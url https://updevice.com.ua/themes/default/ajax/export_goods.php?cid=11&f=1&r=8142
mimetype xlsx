--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525086d75b0c9f1adf9abe4e7f49d7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4f0e2d7b5da1af23c7b5843508282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cbf8ae2cd55789f0b6c20cefdca243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd98bed83f40cdaee6d37767bd45714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0861532d6054e6479ca08df6d200e275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a87aa8464a584a4d632094d57d746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d29bd81425c74e90ecf7240f648b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e6b5e2c52d312ba8f39c377c48258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af337aaf856dba91c4ccb175aa643bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1076f3aaad0bf370651b310fbebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730b8f39416a379cfd01174b9ac998411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a050ef78fff1bfe169279580907d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d4a392b009b892ea4f5c6f587e1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bf4a5123991e9197f88e14b2055414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988727868c92620baef45d240eee4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ace0c076bd677ab7e3591922e543516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4db0d8cf35400632bef568b6a2e9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556e2ea321c47b24048ec55709f49f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2eba47f51d18fd43bb8f01d63debd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee1e6e845d19b66422a9b7f563c79720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d0eb16194fbcd0b74552db9bb7d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10545825033b6386976b7b98a9e86a3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53b2c6acbecf108c3003fe4b339be623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1195fd40652338ddbd6409090e3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97dbbe54afa0b2cd1d2b8f47e266b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f7ab18b48078f27a8e1840489650f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfaba439b137b4ecd8e843834e142e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8355af3fd13ba1c76ee65df93c613528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c27c9969ccf3c7b4e622ad86be94e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d2e5a356f4df96da0e4e7381a068030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034320d68684becfa9fb46c314ac643631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6968e9a0f5ee5b09fd9dcaec0f8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef1a16066249fb2adf3e0dd9311e2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f6c619bde73b506ba6561226ebfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e84c5ca883ee94025ecd385a8d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770a9be8204735e890cd75b0fe741236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9aef25ebe207e7faf48c419e2753237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc516fa1979c8a5cc77c15db10d735b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc83e3ce6907f854d227fa637dc4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b7fdb82357079628fb43ab8a31c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b881c74bcbdd9319dac1c46feaa1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690572961c2b12671816a0b571e2d5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae4fb303ef79fc6b7d8578d0b52ec143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1e446d808b58a07734744c96aec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9feda51b1fa21b2fd3be54fce9895345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2c04acb016fe242cba7720d663d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d619c7960c5b3cfcb3bab1abcd07d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26b610c2b68dc7c5a8fb46ce30cca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150a4dcb5ea180d5aa111f79fe3ee849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ccd8a4d56f4fa134bc4bf0e7503350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f4c2956ffb1967e7ef3db1ca9f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207526e8dc6e1b54d6c1de03b30528552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70afcfe6b25cbb26575d38e24e15d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf3f55f44389e623508ecead734bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f8fea3eed81c634bae6d3d018c81e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7749a3f79c9fbbe6ab9a07f4cbfacb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27996dca87d631199ba59a4772eeccc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fe6a2dca603b25b8f9a71e35d925d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad26bcfe6eed948960b50517e703759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a870e078cec4e9d6b258d84a41a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d247491166088bdc05227d0584214861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8de1d5d346478ab5ff31296c464e5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde62d5638453fe589c5685d7ea3bba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459fdb5f2332a453fe7c8f197b54c6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc3007d73b0867256b66c9acbd9b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604fdc3c3eae54e4a66acfa27d9df166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296166c4b92fa96399cccfae0ae2e3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94bcdc0086d33ad0d88748f219153a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da54c3b0b85fce1d14ac5e6b4b6ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e485b0460d71e8473fcac3c84a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8a956b9683377214ae9febc4910671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5321d2f104b04969c07a832e0df8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b286e0cee5e39b950404d51fd341cd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694ea1467cc127f44f4fcfdf3b548dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6f68d661bf628cfacbeac72aed7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31990beb1cbaf10f2fa8c788d923d03176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7550705bec2398f71fdc603b4236277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd4a86209c2bc546a3c699580e0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c8d667d1e9dbf495c49edbc29aa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378ba5c14f3749338362bf8b8e610780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbb1bdd03d8cdc7bf747284f7b812c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc325c92932ed1e04c1aa03fbe2b36dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8d889fbc53f72acf5b68b378970283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711218f4cec8b6d11e1f75832b6e5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d4d89bd6b35472921cd28924c85c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9fe8bf1dc720778fccbb31b9d3b2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2c2a978c23b8bd93b8b27e34bb88487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd5f6e844b8b14e9d47c8358633d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641c0b427f06d541c49c4d0cccde9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540ff226d8dc6d90c4cd91ccdad8ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71c66f4893de3dcc7896b1ba79a9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89639f23528e9ec13237d1a23932e7b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ea5d7a52c27acab5c3456fd9e7fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed945a45319d25cef90c815272a8cde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947a1159010792d0e5a3a5bcc09019495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bffe873eba8f9256530cc58fe79de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1819b9e14be5588d89342d9703281897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdd91f939ff7deac3f9afe46014c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb412033514572d01614d5068445399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d6406674eb97937081191af51c72e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c11c64f0f42f30946127fceb00ef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13c59aea260cc2714542570282783102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261551836290b32188408aa17581fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c07d1a039251e32d344403cc0517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29575507cdf1c4dc9ac045845905de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0747b8b7284298e19baa37ebdd72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7e6a8fc011a25c2fed03a8f554c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf1fc118239768385f8eb840b7c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af924ccd181d77f7514c605335eda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438295b255baa2d77a198c3f36782c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb696e78b7d0d580a5a0242179e0ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f71c9f07e09e15237a9f3055b633112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138521d191de3136265343ef6975db3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11470727e3d5cf50616e9e4664451fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def2167be3b06b8f932eb8309eff5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a945b7e44fbbc0d74ea770c135610b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2ec58cf6bac865d11b77a0a36a6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518213130dcf9e89c1df2b313bd2fc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b54ed7b4ba94e9d0c1ca5167ba42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c19ee0763689524fc3f4d7d628c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f1b00c7271253f330d4a5cdf2c1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7f6e4a4d8bed61ce6e3ca16fabc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae570885cb6ee8f901d861056d7ec1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd7aa98aa0e6c06fd76b20047705e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b13aa33b311436ccc23a19dc971c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22d10ccaa960d26037ff7cffb954e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c8e41fa49b9a21a1acb61bc097430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e7d4ab49437863a9ee42f18fdb63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094919e79fd341fd48bee8b12864ac95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14f7eab26915213b362c78afdd2e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b4aa2543d2c274df30f88ba2b3e61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6d68b9802e4e0f65591aa09b1261132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54696a5112f7cd3063eb11c739eafb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd561841cc0c05f2e95214777e99fc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee8c2c103aec769b5584e82ba19cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba04d802194892ea59ef6c0d3db4b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5548636471b10791e8977c2520cb64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de69b9cf01e25bd9b5cc72c95c6c41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa027c977ceef596f179a8234d84070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b0cd88e7323516bdc2ce8e06d805140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442e528898c8d37698b0abea45459a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1deff8bfc560329d585532b3a580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a9f7e699382998131721ee4562d67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0c69ffe37adf5706f832c0d295d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5921da0159606ac110ca8574f3da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b0848ddf083b81e4e981a7b6b0ceb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31306736c9e8fa9b6e12a2c8f68ee18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c65440646b46105371b20613f4eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6546cc4f4d73e9abbaf261715853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e3505052dad385c095c887432878150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f39cb937a1593736458a29dc1df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f760e05171920e0db4e1300ba5718e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5393d561cbc890e4b57fd5a6076658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d030cfe71b4947c2a63146afbfc0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c47681f4fbd73567377109918835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec82cf1b67f379cecbe6af2fedf85f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987193e5c11d069cf237de3baa856f27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80fa112813094a857534ccaa02447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23ebfcd45345ed561c815590dd2d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08d48f406bb4b08a15c1f96b14ce9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e74cc734b6ba2051a28759bd9e70d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b202c189aae148e0eeddc908a96ba7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8b29316f78e09fa0b1fda6ad9890163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91163651180ea6a6970fa4e4a4cda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b386f1577d9daec9ef7d2119b14b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba54468825014224a761509c336bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03dab914b457751c8ad17d5d7ad275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf56a0e6a0c0ec170d88dcfe3a04a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89cda624bb6e8fa9b6bf07a3e397ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7df03224cd1a14cd9b92cd2def02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5a7c6b9aafa2fe63e229e891a8ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053262c9541c365a14306988272b9ee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0e87adf9321baff5c364e098b07e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4fc7bcdcd1c20a1b040927d89f73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331f6f45420e35795fae28a5f407b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce0b517e1a07da1c2fa5607aa8ae7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae5dd401340ed2031a0b9bc0879bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebd78d0bcb55034a20fc1990bd0750178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1ba57446673e7ffedcdb08fbda60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc643595cc82ee8b40bb1c58faaa0b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb42ef14aa4816bc8169ce16f0cd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90995ff4424ad829bc6ea25e176b06eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9070193307609a20abb22bb906d3270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbd17c606096c144003e9ff310114184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd0b577c1c0593707f506b2dc95137185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab3abbb89cd1a0ff7d027fc4de51d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b0d7212abad272d7beed58adde2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f7f1f5adbc5fe672bb140c1090be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976e2b1cd0226055294e50aa455536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412380c4f371ef436953e3e197ba3bb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6181cfecf6b9cc6199eeb3d40d136191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944601d20d8101ba3b3bf68dae732774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19683ccfffe586eb584456b03409a6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae1dbfc6b05d2703d2aa0dfce7bd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314551fdc198419313dddb16a5e1ba8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f409d1ed34f5d010aafe62e2a068117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede849544ac12ba2d8323645ff2030f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec33f9bacaaf0d1296974f3bd17fd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f89ec0597c3fdb454effeb79e0b11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a6762fc8d96b1949044c7794a92a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588bae6b3c2146c7b7aeb56d42b400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf27b06eefbcc42a65b22b4676ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f47e859a42d68dbc8182836c3993203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69225ea1adc4b2dd0c9600b593f3351204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174eee8dc1f9c7a9c9590142dfe2300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad55bf250499a73cfc27c6bfb53f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd49e327d3042a5d285d9011fb2d36c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a308a13813bfc519b4c9f37d9c68e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a853db042be731cc06956df82783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45bc5a1464b50a83963d94d5c0ea54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554ceda2cf6cb21ca6fae674f93dea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd9ee279a3bcc2af6bfc151f99dd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b806fec31159a5514b2b1019d6e6102213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b6525d6802cf7f44760f7a85d15c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39785a608065edfa071d40ff0a36c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edf60896b6f1498a116073b72e0e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeb703a6bcee1d64c4178a34a29a6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e269db18371344e8cb44970bd60d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcac7625080fdc204b9df038b5166b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf16581870fad53c405570120fb411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4218da5a3e4d32fc8581b5032c01d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841edfe4abe1fac85d059f2a4d2cf91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323345220d2ad7d0b3bbd0015b20d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e1542ee8eec49ef8ed5d815252c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b0275411da0213a635d55859d82b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759503771e8f8cccb5b77751f0f22cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f4581b4eb0ac3c8b29fc34933675227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec34c75eb0383c8fe4331cd867d737228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f51011d03b50a3e9f19634bc50652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8ad93a41756594c0dcbe18ceb711230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681533fc1e63f47df13a26a48c13a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a755c5b076746e3e8f01b82bc8704232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168288ef3ec99fae6d68523e7c9df2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e2749929c2c50ef4d84f215b73de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375299bffa99b9350e9463412cee35c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f702ea830c02c14dc954c4ea1f1c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52338d725ec230912e4c8674e1259e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e3ca2cd29c83257472bbfdfd2e30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1940d0e051275bfea9c7408e0d642239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ee751aa1cd1089e5cf51fcc9d814b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8cabb9ca58fed1e7298e0ed6f19f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a4365b9b94d6c4d6cfa63396fa58a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ec4f9d8574749e69a91935f09adc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050abed7e0269a2d8c6e5aafbbb641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf745d88b55823a66645a9f1bc156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e01a1cf7561cb4785e5921d04cca10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e96eb8ab1bfd3d5d39d2928f1ed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6dc864dc80ac204ced2eebe53fdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604297e07d2670bab07318a15b2634fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b181830a91e185e6112f59edadbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b03f57b0d3fbec70e2a69faaf74ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e318eea98cc09b43792624b6d3fac07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca13b6c2ea8726f6e61c38bda35be9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e03f8fc13d3a2f2b5b112fa4e22cab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0def16125bec559823a3f18d29dc83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488098b57682fda1143cb7063d56705256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780eff5113323dc78576cfb0c792e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88525f70d6e81e6f6da987b99d0b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e77019a1f9dd3b216633604d6ad058259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6f243f241eb1195168f5e9d4fbce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bc73d89ce35100be7e856c538a410261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c1767ad52ffe8780300b11f5dd3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa91b2d15deecc10b021690cbe18fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016facea7ee567ae10dae2b96691f8d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7f08badb476026ecb12ccc792a3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9fe6f37c2dc6b6fa2ea719fd7c1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9020287831c9ee7f5f49c47a107e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a1d6f54864cb2b12d6b0da852a27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d9c520d613b1b57d82a4a905bc55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384d5daeb70f456382e9476be689bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36316861c1b296c69a03aafd77acee8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764afd4f37d0577c0b2357de5972a78d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c4dd96a6123cc6988b43bfc813e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b926a96057a4980620b2e6507d09bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe56e37e35a7272fe0621252194e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee25d7883848229354db9d678918e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243bfe23c0f5ad00d7c59054eb2b627277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63aaa4852b35af1e958c6bb157a78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a738bcff04ff7d61a7db1d25202375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b856257beb16d4b0f8dd8bcf6f0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a3de8c220c641a1fd3d0cd3f61cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee47e102c2ab97387fff9c6feb0841282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee751ad6575a703f6d57ea02e57ed2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d5f4e33e85916ef1eef6593c8855284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a264261a875fff98686d8437f156d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec49fa9fbc981808a9b98bf9dc1fe7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8355f49f4c46b29f346bf79621499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ac98eaf6945ceb4136abbb535aeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85798319c4e2c875aafbf6a272d49d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c91fa142697ccd64c2f153d886810290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297ee6c6528ac277085bd07ab18aa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73384bddb33d381eb0b46e53efbe128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c185280577929e0c81a12fe6cc563e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe84cb7ff48651a7631ef33aff1b82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93e8cc8ed45faff1cf05c999374cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cbdf8405cb8417d99e9c2a5be2770296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561cbe294fa57238377f78fbfff4da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6176cd5ece5e4c537931534a4d52d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f46b92d5ea2ac9f68f653d6a3af2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8f6f9475c05197fe3d62328b0593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d319bd524f102c6a52a2a3957d9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360abd2580db80ae8249e408d3be2dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df07327706be3fec7d5a7899413761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2242ecfef446bb45ab3d0bb642152304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d244467a1d69678356169373bc5c69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26f0dc7d2b97f4aa60a86cdce716e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eca45633d69b64f8bdecc61e5f55ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d622b2b53ccdc95ef785be363c2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212dbf30dcee9aa4dd4b85a8e67d75b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b972e993cbb229f3a1c75484f85290310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1589dc15d2ff390cbf9b8a6d5ec4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb1df1997aba7832c834cc9af83b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc0740e4e58cb903f74c48d712e6de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c962b6e09d26ec5ab34d192e79e85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e366ef6c4aaf2757005fea5fa88c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9958e62929051383a0b7f3802db64a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce01448dc84e6c54da2724aaf809d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474b85d5a36c66cc907e60db746319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896683f5b2e711b0c0f5e88ad14f203319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f457e48949db77fb4029d7077d49f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fda5ea7df86b5f943d639387f6a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509c904a48afc4bbe9cb51ca9f8000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d62e5e4af4adfc8a7276373eb0cbcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f70e2ce80ebf5d2a773153df71795324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c6e602dc947bbadf6c79d7e7523e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9fb5862e42cd7a1ff567f1c757ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d499a0c31dc0f532b9026dbc87d115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f0d73fe889dac32641f9bddbd957328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9abad529a342d8b0fac2bdd6736e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf98fa3f25760b74aaadd427e0ce0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb4275f5734c85f20f27f429052c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d75366fd2606b84f27473b7b35deb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838818e7e4c73a17ee96c21e76742f90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dba2e34e399112c6eb03c9da6802334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392eb1f315533d81612c42bed73bdee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472957335aa5b326fcc819feac19cc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317215d3cb8f757f0c076fa458e2d609337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491d253dcefa1cad7fd34fa81f02bd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908bd9e9967b32ff029c2ee15eddaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff981eb5cb0048a2969b48b64b70b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db1ee3adf42084683ae9928f5ac79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d1c3e64729babb4ec07b01e5660f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc561dc96d9d235ae7318372545696343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cb55fdd52653abcddb09d39ed2fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8414dcab978032c9e685f36f5ac9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad581887e86e5be9a057d859982989b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60f893e2aec1bc3eadc4e23677f86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019017ded0ee03b3dcc7eaabc166f77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa79d12fe35f50604d5848e5a03929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa9a003c0def458b02a090b761a0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa7b2f2cb39e759c3e091ac7c9ef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f6d5ef5857059f10a247c94f52fc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5331b71dcf4fcb431875f062af96e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093e07b5a8ffc4ef3e464047444502354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91cceec91d47ea02329d607ab1095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a083c3fd5b2929e6d1c11f1a129b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30d49182d412864d140db8082c294357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44dabf6639bc7bb5ebc609b0adcaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d82274a371f7b32cd64091804cfbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c91b9294e9b130db33bc4c78cc69d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c2621607f0093904cf89421928124361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a2308e391c1d50e986de63b417e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3edede76b239fd05dcd46a26eec31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20b395eb1f791b6e07e2675dcd398364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3077ec88da680592b81baadc7be0352365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ca474adc19ac2aae6fd0acfe4c6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a554ac83583076007da6e704bd17de6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc75e53aaccde7ec81e39b70de80b35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ab0dd359ddfbabd5623820322cf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000098674a9b4c0f1277db74b5ac2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c48a7f345b8370d22128eb90156b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb794e40979d43621d25c30fd4968d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e52b338a3d8b2ddfeda936f15ef921373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c71cef84340924cca0ba739190d9d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9c642bb025ca61ba73c54d251204f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4256e759cbba1df1214c175fe440be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f93166df2fcb94c394c98139262bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad27def512ea1559f948fbdb774c89d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd88932dd700cd046e266d8f327bba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033580ca830930bbd18599cf76e694b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fbf598f144df4e1e0b2656d975fca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcfc930f1a4bf880997b45a902273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d19df72680682bd69394346a409a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3fa879bd853c6b50a51abe01a6e4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ce7c99f29842c27ace5c31b26e07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f2b952dd13acf5dff3eb7a6cc7b2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc51aae45092806bd329555a0afdd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfea8f3fac1d2a0ea9056e2c20d0eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c9236eae225821a2d4a8779f80fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d58bd2e92dd2c6bfaf5b84030e59e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fb9b2326db7dd3e78750984073821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22779132c61cdfd130a53121747d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43721c10bf9e4824c5f000b3bbd7ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6656bddfefcaa2e1a9b1405d2f20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e06050118c3b1add4226804c1bef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4d4ad7e9eb062a355dbf3bdf4830396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176e123c09f27b9958a49464fd0923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35295f21ce0038681bc6b59bf62bd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05da65d6d0d7d9961bb0372e86ab5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a49f19477f5909ccdb51b874ed323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b7e901476c26326bdc8d42d85a518401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d434acd22bbe74621725f8783bea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dbb85077758954a4fa0504ae55809403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0a46986f3fd21e607bd6f18b6e41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808db1d67fd3f7571f3852980d918dab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd01cc1638f4a4983629840b8b59b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41a820f5383edb70808aa61c1d2ea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e03939b1155efb80915542062c1957408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ae8c94e857fdeb7515f32d168d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a189dfab700ee57a97871eef1c37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8649fc684a36d2371674b771e06d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d0554250c5245176b4fa7e7f6d7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cd716fc890eeb76dd0723a48eb56b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac465156ffef770dfbf68d6fc556c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31aa280bdec619b8b73f4d5e76ef13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62ee1af4199bfea4f124e32b87e61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0634336bf95ca9138063ef62c99cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c582e1fc5595347392d3099774f8d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67b8d3cfd229e8eb32d4566bb880a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869022b2b60766f600870d7a1c88af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457dd9ca48549a4e02836155eece3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784ac7001796f844a34d0b3b60f9c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa2bc6dc4f77a032f5f7dacba42b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7a762821a665dcd7bf55e32b97bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da1ab9ce72c30b2e669d98c72f392425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee2e3df8e3f8d2fa19bae53cb3d86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2f2eebb70dfc602a65d19642b5e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3832613a2ac57f722ebb35adb67b219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c205aaf5558c99c9ad2f6d074c03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880663d1c620d71fa9f46294a603af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece1ba0b81d3407383f04e43a9ea2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d8482aed8c33b0b4fd680843c62d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c837b1ad757f319c689530818926feb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaa8c61d20efd69de09190ec783037434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05386585fce5309f5b0ddc268880e1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffae2085acef25941b5357695b323436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94910a388b4cbb32d09caa2c2577ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cad51511e441face919015c9a13d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc20b2561e33fa45c37396a663b101439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c79e16dc96062eb571184a5a40927440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a979f2d02da460b41104258c16f49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110828c6d7b6d3cd6c7c6ea450e1ba79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e47d8da82049dccc269c7acb896d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8252b260816787b7d7c6996e2e61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721be7e5468440849b2bd42fcdf3003445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa9cac006c61325b9e09049b224fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d52636fac837dbf1c9ebf800a61f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d4435f9927f2cf265acb137a38ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fda4805a2f6056975cad1b8eb609f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a3ea6711d7113d9332748f1edf8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2eb75a5924f53162b8cc3d0e7afd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47052ca751449ebd261f5ed7e8d05cc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d31e5bb195d284915022856f9711453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b3b28c9691f967ae2433668ed4d44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c77ab94dd0dd9567348af7f1c0c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3701c2748b767fa4ccfacb9917bd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716d44ea0597cf373fbec347f2816c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111688d57ab51ec09c4b7ad9a42477da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda6c65dd291fda42af448705d8d4c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83874548046e5de80c3128478774b9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186400df6cb283d343dba88c579276a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d106bf664e0b51dd949671e5f860462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1540ecd45c045209d0e99596914e43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e386d8d1a7f830db6e9e52fb24250ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9664c3bdb0335f6cc45eb31fdbc86b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464f2f92d525afe089996c21959447466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d2a80be29db977fd0e8eea9da6c15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8289a6211d0c81c26ed1534e5856a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e7bbbc58e476043bcd7ffcbc630a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae71e298adc0e65e680451ee0a13f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4012ef64991da694dffdb8224e012c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886a0bf144e4689b35c0092922e37f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320528ea523eb6152ebece5aa6e03492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986697f41f7359e5a86e1eeafa6e9058474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca46ae63d4be63ac99de5a30723ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e568c149804672d2ee8e8a4f2e98f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79449f0abf89f5283252718e9adebd83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd1f0aa0289efe0ebda56315f268f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280938e8b0b7de654f42d2d17ab29c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320612b8f18730212fcf4cdce8de16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3bcaf57b8a40588dd04f80d981c5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f34b9155acd6da2ab8fdee6e50063482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ef0e5a3442685e6bdbf9a67ab96e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ac3b09b8e414b330ab52ff05ebb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428d1c4957b12b5e39e8857a472600b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455587497bc2e811b4e50edf6051ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33fa01e55bd9eb7b38f4d3cfeab88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1383c6533ea2c5acf24e40db7d9644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819fcc87593206672ed96a654649162489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ccee8627b50463de55a901555f52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c2c3584088540573b1e543768fa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1084f89bfe75fdd860221e50855e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84aa4bf31c3624726f0dbed0ab999493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547489d7e4733d0b8671ef75973286a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59369ed8f38b467e1a82c27072f4334495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1dd4612adbd46a0910327c3d9239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf45751467334724caf5ad5f714cfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392b43c3cc3668a59b4ca639037ea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d6cf342286a5841c68563924b359b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e30d637f7e9aa1b1afe5d7f1447c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca407dc4ea736fc1d8bad8d975de596501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ea77dc4642b82aaab1f9bb6d2d98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f337b534344704e57bea79ebbc5e72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced09d373343a643857ff175b04fac6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a46cd6c35d5f5ba5b0076408a0a1a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240c6f6b984acd8b27c67d6db05056506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c437eeae5233fa4bc70cebba9ec324507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27e6ce2799b7bcce8449f800cb5cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104604a9636a0c5b287982a6b03baf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9552e0c45ef10d47102757dce349510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb5d67c80abe8bc287a1e023a0871b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50892237a2e22dac63359877cd860512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc254038e61b802f5b26522f59054c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c60f2de69e3355fbdc8efea3f83cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d60ed9b2da4ed7373c80c91eb2b72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8e11d27bfba23becc43e9dd20db34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662fb7c931605beb07de72130384b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c356556ea2c85c0280df6031a08e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9144c240d1e394d04f271e10af52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e3aea68ff3a97d610f3174c965c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2cb6e2979023314b80ab24e93b09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1146ab19243e00231fdf9f14f2c8254522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20698a49362ea0542d872872ca09392a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23b9fd8bf768ff6d1b19e39b70879524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2643dc49cd52aded939b7651eb213a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b06658cae8638bb2bd8ecaad189a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e094b729fa373ab69b471d8b0aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e8a18cbb9ac1df3e288fcf91d18f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143900ed7894ae38190832194d7ea27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9303f199d1977f2d0e3c13ff92c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4fcb63ba9b44a4328d6a65f34f09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809970ca4ec885a1c0c4d86cf66bebf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe42d56f135ab8adc939b2ed3b7b2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277d665ad777c50ed76ecd2808ef06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c7e1ee34478e3d781e875bae7781535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499b9d2958faa0486deb01205dc8982536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd016c0ebd0b70b602eb69d6bbbde9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e21522a4b210ba9df0ffb30b9b0a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4f0e881f4cce5b1cc6e6b73a0b1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028f5c898623776d31c48f2b9d59c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5108d0fe712212fc48cd65b8d6e5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7cd562c314c6379141e2a845829e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b8fd605810f1649934a482069ff9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263127f8373c0908111e8fd832c83b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c7f83c869312a7e87fd244f2ea00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a1e1651d8ed8b4a3feb5a6e617d11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb120e474d9c66e089aa71c9f4922547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc060426750e59ad5c600b52e2b8458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32108979e22270206a7277d8b831bb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2348bee1dcecc970780101da0c1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28251902d8cc47e9d931e1640f7a6a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e60a23f4358cc345c7a63b02a0b338552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa55c0ca3c3cb183aa41eb798bfdf4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba17d39f1b55d896cb705f7fb94ce7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c0e3eb58a3bd35ce6885a09c027d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a61f33afbed962bdad8c60336297f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734bc146f6cf1bd0869a1dac9646ddc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0df1e5c929a684e7ec82b10a3e9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c12c6daa513f0c36da9aa26e401b7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d203b8077de43a60ff20d4727db373560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e1fd0cde23432664a74fd4f0f10ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90598c6e339aedf70b8850edc9a98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8613642064ea28b06fdfb2ebcd430d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb92e6d4fb65a74bc56e678d036a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3261cf6f6c27899e9d62a396138d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d995131e992aeaf7841ef7b655c126566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b05abe9d4048bc50038d1dd5a0fb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bced85acc8c766aa49250c179f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5d928dec5fa5a50f43ed3e276b1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df896de08a36e608bdf679b207674e7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24ff7d0e0b9049188fdc443bb2ad6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b52a3568dafe4c9d53ee7e8ccd57c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad03687b411db15a1ad7809cda96ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f165c73632b7dce42e0c30cce89ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a5104d6d2abe85e991fe241e2dcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ee39dda485c3beaa94a5714ef1af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97638bed7c955c9fea542b478e2fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42b229e4015dd8ebc6a75f2889a55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5939d3755d9bda96478ace9cca4ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de965a95794f24d8bda5423118337580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834cd139503aa57be3648c6e0f92c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ed464dd24135b405169db868f052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ef6657a012c4291db6c1272c11bcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b86b2c42d66833bd2a3dcbd8a66b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e8db0d559ad9215948280ecedf7c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e5db191c7caa3849763def6d900bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee028a2b18353cbc37c6fff481b2e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c141fdbc3d8388931a70ae36d4f772588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502fe5efa3f5e2a2dcfb2f87b421f70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782b470322650a7c3d043f41d172aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651abb381abdb84a55f4c18f5c2c7e54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903922572f4b562a00370f21345b35b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172d13815ff7fc2872500c7a1ff1a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0470bed2455b28ddbf724f3c3ef34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0099690c586e6a08c4aab86052a51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280235afb9075eb7a5a6c4b727af2356596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314365f1f0a444d73b3520437821170597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa29e6768f9402b3aba45f24bbd50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb0bfa71ced5e2e6e7bea6d889b17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ce1806d003c26693d826bc278db2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5036d49ba6006200896b61db8e1b68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dca99ceb805273a8f40880d6e7a09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de6f5ebba875f6f3ffe89d2ea8c92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0be8e9478de05b5212834f5ea30e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ea2b81477b26928a5f5754c081f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f71625f6c39818891a343cfd6ff6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0496424f5182caa5898a0f594b44d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde30603b9ca0da9c9d035517136ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72167baa2482fe187c9741b5a9eea6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e217c624f8bcbcdb008ff7351e63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec67a92ae95f46ba8404c9a0c59ac2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660cb1d716d94bcabc52401016a11a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f2c9ff526d748b43d45982d30d5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df75b98539c0ffeaff6dce059e8dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e882da290d47d87af95915e99302f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d27438bed77c32fcbc257e4137fa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522f589b1e956f523b147fe49cabb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3bb478954c2ece48714c4dd6fb114618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4e7ea7cfd0cf1ef64a26dee524e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61d5bea5ffe0346901c814829dd85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227ed41a440dccf475ecca35f466ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bce55e26df84e98244f5fc2559127622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacec5569f0695e10540d6e3845aaa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e44f009c3bac687b2cce29861ee4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c8ea09118b6595e08c0104b9fc7be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f6093c9ee11a47f21fc40c4ff8f20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957684724d46eaaaf094eeb542a66fd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ea7e350233e6e0f6e4b29872f326c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0b87cf8238383da2ae0b5058b68f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030028b593fae889410090b331157a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5fb7245982f678d2a8496e106533631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34408c47ff51e4343575c532ed699098632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab7c7ff73da16b104eabe7f8dee05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314950cde3792515d8b0e77ad6b28d0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b7935cec6efff45b174198458d66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bb9fc08aeae4ccb2e35c990931953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f10c1b47ae1479601e19aa675dad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f62978d5d4da496ef8fbe0731ec68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97f1fa9203b5665602b18bacd803a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bcaaa187144306e3bb3802588b2b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396290c82f7cda694a403c6658c28a4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248f06d15f953dd98e276dc6a95ed27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c446927fe963fe84b72bbe9c460c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ed0ea2b9bde50b30742dfbfeb8ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2530a6d5cb1d1d486877970533232e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eacaeb6daf1802c5334c2706c80bb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183d20d5b865a4b55f461bc658476b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf811b3b7ef066cf7c782d5bbe729fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda07306abeabd73bad43ffb387e2a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd0e35b5276834c622aaadb3ee5d20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6919b542051d9cf5597565c318535f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e6f7a13222689f2ebd8e9d822683652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7f4e1b05f30c63363f85631aea64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6824160a4d48786adc5fc4f9c12c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c6adb0cc77ff20c4304bac750613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a0f9940ca42eb71e7b30d2d0f4b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0fcec05fac530a65873a25433129c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2b416a23d659c1754fa6c39973e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f87a3cd1e74c4080674ebc8631d34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13acd9c59f94672bd60a0c4902b8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a040b8ee2a2fb88fa843d2a548343661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d60fcc86da71193fce418cb97ca96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8575354e8e1c0f113bee2452c89434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cc6d717d49ca01459e60e945286ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87ee4b22348ebd43108c1584c7d39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f699547c4d6933f6202cd6c28086c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775da2fffe0b8bbb8d69a1a51556a7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be5f40cebff7fa4cad232772ccf09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05bc1b5254cdf7b86417ff0f9a62e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa3f67e489e6c58adb89216c08636670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e220f3465288f3cd5dffa51fed3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223216735b77328b33e1a1eba9c148b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58389b1c2932e8b0e6e69d79ad9c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d00f18fd14acb098b72fde65131b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdf4e6f165e17208675ff4ea5b077675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a40751c73d2c8f5109e82e08c2f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb555f43556f7e01b513116041499dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05361e23ca81524a00c7458064cdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655c95c2dd0c51f794cbbbb0e5b79f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64fcc230538bd753f80acb3e838d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e22a9d0929730158a365e2151b276681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d54ab8f048b073b65a4b7676a88c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e6dae2456400093fe39b8e499d484683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6622562283a42e470fa2f89337b7f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6c7444999a32150cfed7d7957a71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b5935af148e594b35a2a98b94765686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3811f353ca7f165aa8f352dd1e70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56495a5cfaff248683eabdc666acb61b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8418c3e40d7bdb328f13654404dd4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d83bc317e6e1b4a32da98c9a8bfe2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f85cd70d21c1fa52bb196b145492f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67c71ec8ba3445f492a81004044fe7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c4b9fcc228ca413f4c5954887bf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fcc04d4dea83e8deb3fb42312bfd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf40b86d7c1deace2193b3b81b0213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d44fc5f6ddd6864f51cbbf520998696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed1e0a8238c1769d357c1efc97a264697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54e2ed074597c4cc718cfeddd9479698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c9cad757ecd1d2cc8fe04082c371699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376daf7da018f3e6c83cb3f819d0daf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c2d6debb7be018f1c21936ee6869b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec809f928367d9f8d48db626fb08192702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fce2edeb87d50a76ff0c2c7fea59f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa2ec07aa89f615bf304eb962450e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68a50808040f9b387a32a9b880e676705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118771e6828c417a6706318775d4a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3691dfed0dea001e83f6376e28ef0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff237110e48a0b416ad58927003c3d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a66338b684199b271a76e6587d97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27129001c27a15b7c6e08a68736377710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece8efd047ba939277c0219dfe2fba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c14b100f4dbfb676be36a1c1374cd712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72867bad09f123153137f99b1634bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3296f7f261e4ac190b8bc4b35757632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4d4f3a172f28d18cc8653108777f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918444e6f3e1174f8d9baddb88d1d224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d72bc68623554f9c06da7f7e8dc935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9551029a9cd6a9471143b091c9f496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70901f3f528729eabf110c41f82c917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcd7b3a751e2145fb923f53551f0bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b49f002cddb331928ab428bf9cf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdfa2eab45f5540850a34fc167b7b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f65c3d23ae1f1ecd77c287d00da1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac91c035c590d17278a7eff43761512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9cab843e030ddd514b060dcf2174613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a12213a8da1010040f99c535cb251e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0777efbbba21dee7e7e2f5f0daa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39346652ccf514de63d16546ddb84d7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368c2c66d20fb0366d943acf4b6cbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1790e73940b624e894ad358e6e75c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed34104593a09b78aa01cc19e53d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f5c1fec7e072f6b536f23fea228b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b74b32f4d2814f76b31c181a693b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111397cb104a856a7a1e258a1e1b26d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b09e20d8853dbffa35ecfb6967147723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c560e234aef1907d10bb05601416824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9bde99db039aa973bf418e6beccff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd61c35527a6de6fa0f7c03e0b9a7c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f0adfa05a1145539e19168119821c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8873472667b6c7d47155a74bee8564e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94c48d06b9c59bc530f90ce49b84029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ba5ee0de7d8ba4f3fb00075bb78f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa043aca3b81e18a987a32bdd871d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe6e27ab37944f05a35678709d71b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f99699d6d02ca515a4bde265c51e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d17d91c8583cbe0433a5f0fa4f60a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098808099c2de89eb9003cc96a4383535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05de0ab6278737cc3128e8070a1c4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039af91c1320485afda0601746db7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff40bd22a680dda3b117896ad263ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f4b14aa4198ad13895d22a78da2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd62e797e62622dd00f092b353c65f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f8d2bd70cee3e823532de4c5108241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769332255a60f42ec98118fe42ee3c4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf793ea8ac352147075f7bf2c95115043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3dd185e623064d68e3b51f8f740444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114f4c6ea8d5816d2080a4fd500a1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167867cae21e26101f7897d06fa1523946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72b0297f16fccb95e02a1db98eea247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78496e4f5dcb8856b54724e9709cc11c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b339a7a4b03ffbedd2c2b15bd6b79e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318473b933e3c626f78c74b0351cd8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51a7b1a2ae406cb5aac61eb90258f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48deb1704991833aa5408ff687983252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c47fa752c71cedac1e282317be4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0646cce4b8367132937d45d8519f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074a09bacd8fd438ddbcc5904051e1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290918e69da8de432f1b406b45418dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e374ca0934e22c4c35eaed3e5891c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338cf579fa5420c5848a6242a2dfcc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d43f52a8dacc3b6af6353424d890559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d83bbcae37a7c5ce4ae1377cc12860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865053066831fbf33800c7e3e55e39261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad86339ba2af4c56f5cb132bae871d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595734800f33b72b16a798f50120aa0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1954bded8a0bdb370f51dce3a66c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963881926bc56a5f19ffa24bf772f3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935198c2e1df7bb38ac2153cad573466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2206cb6f5f9d21bc041c8193a5a9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70f7e7a86673481c2e2adc0dfa1bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ef7b810f9c073b74a4c36c9ce38d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa367c888abc178c22a6495b6d69a06770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c501c0321a07ac5e418b73d87cca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728c8799cb303a315e4806eb1228ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5ea6082dbcb51bb81e84576738b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28c02393dacf280552e951ceb91d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437ff60a2b4414b40180ae817eca1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c71ced881258b78059025db12883676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c4f6a3e338b53238da524090d6de777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d8522038e3d040cd67afebece8ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c25aa0cbc5cb1aaeb29f881727580379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf753e324c0552707d1ce0b7eb01b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d9a7aadf6ce0e7fd7d5abb32825a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff37eda1fde0e57ab7430a5d26636982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd888558470c890aee039181bb2133dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5e5e8320d8db8eed698b230e858184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c98b7546bb6b8a3943ad2281947c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755170fa5f9c1ffd5e5b8453b7676686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04fa29ced2fc78454cc585b5c2fcd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0c35f5648662fdeb1cad55d6cdf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb728e5bb3e45a675af1c96b40606189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b93e9db572ae013217a4ccf1f376790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41a75a62cad4b25e96a709e7f57ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68208260a85d456b15b17c360c58c3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034e47b91fc54f7620e6471f10541ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f84e79e3a05485bca73d7d18c336c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f6da0ab4c671a34dcba7e5a293f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31a08e529431f9960a4b94538cc6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583451910e4cd4cb6f568f27ad6371f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6fe76f90e7db1d68e65db7bef156798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8543ea9d1c8f32087a3a98e88f1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a11d7324dc1f7ac5b59cda0fc8a2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee9b045373a344e855124d35e5f70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec9cd433b953f66673e19d275f04a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a2c3fb03bff49438e801776748c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b74107aa8483808362399ba7413e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5508364fe6172c48016a68acb9ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab268f55af18ee5aaeb0b6dbaaa82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf972bba0b5c9cb2b639df24447c67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901727da79913287499fd76481085a5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9f79174dd5f12fa554c85f04436b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10eab8d55a7d823fa514b292b7650b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e82bb82e8b4e0aeddd7c59e2be38c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44af10e17d4e78ac83440e3268d8b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264bdd1290b98020a6f82a42ac58c49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4611d98d3b10181c044a365810a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ed08e8aa2999249827b02cfce1f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb67273de93c5b49de114dc7b4831b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587406a8aad5aa4ff35b845f479f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64d0920dd890e3a084e18d736efd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4c71a991d534fc3dcec6f1242395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6042b828ebf0f805f0d0501d41bced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91256419146efe59eb9f5f4391ff18a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c2dfcfd351abcf992eebc4f6b0ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1260b9da62ca3e5cbdd993695033b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea8be583a3016334183d855b42188124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ad7ee5629a977b90b8840f7c5a4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ddcb40612d50b34c1a3f011b3593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6ae7eaf42b2f97a6b438735443d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749233175c767dc7bf763fa42634b247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3997cbec589154f374d27346611448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7f61919f39a20b60343b4e27c83f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d0f570eb743c35de4cb9a5a309bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924190eaf696a01c241c73d6e4dc830132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cfc03ddf5af47574f282ffc56229c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eee83377b3ba55249146f0d6953e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76812135bd054db6ce8ddf45fb2f8637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614773d5f132b9eee2310ef4650d08bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186635a58944cc8ae3d81d52829fd0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b315b932b28efdbecb91a69726d3e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9176bc211d776ce9171a942ce798e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a4227031da1ea5182b693fd2788f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86cadc1c0ebea676df0c5b8dce1ab9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d9de1a34a96046a4866135da7f4c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295938b55f1ccc3728593bf1bbd76f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fa4b62c7ca97efaa5757a101a84d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9003c9b8c953b2ba14b2e86daf730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc39bbb659ed6f5693b7bf42ee89b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09148f730309b25bbd7ff3359a07b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3132a40e9136fab8029f2957ddf7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeeff6114321a62354e2b90ec84adc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f02c3d3594ecc5d75c4b3ce540913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2513b0046fb019017e1abcd4c540a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581c6ea1883d9bd3fce223d70c22d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91740ca324f4127ed98d81cb39e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95679b39bc96404ebd3676f86e78eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f178528efcf810e4482cb8018cbd4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387d54e9e0a5c3d7d758c16dc6c607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b9e787ffcaab11756b6af98718207157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770112b7251e0ae4e473bf35b7eb42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c7de830d86b2fdd46ddc28b430c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46111f53d666a509b91f5be0e6298b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5589e1112b49d79cf8748fb68de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5674bc78f46033256b2489387b4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f8ffe12909d2892d12ed58ac11ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2be7b8cdd7023b9e875b1f2ce77166164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c6273de7c5b10d6261eaea95bc75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e1bfde46e21887efdb726fea38f67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63214d06fb1dc517d5d6d6e71c92b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa90229b7c39f433fc6e47a643c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac17e3c4670e0c9b7fb9a83346687169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d8dd6c58fa90c4be389b460b59c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340e6ee1b87f3bc4321e8143ddd045171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc9c780c142d1c6d2ad6a97156cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2c9ac39d71e9aaeb416ce76666ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27847500f67adbea085b33937244f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff71d129f7cdae0727c6e3b021a44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9115cc1784880c5c0e21b16252fc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa454542b8676432d36fa3079b514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43077cbf22dd5ec4fdd2c193d1cb212178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb137d217f2cd23f7f0fbee5faaf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e726d93bf23be9acc389bcdbf4f53a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39011ae50800eab5ab12796602911fef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e48046a4be87cf0c6c7179455c5b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae0538bf47b7c66be9f60ac5cf0499183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe171cec204bb2d7827501737dcc253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b2a002a37ebeeb49a370169d7337c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620ae9ce4d65601902a73c6ce5e260186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283125480a4347e85115111173f92a35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d34b01fc69cc66df4edd51e40711a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c5f04cf3a9089979a7e37a95962a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963a8d2a59d67b413bb19e32f48054e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d760cf8bd86cd2f726457dec2e4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefeb0166dc5ca21cce091971caef5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9cdc951ad556022fbefbfb8094e02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039938fd4e70f84e908fef394add24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b4188bfe702cb6b42ccf61e9efed6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d676fca775f565819df2c263af81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f43d608c362f3833d7b4e5b91f8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e274775dff58e7a7ad80747e8eb1b75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dca3caac2ebebabdd331f80515949199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25fe75365ac29b232fd6112d891ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9bf30e970ba333b6f3ad896ba8f8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af28f95bc249d46d993fc99ce18b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e2cf2aa11e912c04ab7071f86365f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a634de0418fecdf7e0ccef1d647e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed36fef349b5f39bfe4f09fe8b7128205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec1295b0f6f429aa979ca7cd3df696206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf7d1fe2f228388a5c19426954636d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867373e6500fad255cce6017586e45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c011e5de5f809f63402f40ee8bb37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1bc7524b92cfee2334766b5b4d15a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb09670c85808067989b8098c9d8f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b70600b5649fdb612b54643d492f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dca1f51dfb221a9e3df3ff81ad332a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129942f1e438d003b596a39a8a828091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8559e7d1148df4635eb1c0e3302a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa3c1f786f318ddce152fc0563f33d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead16c929cc960dc4356e62729c953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371eb4a5678516d1cac16bbc56125e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34d5474f83c0e16bfe5cd881c2c00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2757684838b6c7cf949419156837d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b57e41e4142f4bd3a098fb6275df1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d419f98b6a87725454dae5aae241c7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ff5290500a1b3e9fb1d999a82879c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053aa1701b720f71304eb98a85b3c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a287a331b9db3dce890143897c63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c68c552029e73116a743a109c5122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b6abd22b6fe62f7c8137f144523a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46181cc7eef6d6dc01d25e4c48cd07d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c88bdd341b6d071e1bf133ae6afb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24af5e9c5ae63759ef270d9955ed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906889e67e212265081214ce76623e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd0d241ac94740e750f4a422eb67b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d541f439a5fe5f25e5ac037e4bc89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca1c69401e11088f794704fb84a45b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6853688ea9a57e1a122a1ea26197c92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca28765fa7e1c413257689c2895d7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4583e10fe4b957ed6458d156dafb8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c438857bc933f97e009ff57e4ec003238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27faf0495cafcc91e309672d29131ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd96fdf7a095bc3f706d9fbb7217f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e343e1cc28f57a1ea601ab0b8720bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef47a4037dcd96171983055ce59af4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a2ed66a15bd3fd8ede3f9603ed322243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbf9dd0ed5a0646975ec8b2d187e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd011ed0159b9c0ad0d7b6ac32963245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7fb7cd97f60c5dc3bed2e0e200c01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3994ee74fc47400aaa69c022937bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6dabc0b9d1d790d1a38a474a4821248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8c7078549b13e4184a8e65e54e713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b264e13e75ea0b100b6b93e8ad9be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eed862c560feb10b706cdcbe08e93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d3c502225579599bfc7fd836b83a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c842cd53640096c67b2ee9fec6f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90310121f61240cc7b55a57cb57c2792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379bf56a5d9b66fdf820ce9738d61a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a595ca8966fc508aa473e538e0ac67e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da66b3ea53e543243cb391bd9290d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3b85684332912409eac44b28ee355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37e46c8f8b71a73af1462920bad60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c7b749d4872f284e3a22a5753c875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282543a8f2e1509c40fd7409ebaaaa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c789a3cbc580595902ec00c4b1f79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241003e04f79279bab1bd131d0a47e81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4c99cdeff8cc1880b3b109e1ea67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995cde1c84c0214461fc9c82282f338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc59cf636ba48b4b55379a565fc8c31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634946509c7e578b4d141f6d206ef88b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aef78b4bdaca2f5366b36105baee7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505256e3c3bc95af80cc706d7a00e1d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc0de625862e21cfb5702516569f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07569329314e383b5e6f4543ffd76f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e70949d70443675dc6cbb4d18e5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8108e599e36e7a16983a08f814d0405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163073c592f4381218c20e2b564e2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ffb0fc59d01af500656aa1d001dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e53829de3917457a744f938b5789d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518449b73ae602ee86b33f4c6909ea0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d2756bfbd2cb9898c88cc1f37c0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614af7e04819608c67a145ba24110354279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089099450084a384cb780573864900280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455b1eb33376234dd89b7fec297d1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae266c679c108c667c8e892f258a0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a1ad9ad8db8f4504ac0c06e8e6dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9577d827a95a26849525070a558285284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430d037790f439d01944aebd4262ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf0d866c7376db26b7dd0fefe2ec2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994918b3e21176767cbd0a4f562c4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cdad41929108a70e68b64acd56df1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b6271cbc9054d58a86b18c20f402c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9cced92379db5bc2e9ca0876a285e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81444a8f4423ea112fd4dedb82b151d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35abbb0e7e7be934611b07ec15bd1d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff42a10f3d639a9510d760bf80646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444228d0200f7ca8fe85d453840ab29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac5a78ebca4e53f9a4fe42a0c0893295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8169f143345fa5733dea5a4a121b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259412b26d608d7068f1be7ed730874297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f682b2a05fd965261beaafc36381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153535002b90469468825fa33e383d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7aaa28762e95421bc2d3a640b2bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a2b60d2a79bd496576e76e68edd69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b47363c0f8f51d97e2093a0154d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a5400bb254ef45734e90035ea38a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df138396a5dded42db6c206c50482d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866fb2d109df284ce60c7712631f22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1249e3b3929ed2e24d0a090586a2a17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8856352dc542b5106f9dccfe40d212307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd253ee54fe4400addde57165d1f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eacaa7fdf99caf2e8da05767c3e5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3531aac140a6d5df87f8e42d17005c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45246f97a7a56737622a524257600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c782dff40ffd3a6c9326b87be4ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831673213f3d8108159d30951199294313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c1a5b7de16c6a091f249f3950ac35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e438e28a973ab89975ca0fea37daf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f29b687fe98ae4b42caa002429be61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753665aaa1ee138167196e5554a67322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687465347e248298a2ebdd3b3f50a8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f1a5e676a037749b470735b03e97c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37d68b32a57c07daafc0cbdbc3066320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a8dfb9945a3722c8bc2939a8a0fac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e225e9282bc589b73967ad555fb19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf323290fd3d2152e5e1b18b315c192323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408155a8035085cb3cd8b5c0d156c17f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ba7e0dcc23b88c161a3a9e2562a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c268f5f704e024979b694653b849bc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b1357f6035421320bee890481f029327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c267f671eb0ec55c687c283d5364328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57fefb80636c920df2e92cc2572a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638038add73451567c8773fa0850a483330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49318c0f3e3b911885672f42b578075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c12b817a1d23a0a07f77cdf0b93c88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559ad537c8ec4c9d4ac737810c10d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaed51984600096aabe060e1b88928334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06333cfa8ce10bf5ac47caa0ef0f5f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de7b7804ec2dc83683967e2925292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca268526fd636f1d3372f62d03fb2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161563ed79206c0070342d292b2907fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9437b129e476cb4439783c5abe14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f58043ab6ae1ca3fbbdaf7e05390e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70841904396bcd2c45866222aa9c718b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10ac9917fa6dd300af6cba38c663be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4400f5d75a2d2d396aef69a2d3a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2829fb82a68652e6bb2aaf4e4286c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8619b48747687b218f9fbe57f1bc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa9f6e7b309b5fa991c84e9321a915346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8f384cbbe52f7c0e0307d65124bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ff8f39c9ef36548b1b5d85233a5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ef29895beb6843a0f3d3cfda3b56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368247749df176984ef044299058115350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f44cd02889e26110b6f8015818edc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0dc51f804114d095e1bdf6da1d36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bda5873d5a310e9a71edcacf5b43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a100466e7adb348775771b674db56a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a635508547648a17512c88135ac2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab6d9e55bc28a307bcb8eac23ab00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7cc0c9f48d06197d103533df7d1cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee2ff613ad0d405d9125fa9f4c40c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e70392b0056f9c701f6e18f5ad1a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb9d2bafccdb22d05dd9deb4ebe052360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f3cf78c708e82ebb584672f06628361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f5f87bb290906306d98935105d067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426fb397c6642d1cce925adddfefff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575e549c7383e3514a761460fab6513364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fcf4bd4c3f3dc2fc81368e1a03953365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5e7cc366b3331dba769baf3aaf6fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83775d61261f65ef97bca89426a25c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f132eef5df7696201eb8332db48adc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975a3223c9fdbc5df67291284f6297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d195e53edfcc04d79e633bdf39d2f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ced16205711bdac419a63bd2a1c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f6be9c59128f00402ac26918c540372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5dc84eba30f9c6984fe63b94a60b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ad58ad6080f5b0d4a5d1408d4761374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e488c77592516a491aa966bedb9400e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95d463bcdc9e97fa18841e9830c69b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9244c406590be7e62497eb0d77d039d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f1df30dfda12ea2f2f362507c42e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a46417e9230dfa42c4f8e0cd3848379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1ba7a699482625fe671a2de7f600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be391603b13017e8d9305840dfa78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724bc8a377b6535df49fe6b21fae96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfeba53d52688b1bd14cbd78cc519f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada0c2241ce941579a04287ebf97145384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53cf465fb99aeb7c13f23e74a9db0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34503b401efe4330d470bba8e9d709f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689bf206985edc298cf6a6dc471367a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e2771de89a766d765617e7d0edaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bfacb49d2956034bf6a6d99f762aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57925077f182f1ee93df4b0bbb8ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16d9e28dec58a1f7df67dc2759fc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c1e5d126cfd55a12445a85b459f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a718cb0390a5b4d779949a3659ee8ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e9f11383ea9ee0acfc4060433a11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70237b8c51cf431b640614bf25fc7374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb58f0714e84ad24fad46c68549010396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ec8c349475a7b78ea16963e8ff0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d050a47e0da3af7f0ca771c6b2f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd86a658f8327db4eb56fe207916a36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c45edea8a0c0a381817b3d4d165d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4b714bd11a59271f2018eb86f2f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3290c53ee8774656fd1830545eebc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe97bc87c5084b6c838b7fe3cfa7ba9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c40537efb9bd3365ccf88340c8eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dcdb17ec02be10f1d60d15cb6c4c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f319d586fb201549ba6de6315a6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55feed2ba585e9a9c1424e5547780ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3234d9b583bd9ec05207d0b1dcf144408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1fb25b4cc575f74567ab5936dd5dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94180473a5531475a4037fda0a1e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5227902375ef2c9c3ef2c38bb8dd3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e667916da60f6e57c0b87e1c794d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c69dd44b8f6a8571072ef447a3c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa0ce04e04487d5b9fc58f8b244b9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a134ae246b8ebf4d313a01515683678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d4a322661c97561ff36ab045359c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0e5b79664eccf6efdd914a39c0f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac042ae7f3b2d30226bcff214c03075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae15eadda1efeece57027bcf98cb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dc58bfe8331b361dc21d6f15e51b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1e6cadc9e52a364ee7060975b8be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0003d0b0a8ca26a9bf7ecd06e140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed17a5f278b3cc3b5a25a8e1013f55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f8ef1b76358715ca784e2ec9ca2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ab2c3a58dbb01f6ba818350173a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dcac82df5ae422b80bec0837f8566426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48fba278a619545200389db7c85600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf7ffc09fc7dbd16c98dc4b6fc13f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ab2bac1af15ff0af75135dc2c40e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6f8a422a6ac5c2550bfa4e969253c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f766f652a9b63eb6908d1878bceb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690997067e1df5243dfcb835d56e0c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c3e88329eeeccd89d255796f99ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620434b5130ea610e399fd09f573fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf9f4cd82256fb342b04371a410ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d59be9eda7f56f3c3b1bc8b2566b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879e962cf7d298f179b8597be24090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f97c5bc4f07dd73dcb4b2aa04b825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a275ffbcbcc00e88c9a8319e64e00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06a49acbad035b0d5effb912a8d16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0d29b4a5eb2c4c10bab00786820e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ca9fc18c0342bc97ae8908ed1eb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73237fd43a5d8bd5c43ab2db9fe95d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0307ff447e070989387d0e0993d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce0f1acd16841163351de4abaa591445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdaca549530a036e970c9c7ff78bc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7041b83433ecbceee125f24d2477d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b649049c321d917450d927320c771448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3bfcb0b4019cd9861091930c85873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa6ebf5bc52ce27d2a61475b23420e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c93b65df1e0ee715c5b9d93ef651451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022eb5f472cce5b2809884c884a2c20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35766d90b9307346b165197744d33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae306c65589801ee35d891820aec5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1bdf22d1a58072218d548d5b6992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafded85b900763d5d8609f6781f6724456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c1b369c62a692d02c6ea422630bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9addde3414a24aa10fe96b2473f8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ef6ad58c5f164461d6e76ecdd24a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27592a1e73482719f5a029eaf3542a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf1a902f899867f7f4e1c8d1182a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd24f274cb9868a518645ccd2bfb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d01df3e5df156a6ddfcb312fb644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18c446210bbd1034ae2487df4b98d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c967b03b73d619e8d448b7023523e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7e84c82677cfceebce5ef7750163466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cc0e1af9cff99c7ef6b9798d935cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57e3cafb8b1b859085166839cce20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae61dd556488cbb168e9c587c3d32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a8add2ad1058503a4ec811e36a77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3da021f9068953ccdb39d825712f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380fda5bd3712361f7ca373ecb517c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32914e22781f5be9340230d6d2c157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1e00b95f88a5eb3dca4fe45565b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7563859ed1eabad82203b27f2e5e2d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f165251c320616b27f86c0d94e49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773111cd92251b9b0af7f9d1289f83e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688e9c98c7e10b93cc9da6c20fe1858478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32c9421b62b8bed24be1327a9c534a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6960a119745cccfbe7cbd50b4423cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225b46c9bed18d6a2784cd9122ae62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9978b78bb2feb32b85cbde202d5dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7899eb72dafba4d4e01e83d203559483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6faeed7a7851b814c751ac3340b1a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd8b6d247a17d742435b140f69b5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111c5f580b5f43ba7265873067df1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b500fa850528a050bb5fbfa43e1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa74d1f168e7c285bc450daa1a5dee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376dd8a5c67743a0391c567c3276f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7893377c81b8ad52aa105c1de446cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c1cc6ef644d913fea71e4311c2b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047708d9156d287e4a8b0637919f32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d483c2568437bb3aa596f8bfcf1db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb9477d9c0663ea555e17bebdf1de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13411a3948383a9bbb23ba9dd63fa145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800e7a4affafcd7d25fb3374b334f97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c311e09f438a3fe0c6a76977e1f08ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6caf4376a884449a722e8aacb19f82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919de6d657670dd2c30d8ef933a8f05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c356aaa0c65e822569092fc8b8cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f95a0b22ccb862014c618f2bc8562501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42ba6fcac8ab46a4e4159dee29eb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb144cefd21390fb699a8d623f157d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc20c5c7c02e757c544b681990955f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ad91101847e35ccdcdbd9e59febc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f80bdd8ca5d233bb8ae013b893379506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e7f21465179f87ece7050fcc21c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68f9196bebeb16bae07efe4fef9f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d889becc5ad4c59836a171b3efe9937509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d4c9ff064a738cfb01df2958329a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04045469fb13c6d4d8882bec7ae2fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2f76716313549e6343f3d3323101512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243911b3fd69e449e468f3e6686f6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b2667bd719b1281e905b82fa771b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b402cac608f042ced11d76c2cb084d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7688373da47daae23b72fb9460a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f16c57ff399c6f73f6a5e7adea5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287487a2473dfa618bc62f9c8aefb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b05bf135468eebbf1f5d5b2c6952519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2b798eac3466507b88b263a069188520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f8a744faf5d9f5370f7c28c06212521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e03fed95e71ecbf794895f69be302522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d580dc7b4e70431403a369b20dd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b2711ff300708ce8f73c1848782b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14f2630f1d35fa3ed44dab9381a4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ea276b69a757fa9ddaa865b29c46f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a8c05b6a3b1553be5adbb42aa6d06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c70fbe6b2e09699847ea6e51397f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5b34e0660c4a4944a35375f05b8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee77246b609ccdc20709a9bbce35bf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d10b1230806eb8af6aa15ee5c4a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c005b143824e4331f5146ff13692532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7cd7379d5402a219aef4b96d93b8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be22ec478625fe4739e1dc45f9cb970534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae5bfa54f5414133dfea084dfa812535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd910911e9eda6bfb2c66f644ef00f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024748a783e37026b0ff2b4a32b330537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b78d703df9d17eadf923244e56bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98659007ccea6766319bd52021d030b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3daacf40a7bc9f5975fdda1ac9db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6edcc76227a3d8127fd66edcc6b6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886d11d4bea7782aa4b1c7257457670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ddf433463d21003df32c172eabd06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846c8ba822f746a18e6fa3619f38cf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac449f6095b390b6ea15e6a38fdae1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec970f7f36e002c94f51a5bcf3398546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c78618a2884f2998751a6a6555ec1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e826b24077fd3d6d57f1898da934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98838e04334b145c09f163393256a736549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8449ff40ff34618bb031a7895821b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082872202e2c024478ccc38444b6a35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae336b757a29a60c2125544da34740552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758626509b9577f699560bd548bca921553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce6d4ac3ada1c26076736dacca278554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ecaf4ae3c14bc198945047b5ab441555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdfe171f45933b1167c6b77174a3ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474272a09745dce74dace05cf059f21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427fb39d2a56cc04d101d1dce2e4e93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ec0cab5ef69e46c39ec7447a16dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ef9e24c13626589765b592bee307560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097991be3095d2f925705b69745952561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21115bfe7dd11b83ef558c3ed9b6cf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba8076c32f83d367aa18c5eb99a495563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefab42c8deb828ff3db113e3a679d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4146eff324e7ea27f94952dbf5775565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2317831fb7331144c2dce81c49752b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc396053bb2964b91d6e396731edb16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909d8b7e2e0fc5378a2cb890b4c5af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595eb4ff01fa7eeaa5888a6081b9d17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de375d81e0ac8c390931775c185db51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c675039c9264a7724b870e526f00c78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b49d358b534dc44e309da3817bf839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba9b0b42a6e91117443fcdf16c526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db1893e0b9239247c95ce99a8ca0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f547654c26ace9fe486e6b8f47f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c3c29fa55af14fa1cd87b3f538955576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166436697f2dd5a26f2bf1fdcdd91ccd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d86e45e6eaa4658680496feb204a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802aa90fd6a5a64358aa831d96bc685579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2458873785a242163a67ad9194dcd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3530aa4070ccc92ca1945b12e1d517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b2b59c5db85bbe3001d592c094a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b270bd409bba5645fd7a80a419b10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d95c45cbf36364248fdb3ab0fd5a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d00cc5f1c8a05587525c62a48f15a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e61ca2a220a6ffc21fd7a4f13a761586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c49171ccb7cbda844ae74a829d809587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5719c8ee3f5d715ab47f0cfbae3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea961280dfed102348b3128ce9eb9fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7e483fb91f427136fea6609d5261590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb52c0f01e70fa8cbffcb587edff9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eede0fb303f7b5a4a7c7d75b49ad8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0b2f13e43f7c61c54eb55b974d3c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1265af94fd35243ae3d7eb406163594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb4016da5bda4d986c316f7cff857595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b774278ee3ea932f581af9ddb83974596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a98b62a807fc8396c2d0bfa72fbe8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0cc33cf70f65a892826a9b099c9b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01eb2e524f1822fd11d3bec83dc9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c286fc9059291b3482132a146d510e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392000da8dc5614e3ba53e7c8bba9ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7153b11c4720ffd386bb963a2cf784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab0e46cffc7cb1092a046f9b130e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0915a543e4fcbda8755127cb60aa22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212652bd4de321026709f23ce919aa1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6a9ff32baccc4a034e60acf28a13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239c43eb02ad7d6277681f80e422e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d93818376cc51de2a8221a2cbf364608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d64917e70d4f669b21e5edfc5744609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7536ea6b96f9dd7a596f7c2fa91f371610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaed5d990e18120acdb196fccc8b4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5083012e8d7d2189c6feb13b82d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6457fafd8cd308c986083af6cd0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355885e65ddd7303db900c162df1640614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d308ab78ac1e822a9b4c9f9dc979615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f95dd4e5ad3046fc27608e89888b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5eb04558acc96eea4afd1c5bfeb50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70140d2d112818942697df0038006f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183a80c058f842a3c6e4d4b1e29602619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae2cb43349cadceb590636cee1c00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc6a1309431a78c683ea08372bf44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027209da31ac1f6f239f00f2d68321d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce2ebe8021d3be9c19cfbda4a91113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39d256718f5ff8f66be28f83dafc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f7c94eb6a63c08152e750a108fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a2fe43cee158c1ad90b7ddaaaf86d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc018f19f0db6c96052476a3a696156e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f4ded551128f9feb2451c979bcf32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11452ec3d6389790f941cd78204e4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4b325cdb4e9c3a51c9eaf418f29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bb479034706228883df55be34fc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb30aa8031a3fae8c349a1eba5e147632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc9814d0cd6f257f16febf62dcec3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0fd236aa3396b471a0159bc412923634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b4fad1b1d06efea84028e5235257635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ef9ff2ddf7788aa14eb7aed3730d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b9483405c425f8f7bc490218ea88b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdd77faa7cefc8663b3e67df49d8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3926f914ad3faf26f8b650c7adf1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7cabbf154e36e4f68f5f1c021d098640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea817d838b1650d6c8e7d28a23f683f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51097ba36472af15452fa07460cf12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce81d09a8748d95d1d11b263d3ee41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59678108ea760c4b30cf9f4ae7b43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8306c2d8820bd05b04afccad7d8c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edb0e56e940e5ca61dae11e2c8c7ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdfc84e04b8a427d2556278f5eb5d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584988a6b6385708924bb57cbdbce1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578a55f641246a28b9bdb9ff93c5255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a820f5ca6809e0b258014e2a8af73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48801ab92abf272ab1e9893f34a09a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f178bd8944498f260aadee13c89a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804f137b65813440417ff180a858e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f40fc9d71013e45e164333cbdd4687654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653b8f823aa7e9ed1322a1999391ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff7f01d34065576b8ea5f1b2c9652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c08216f6d683029576543df85db9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d80f7ecf539b531995488eae804a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cefadd5e5b428541e454cbf66ef51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7747cf5862838bc5414d65bd5c8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e68b7a5c71227c7f878bb4d76fe8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394663922befd4afd8744c02e4d30e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641b396594f04820975953377d5aa1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c9a6fa04d2aa1581eb4bdb5821a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f3236355448191e66634e3e93bf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cbbb461a8484d049c66beb843412b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f9c47f37b9e9c0fc58639eb41148667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50673058dc032419eef9254549a01572668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6a8b623020ef99e24508ce3ae537e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f856a171212856137a0a469ab756670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f0cde08405c29b31a82338e3916e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35c87eaec22942cc5ef1d4696ab2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4a234d083512fe5d57c071375e40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6511c405a223b1f3fe00b2036ecaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9744b52aadbfba61235347d16d11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce0ce3248a3f8d353642e15ea13d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b19a0a93da28910108c048129c23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f940a99a1b48355cfe0237afc90a2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>