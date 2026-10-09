--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b17fd6d170ecc9b41a60c1a99079c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691342d65a28ea1eeeb8ad0519622f332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502a4407e7c84065f1084eb845a9203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a685340a16bf7194cad287e146ba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440066ce46adf5e3ce3324054989f0fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d867b38dfd70649731e8014f0423d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d71cfcd6cd252337d022a72b5376c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e7f8e3659fbcb4d1af9ce0f3e0b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61d6aca45593e8b934c439fa571879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675877f19e936ac869cbd1532db4721310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929f1934029cf5a7a8e0a0346b34b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7c57e9850d6be028e6d1b2099489712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0bcaeb0caa5bb77a5057f0604d40f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2632a2e443111ce70f840a56e2b16b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328e44597d2e6c0178a1ed316d8b8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1d6e9af183cf36fc7606f01c62db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be1f885b23b3d8fc554fcdf0fae5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93934eba3ba5fc62e87ee87364d7dea918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875dcf403af7ccd0494e6e71f7c49319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240747f13e7343e81b1e87b91c2f15a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc70ea34b09b7d61919b8d2c3486a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea7b71419687fc1bcecf4fe606e7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653be3462ef2c4df33e1328c494d9eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ce6ac55e7553ae8f60cff16b9462d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3cad6566c99e860a75bfe6ad9b41325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1144eefe8b40245e61340776fb5f54626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5725b9b26067eaf133a3de6bb870ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85ad1e78017d60e0a8d3e8baae1b6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659f85ceb2b1fc0a492e77263d061329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea541c2c054844195e3afbc89136390830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e79e8640beb993f63f0b7c8b5cb6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c4ee7586fae5a00df7daa6810784632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3932a342b7e68ad1e5a130bedeec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf26d85c2eeaeae977e240be3bbb8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661b1624fd0e9e324e8d5a91f7f9ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e355d947fab957d459d1f52d111c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092da9b55399e302c4ce036ad6f50237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da20762b4bdfad550f9bedeee72b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b013292bc620efdf0763d916c527b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba584657659cbb5455a00d47e4f190f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae11d277767ffaf6a597c3dfb50d0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd53c0f0d9d5d1dd537e9ca979b4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ca424948e7133cae5407d9bed156243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976bdb3365befe218677776873e409e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6195ba41b0f1c978a2313eb90a865745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30862d91dbb4cfa7282287154bbd0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2174b4366cf699a6f6dd04835b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45fe35c51e065a9d3e15c6cd94836e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e473049fc0f0972922e7a4e757f0df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09146bd9055c3949a1765c3743798050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c25cbe7f4c6afbec7c509896024ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cedc00251e68b07afb4f37cb847e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410489ee1889bc8cce5b6008b50bb6e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597202cdd80c5d7101031867429e6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20718183fec2303aa805ef5553072d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4655a2e3e5db59b32be7ef07ba8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eddda02a65c1991278f377fbd2bf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef19d416ec09a5a9cb605d680565b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab487ac95734db6a1a4daf96cf2aeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5cee361d32f0f33de2aaa8aaf47be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaaaccd00d0f526fa5129c57d83bd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04eda3af24bd70fc92971226a235ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f1e969a0febf2fe85d388b78246663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f8511b3d1423f9323ddf4417e53b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f58313d2e2d50f01aee0f3b3774aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ede889a95f65e4b230a90b74b57b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63322afe94eb36e443446ee762bd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b49f60bd4cfcef840f82471b6fa6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f02553932a0a18b06948001c1f10369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217416b95d2d6c02ce5ff35cea1f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8cc44a9d739af6d628330470fe5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d0f9a04d256c6c54b66b0023b0ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5f18e21727851bf3ddd12ec13bea073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90884c81cb05ad5f1fe441b288ee9f3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf0a93e5cbdaaf858977fad867f2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba423ef0ccf4972ffc6453d9f58bba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8772673156d68587585606734121d5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5613cef9a67de24a7b7e95c52ea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ac8b8d42528bf5181c30e9410f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83e312bcb6a816f1bf434eda88e82b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d47b00273a375b340e40a4f4177f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641787acae9625b99e22d5a299c8d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a4343dae5b4ef3aa89ce5ed4446883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa30c8e4d5dbc311b7fd7d7c3e70584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc772e06a987d7482152d04e3a622eac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0821d1e0b41f7c9bce4cf03b523d5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1680d62775493f9bde3b91036a95c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6d33798a803afebaef3bb6747c0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9e1dd6a45206ddbcd2702c75abee389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a27fe37a34265a135f2dfc767dd74190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922bcc3fd9baca4fa8460d869307f4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e7dd1af63ca7b9ae161bf33f8eddc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b41c591d165ba66828e349dddeaf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6079bbfff92e4e468fb63949f2b59794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de760ecebb112d9fcff4e508b4258795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac876d9de29ce802ed3b5533a01cdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163015ac6f6d73e6f0e8f918f99b06a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe629d8e1ccc43e835ecb5738f23da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43df8f34a85e6aa96f1335a789307bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed369f06feda6fac7730025cf14379b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a4e2623dd2212c85634657ee6968101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef2562a6f7b277c1317057f001dae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c9873af5d3575bd75821870d21a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6828cc88e559d2d782294971fa9fcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd86a5e06ae3f243e93121bdcd379e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112fa05cd61adff71943d58d32ef21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cac0701539a0e2e5d927a8172e305107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b913c105b7eb0bc4f11089e1936b8b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10a25d55d8204181a3490816981792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00c6c067be518545b019ef1570450110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab91cd013670159c522c055e9f634e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f1087bbd7a9ffedabf6192f18a7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8e788e2d201e7c7e662fb1493007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abdebdf0d1fa062dd9de16247b4b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc92fbabd18317da28014f8711fba6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a4052544aef7846b47d2daa1457e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6db6313cd5401030962ee5f43ba9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0168b2763b4a0aba85b05475165503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27aa6ca339bad2f13cfa119c361eb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fc651f1cc1e64039f4f3b6f19dee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb016ad6364ad7cae7c9eb097fdd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e6cd2ebfc344228e4c1c2c01c8355122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa739d158d8a4d38a78ce80c249fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5846adc2009af59bdd1ddeeb0256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f525c073c5936baa99f90191cad3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d891cb1b51131ee42272224b1c808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0123aa7ea6b3fd3097cdba0570a28d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a36df0c12ce1f00aa00bdb3b9a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b533819c91b219802bd131e8be39e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa129eafcbf6cd72d011d4a478f61dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a102d69ee7ab1e7aa2ba28ad30d77ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bc77a3c47a9d91d715cda5d8dbb94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a6f22e33a7a20672dbb2508fc961133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649e35ca808a3d06b32f4f87523edb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5ae79aa33b25657a5ce8b79c4a3b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4284cc0c13fb20c928a6f5866e46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78639961809fbc3bbac05080c9c4f08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d79dc0ac09e8b0f13c0e2a54b6412138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043710f598c161d933bce57a53c9028c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9abe920c63a299fb739ecd625aeb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1386d7c6ac2ec4f558ccc2d268e1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69dc5203ccba5ca65075c78824c99a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08007e729f24665b41a4b83ba702eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e53f4df63967d6b3ba175e90a31695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d213d289edf8394302a02b4f7a5e3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c233839aa2de4548fdf3cb086814146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e41cdb11f3fae8bfe1c98cc98d9bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1a6113053a9fd423dd9b2c834767148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5554192c033974c2885f822ce737a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15229eb94bb5923fad719a59c10d85f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798841484a6067e30184c2691910e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003b27964f49a1de75c21e3a054382152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74aeaa74f1f093904f029c312efba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4adc4c1a27c3e8889bd72b70cd700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0f98dc05ba27181f52984a7a1b0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a45d4e9cd53514f98c8af1d0272f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94a18d3ca3c8aeb02f587942edd10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54940bcdb469199517f4a5461a3689a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ef784f6326904ae9da0bfd094226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba285bc570da97d89914d8d9c9d0606160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366049a28e7016a2e3702cdb92e7ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1858e819d885be07f6be8e03f74f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4ffc4adc70dd4cc7fc26ace19bff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27551ec233d65a7e5b0022af87c46b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739bf84c8eb97951b5e49bf9ff50e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c94f6ead5113d7f43f4ad101631f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694015f3fa9f407dcdb96fb9b02d73d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa8a665c9e10aab7b59041e359fa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c64e6057b0bdf9ae296acfcde9a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229ab8cdb92294f73b6cfa28af34df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bc26eb3f0573bb2f9d589f1ceb19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60af8c637cff23584f79a37f786fac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1789eaf1e4b66254316eddd9b1598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e8e80bc22806d3e841db2d741d153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0f2c83b71e3b563abd43dd7f3470175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d559226ef9d0e094772bd7581c6a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9cd08e1cb61b789a200331b419b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f79b00eacb1d76494f33e723dc7b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172b5f5b2c025eeaa7132db0b53812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a4d41fc8a4e716e0f56ca70163d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f61fb558f2cac90aa278e6f59a1bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd25e54210d1bec9822b02d74d51f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9186304efdacb9051ec073dc598d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf558e6c52fc1ecdfd566ca4a0634fe0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252144f174f5e919283d5f9fc9625023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828320f6e98d382920dedfef1780a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac321db6ba28c44005655873db35ace4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d349d49d34b1245730d7e11ea18fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03932d39c6ac97f4a9c49e0e85f9bf42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886e4cad19ff5642bb2e9b5610257c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcc0ffba155546a9c1ff69ff854d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df9bad3cf3321a2fef25cdd4b6c6a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198e7e311b30a46d5d91c755f78124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd00c90e14b1f420cbd1bdcdc37f3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077f6e1a5373f0eb5fac5fbc322cc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f62937f1a94347c5433806bed3128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549acae414acab376b31d2a8b2e188d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308194d8c3f9f6809aa1524c24d64b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606183f9b64f94aa90a1af9603b343d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235e72154e10d97b3b75ae03184514200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf767820bc94041465491f360e9d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5651f8155008e225a586d48e2beb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b821f063a18b3d8223ab31f81082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa141960a57f5738fd7100572be2ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75bcec9ecf20f90d5a371773c2690205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8173b7d1501510ad2295bca9360b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996a767aeb91f9c527c9121fb33ec5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4597a4883fee13be2998b462aa75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0c62e67c1f92912b3b1c6358365b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f94c2620784069ba01f5dbe40885210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888cf5b15b034e252e12daeaa17dbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223ee64378739135fe910e104f822a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3b2631d6b8f7834174a0ebbcc7d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d4f7a3494655b08d5279de65aa7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b6794a24e0347a74144480f541a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ee114249cf52522fe125beca6733216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472286fd30c4c1ba9478bde36cf89e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ae660c2a8547d806ecc45316d226218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64720958db03033b3a224945f1cb373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a6b2e8f86aad62e9d76f0df8c43b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6304c08573503e4602f068a0bb465221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb7e1a811677ec822e30a1763b6f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e203673cb225c98f41aad0b07c76b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea771c871453ec163c69c1346fae48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e252b57bbf0bfe470e3990e6e919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2750c3c130caeca62feb6722c3017226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf1d7a8edeb40fb6a55778e422ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ada195f90da82c6812cc6db01c2f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc511973c37bc820675e14437409fe7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d884176ad8752f8da92e95e76e0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501ac9631ce38ce220ddb25a9875322231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c8e2932bd03ead9a256b1eb6da3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3f8dce49ccace5eaef6661fbd138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631e84fc91cdcf0dc94103dd46916a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a109edb3b50a510050ed51d36d360235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b42f5a72b9ba875bec1c9c3b2ba86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f20427f601360ea7f907626273c70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7233f1a65fb0116b2f378a9d9029b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a944c0023d504224365ffc76a060da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801f5fea758cdb16d498b5123f45ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f037eed24a130ec18381e6609c91e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471ab338f82e3270891e3463162161242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f40ea4a83ea6c797e03b79dee743e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f21ef267404c3d82ea96ef17ee881244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08425853a17fd69f2803bc773417d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82895fcb5b046539b84418e538a7b2e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b36f64a36f8024115caca1b765ccaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3941efcca01bf0b81575c589ae865248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f47f8dc430dee668bba913c78458d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a5b5d7e47d5a8fc54377ab84e1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb407473bfa73544bd9b08fd3770f19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c09255f4e315784003cd0b83a6431252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e80f23fadca2d3bbcb078d8aade1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e6b7b758697e982227852bc05469254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b591ec8d54bf3992e57774255ab922255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb2bcb21e09ebdd8e3cc2928e31e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1006975ebb3d00a473e67cc9f2aaba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab97ab9eecd0580e0870529b09ec1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83d676343874a0286468a33fd5813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac16500be12dfb639ec7ce2e1a19c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046139b5cd2142d19597f9904756f35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8f44acfbabfb5b27b5eb34e63136262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2fcc652cf522d6e037b961b04e76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159d4a4a30f9aa45525b9da2cbbfd18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4a25a0f5353c4b0475318f599bb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135665fb634cdeb059fabcd3bbdf9579266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c82030108cb9692ccce40b5b09f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ace242138e4aca1e0828e69172be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237af84f80c7202a02ed7db767490ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0d7f176a92706b6d2e81a28134be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6331fedfe230a5744188848bf33b6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2462fd6a6dcb01e8298cbbbd48a505d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767959708ba1d50e7fc931436de5a7ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40576a3040ac65872dda777596213f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14471b80724e67e99fd6ef8c476036275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f336c886da1d1b882e234644b972a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672cffffb388f2507058401a3fb082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbcff7512eb8d364b8e12395316ee9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4b8baf15e8c663badde27d0e6955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7f63fd8bac328ba40f791e1567fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798c2cd2c4a6a7d0801ba287fede17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d74be83f248819c5b4f112bb5fc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef9511295e44cb1a862301b45f863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f5f657ffe16309e7b51aa08cb0c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b46e9b21c5c0dc8788bff25167bed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f3c198fdb25b7b160745e34d789d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955e1c16ae67153e8bfd16e6cf896b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7d43508c26efeb439e6492ae6ed6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841d57a72be3e537cb021ef9c6452c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffebc69fcd9932ee9b4f38e833387c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793766168e37da75bf54a775affe31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113630bbaead840906986a5313da453292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fda2ae34d992127c0ede37de7230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef42f44f73a47a6da8b4c74878963294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b122e7f1547ebaee1cfe8f620c1f51b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dcd0335b7a5f23fb2042b18cd4780296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075ec01c3c26141524411de8fcdfbf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd19343d5f5da26afdcd552ffcbabff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436aebf774b6ea4313c0cf1d043ff7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a514c930d2def071ecb83dfc14ec8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78075ac46c025b61b250ba5bed0d6519301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c1951b64d4e5350292aa5a9fd596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a264911db13fb826ce4d9ad8ad6093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4105cc1b4fdfdfb6246280675eaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610a3f8dd14b840dce859a4ee141de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f31bb703bf87dc5db7e02554a119306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf868f9de4dbe2a0112478b903454307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669b8415184a2bfae9e6eb7c7ccc9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e5b0833d636a8a5fb7d7002db4ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e50dd2c73b897476b58eeb97b242e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34123320b5d5bae0af7108a65e6dd8de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab00f8475330d5797673d676c6cf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520923d47d3cf3fc747b2ee9804f02f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f45864998ace82f0843b07be56007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba058a167317b86d0c15530a87991b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d1c700152741ded038fbae8c5c22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19990be3dd057442f68bf390ed47ae7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416796f0f7b76cc05f518ed18ca0251c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ae62ad3065f057aae579dc5927ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3397207e76a8004f54f7885b720a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c527dce360d0299d544ce7e52ea6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d565b109c802db307dbdcbcdda59d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058248cb2d67d7c13225232ac4f94b5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9863eb73933542d8f26a7eb45b9e7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd264e971002313b0751ddde4862883325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906980dc60054d6f20063de5e8eb24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0be1adee8af419bbd9015d91097ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07b35ae87c76583b7ba7fe18d118f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531873ead3588f0a613719a4be1a70c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14b7b501dd549d309fb95c5d9b80d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c194d346f4bc3c9efd591d88a65eaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833682aa4409a88ea6c4fa6c1b2ca851332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e262b26f54d5e6effe93f3ed80db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389476001b465f56faaa3f9cbed0da2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c486fdfaad6c26f0ef2ea265bb5a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c4030c449a9087cdeeafb26f4a55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff404bd3118ce6d0550eb3a5dfd92900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048448b8d129ae318b71cad6badefffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3b7359ec8a0e2818e0d1bc0541f74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72ad3c6e8ab75811db40a4a0b04be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cf6c1ef137bdf5d714e8cac952ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df44c741000f1d2c5ca8a4dfb67745342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43908c726a470a435bc45e1d2db13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b529b4883cfe16cbd496d741785e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe468cfe0451d1e6e99241fc93fd051345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e5a1a6c231b478dc4030122e9020d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1daa78c79e9f4737c6cf6a4d0f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e18ac71266d8e5836fbfbb2c950c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662c486aa7f541352483cab44d8ad9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3edea334769465cf888a6e5c72d23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf124e2c455679df58ea4fd35bd9978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0bb67a3323a14bf07ce70652877e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d580a8bd2514a249857f8bccbb28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ad2f40e50dd640f0ecd23ef482c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2329e5b31852e0604ae4fb6881027355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7044f88a75101e23c72dd13a0e87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d060c37c5c57c91da4ea746a6c4f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b19cec566d72fab61b28cb6044a56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac7f76d77810948d7dca8c2cc5f77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace178d689426b666a7c58d04258af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b19252b184ac16a7e0de0e2a6a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd2ba6950e0ccad1f5aeac139efb33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a922e2d14a19dc317621fc41befd87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498ca3142c39af11170f47a4b45b2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b9dbc6776f74cfa66431c07c56a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a226b87c9cbefbf45645e09cdf89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cbf692159a6fb1ab2ac768c91b504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09cf0fcf1707c50abda3b8cc03d5d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b37cab555a78e975970ba337d6d12f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebed8ab1928fb4777926a99ce52fde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449edbc84e673df874cdfe3b5f949e09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f2e31792f2affabefcf897a09d71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929e25b240bca922ced8b14f207f8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3832f15ed96f19f0bf23cc47379ea5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f506df7b118f65fc45958b1dfe8ecd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172f569cecea0badb7536d30812528376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b7d2565751990b2eb316432ab08bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b3d7b5503e1738b96659f0321fd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470c24e80be1e1dfd415d1faa195d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fdadaf006b2281d45821952515e47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2f8a645656c0aa8c9d37c780c23f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a216c78853fade5c659a960818dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd4b0793f8432027648177e62029d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d668a6190916739504c922ae0f15d99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa634c42cee65692d3e711263346cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede4833601cf9d6aa9f561b136d778386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345391672e6185679d826227e968e0ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde878b4d772430b804e9dd5aedd951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee41047be817e4c883534109970f6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8401fe62ba72151542eba9dd9209de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be0bc592cbb7c980a49c33a2a15f9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36255fcf39da37d42dadc296afcc265392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d439f80a07bfaa2d65380c087ff5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf1a4dc572bfe61e8ac46d3151f3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea2098c98d87ab3040becd3081e35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b2219cb5ceb96e10a6c4b2296182396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d52314e7238cf9e21e08373f4b5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb38cfee37fd75f53976d2bfd0ca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db1605129195e70b6e5e31da90e525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66cd6fc1a9f8a518210a5ddc93f142400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e6165ffa2f4a36b129b922bd745a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e754acc259a96a71f3d4d699a801a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92d50e1419ca9e053295315fdfe32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b977daca750ae30b9740ceec55d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b87c978602de098a1a2dcb1696c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f17a9820388dcaeadc0b7e255374e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c203b4f869fb1f737d542fca7f2c305407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f3d98734d1a6da9a2194e4bfdd959408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d274e0756efd604eb8453c4738ce96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb2cc213b1b70c4a48a1fd712462f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fcfa05beb622fb5495496e9aead96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2f30f7585e9a643b287a57d6e678412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e6e64a0afac5820ec1bd72b5a370413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792474f65b69e63df2ed4da9147820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b52f6fea8dab188e6b37fb90e93e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2eba13fc9143a06597368c14f63e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f1629139ae000b9e7420bb4447a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7f205cae95243e50ebc1fd4c3665418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b3923bb2eefa510d2682fca381ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036407220c58f0d28a8276f2e2dfc009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece92c0687d97cd76a2013c6446e82d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba548e05c67ab0aa00d667b086423422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cedc4be373e8865905496727eb2aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1eeebabcbd50682323e370198c7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb774d903383049685e46e22a3215f8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fae9cf48657d9e0d29f8c726df4e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9fbd81390b38dbaf400f228dfc4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ce1b078bd83fb84e6a21be29ddd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934be186b52a54553b96bdfac70225429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cb3256c363921e8ae048f67848bd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0537923bb5524a5cc31cab0763d56f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4919c359775e392d92cf45f70cd9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20217bc41642b668f52258365bc54b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c625ee721e2d7b5888ee66cf483f39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbeca492b14884a457316303ff51d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d462b79e48407f6e7cf07b243870662436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d222278f83dbd9c39bc4fe1aefdd57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d3c1f7b70527158c395c0d4bfeb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e4d40b853515e99c532186be3182439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1c14086ee6027b27e12221d28ec6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710ca244892745f57a09c4a396bbae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4b8b0fd863c16b5121ad364f26549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf162e469bf5d421abaa34a65b4a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826b6b4f673fc9ab77e8f3074ff96c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe32a43040dfcf0032fdf22804616445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ab8035abbf23b0ca758fa98aa44e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b3818074972e0927b9a9a196b238447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28b82ad33fc14db1444171da6eb04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369cc527e2f114d77b84784471e9b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fee686455113aadd54aaffb9fc6cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a1401502592fbd3944ec4520b8a53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa0b37479bb6ce65b1c8988cd54ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051fdf4b1323ceb1d20f79337c1b49a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf550145df4f8dfb927258e820c817454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbdc7a63b4ca01322ec5d7776453b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd38515b181b501abf26e51b315fc76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d5e41ae03014203a3105bd65003d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692aa65fa09bbe041a88a99ea58cbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c335bc980ccfa56d29f2e865fd5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82d74a0fbf55504ec135d417994b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd4b773ff6f6644935ef36df742ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca48e412fd226f27f63e8945079c49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0375eb9d246ab6889c632efc1a89b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e0a6edfa6212f311c7b88ef07aa9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc304e1c370229f2961d68130cd921e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae893194f530a0fb47a2a3c9f1ba152b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bc5025973db9b4dcef9f48be0563467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e0f7f892e8cbfa4367ae3840bb95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f4c76c1e30676b32454c8f431f45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5567558904e0721b54e9f4ceb0103470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae567ca614456eea46eeda185ba2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae01e84411de595fda20144f74a7e8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689431dd9625b28e42c6c8403526cb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19344aab3e2fab7c08ca2abec3011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2d14a7753fec459ba7ccde86d85f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0cf1f900c5d9dedc1265f9cb924d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefd843dd90b55381b2ab0426af975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae73601dc540f647f3309f078ba113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2427932d2d33b6ec8b9caceb0b4bbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6238b874899e6150ab162ad248a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e2afeaf6992a9104d11d4d4b3ad7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66edc9270fa6557f37d034d2925a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54333d324eebd02de30dd792a37c0134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb035e7874af1442e3caac4e186e25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c1cefa1c4fb6f48d35194dff96440485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc88155492a5a641e2dd039c2dec7f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8c66798fa09304c7901921b6bd0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aae6ee89fed5fb18ac69eabc14c94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c7cadae6420fd38625235e27a73b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33ae36c2d6df48373359b8185629c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98334ca5f762f9a60b8bc8954a00061d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bebe73df538e0eca434825d8fb7c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd946f1879e69885ff5db82e1908cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7bdc81aa06d2aaced783c1bb8ebc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709de47bd447d18504ea6724da6c7df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac27699e20b60d91af489e81e837a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dffa89c4537c9c0a650fd1e5649a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082661d74699123222cadaa891216243498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0270cc79731eed029bd4d74fdc412499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bcbff244caaf39d57756a2dc80552500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c89d982cb9eaf7acea64e1d06344501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b8d582fb3aa2f95346ed7d1e9917502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710627611fc4e016ebed5356e3da2796503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaebb23cb55136435004c5ac8a8fe6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d6f554fd688bedaae2817c6304594505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a89f3b5eac1c4cf5ccc42dc92ff03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbbc3733177b8d543ea1e9b1cba41a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eebec779f509f895b08e1f661617ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2d33e985226fedbaf78fb5447ff0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc80a1e27e9a4b5f800a8ecd9fd3274510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87577475fe51470a8c93c984c3b28ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f98212e4824ed4b312cdc60bb4af5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecdbf391ff44001026a754cfea4f72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed7f98e0f77e51d790a3174bf73a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5b393973df843296288f1e732637515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5e6c9b51cdcf378a5fb9cc9c2571516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a369ee7bc84a8b507d3e98f11d7eb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0500eafb595b2135531e4cabdb89969518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa33bcd2c3d832da2e5561ee4165d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16019d9fd6b00779e4c31a0c4f11808520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd97234438bed96628c6202222756d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e3f1f8033dca194847ed48eaa208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33812c0e29dfbd4d9f997386f0b1ac1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ca1c08bbe1c2860893dd7180642c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c8014e147c70c51d5619f9682f0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035923f41a145bb9751fe920f81f5799526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc417540776042ad517c7127821465b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65033d5b88f76cb5a2cb2d0fa18fe8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8de2bdd3c51f61c70e50973d26e67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d651b8334ababf7b72bc8add38df46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56691ad6d72d9adf090481e9c06f43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c301926f24ad6a3256399bfba792d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2611187b4e2d391598db8d8d3622533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05215df414b7a247cecf522914e946534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e926adeb7674b83284d12c068a4ea9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581506d900cdbc114a664c9965c00c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1697bef16bb9ff2d791d755d6e78b7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63be3f276eb28a97957a05587b1e59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac1066f4755c60d9355880e7f50738539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a959993a2cb6414a8e7962fa0434d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cbdc569e724d97b152b5df2975cce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84939ae02f7cb27dbd15fc68bc39fe04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba549a23f3b20a379102a7043f1c947543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c52dd4cc3e0c7f29f32d725fd940544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba3c6eadcda8e1bab217ecbbc043c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927426ab2d0b4105474f0716f5fb13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0cea1ab313e586641ea9d84fdae63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469fb084069b950881565d6d89e821548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b3a8cd04b283a9a36b903ee62bd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af100a4f0c5c8505aed509b6be5861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673126892791d2ee82b6988c5befa85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bbc61731278742fba51c8c31be9f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c3f4a42c0fca7041eb27df1a3e0d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f974d75f1e392211fc50003fddee5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c39f69c13ae740643487b9eb68e6a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9a60a94614faf49a94d12bc3cc91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a161369f50f0ab4b78d3f8ddca711557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da47788bf08e51c6039a554ced5e70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818cb51bdde6ca71b01e22a94c3ca50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcad73204fbc8ff2facf0ee48f4695560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b000bb953c94ca4596fc3fe8f49fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc0a08c1f7af23c3ab1be59e392ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fca0553cd463e36412b98992e7136563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c6e9386875ad41a9ae4d8a719bda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202ce3904f64a17ac5c563b0c88fd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f80461a6193b4893216706bc70f08c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac131769ce14f471e386d58e5c742567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b759d21d40fc1f2284724e3cf9a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a066a3f81d77cfe45c04a5e37f9c0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d507258db099edb7e1ab6c62381c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383521c829343ad594bb12e7750bc849571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eba752b3071fe6252c3c7d2f3db8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165d69887557c39269a36a26b5f223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef363d83a5bd887dab7ed5db131a71b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedcb0d5fd3aba8324129a8bcdd85e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff0a96321e7c0d9589c86d0fec153f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d8aa0e0048874a3e687ddb37e87a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60159cdc8b1030c1a0a63d00acf13cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b33fef525cf6155ec49b1c79309929579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019baeeb9d782a5639e16e109e8a7037580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236b1e9a8403d4cf4dadc21b889a25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fbf5420e489658a8099ea5e5acf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d20ff7df0b07d49ef3400aa3134b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f19c2b178088959e0eb01868fc27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49125baf7c5db6ae8ebe024df3756247585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6469030890c0df175978bb2b9dfa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca765e1236b097d32e3ec3d8ddc174d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f7bd63f5b8f229d0fd00af6510b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476f8917c171ee4cbcefa53307f3b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272be71e450bfb3313701b2b79b96d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64002ba55001be4d754f98dd5a6e31ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9e3363ada5c4fe40ce9f404d5ca6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c6f78d771c463d133dbb2707d7297593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab7ad5fe57cd8c7099b14095cbbc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ebf11013de0b7656760fb7e327357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab15186b3b6441bd5afc2969b98e63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cad1a10490039c7424d690ee710f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f6a9d0807aa0f05116448ff6da8ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756b829d3234ca5333e917bf19bb5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242afcc52fb52f7c55ebaeb789e84e8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c2d12b25b0cbb4a1341d9e6add5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965082496d762f45e2344b193c7658602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5d0a2073292bbbcc461af5779fa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5564a8091bb1e00914ce166abe81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdea306a664c8ed5cb3738793a9dfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b3fb5f4d3fccf737cd87bcb050a5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8075416070b054647a7a5f31dae2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad31e5c245ea1fb299ec30aa9819f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574161aa96cb7f9e0b551b6edf8929b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c39a38203ad2cbfd1166d571131d4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5aacefb001c672d7d2b4ff11f0d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f422a54d47e6a94e83c0f8b75317f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552b89285cf615e41b1cd90a7b5b01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d2f226776f8b577337b8654d21e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b3c3d6cc6bb02ea6d1e408a902b6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561cff6696408321e1c4d16dcb717a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958dd4c4d493a862bf0a1afe450f37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b130ba187b39a2ba280053bfbe8a82e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6073162b7abfbf30c7801d0330406a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d076cf96a3ca16ce854be5b27dfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd2e9652f1049569be34d15c1a17a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca102e9b099ffb46670ca81baf7abd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98dd5a36951070eac07f271d176a6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa7bc8d9ecb873404143ad9ce2f3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de40b7a31fa10b5262765a153870e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2518bdbd9512c8ee28be3a5aeab573626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5916ca462009babc4c48b1c6a82d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c70215beae6bdd552b6d70a31463628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520256421b938bd1c79aa4543061f5b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae56f5f3999cd5da215e7a28400b0c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd0ec83d861bf326433d970450063631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8114c65dc282ca3dbc9e89bca4bcdfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417922a3cc20cd6fa9af0c170ac44b75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a2657adacdbf856c133a369e32209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3b84965ddfd696fc356c7a0db387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d93f014cda3d19524bc671c021420636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dab6c57e46da7837bfc0af27b7f410637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b84a3e03171392d79e99de1b9627d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011af52e4fb95119cd5044afd774ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0041698dc4d52d47729bb8087330b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8366626a1dbf6c4553ca3e5b32f3d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c0a4e36a53bfa8fc85f3af3dbc15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978010f9786817d42ef5a1653d2e7c7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b84eb3f8600ad4a3915de189c54e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fca41afdc0d62da54e46811b3cfdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec25a1339f076080d62b39e4a29d5a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91b42c21a701731421eaa9face98e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d46ea4ef83931e446c01d231cb88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1bcc7e9bc40f55a606adf72c5be4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bc66979da4cc70f4cf7c581483ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d013f6f9905252caca3f061065d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a53efb14437cc136b1c1110bc539652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a0fb2987681b31a873a29e84ef0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72da765b6933d9583f82ff026aebd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34b86d7555016c92a08a096c35784e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f562250fd218adf8465b74a39ee9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6341b205374d9a2ba155f810e2045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f318d7d1f779e5f359293f63e9d32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10d6a99f9f1ec3e77b41cb07cbdd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca59d1863916ac15a1d25d8e53303660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f708aeb0f1d0b08e1edaa371575679661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54159cfd9346783d602e63672a86127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b91d2abbc18e42a9c3d7176d5f3c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204949687e1988c4ca1a3ab27da3314664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b5db34ae99dde04ea486c2b7aa57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7caac4274219784dba6cf9f8eb28c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4d5cc94d2a5eb94185a88e952b25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0bfb3891e98ea4e945a42dd785c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97fe3d939fd3e762931cdde6612c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793366962f27a037ca5748abe903681f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1417c8e8cb970c8bf8b4d9ad8c1e591671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9b18efce514f83c81f2886763755672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27221b2d418594562d62ac6b3e68500673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ba9de6527637ba91dcb98c8c6da7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0c83fe21438410561233f255b979675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef401be11c2dd8c901f8e98d59877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf180df6416975847e31e91fa47a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd3a29080b23dec7667bc50e9e78f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37629b69e2476bf2bd910774760aef1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321814abd197e94f9e702a0298763913680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a9a631d772631620d186b0ad89f97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34c68e4cfa47afc3dee9ef1a3c925682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccf3cce5af5e1e5df5290d46ddd61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50830d9a31763d9789d101e1235656684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b50a43752e37af7750fe4d90a262685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015018dd010504b17d4852a03c4660cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b3f1ed99ea7d9c32a78a4c282cff0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5a80e3e1b51a22d56e7721311ebc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bfd3919869809eaa0fecf5a88b83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c891286414910bc293099945a27cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece83040fa7708eddd487999a087c8d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3e92bd0a3105f663f456d9be96d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382bbce09b8369c5dee56174767525693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c97628eb27368374f27b948e73d7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcdc7390ad7066023fc2feb149ed78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e752db35853c8559e136589d9218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733af480346d4f6f1a40cc0c8352a03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d61e29dd697a664fc2c77b2761b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83220c70e5c807bcec12975b0f07b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf91da4838f3c12c951bf0ecba884700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1976ea26e2f09dcccc5953bba7cbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db69b75c49bcbc9761e687c9edc38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0616ca02afedcb76fed8c5e4c9be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8802287caea714a80b7d0a9aa77776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12a85c0e2232418e5f7517fff7a98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d3f29ccd031fa3c09492a72b383b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ba0de729554a7a1779d0c0c5e1d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be4b3cb17a3f79047c63ccb9fe8202708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9395e636123e6f03d26fb821316d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7430f317a4ffbc230ad959843a217710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81371d2e23f9ba637f094a1f1526ee1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e98f0620258dd1d3d90d6e61456e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fd26f360ca8190bedd53788856d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823eb0fa8fe66565210b6d03918c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26fd6b94ccd08f5dd6e78c430f7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac97d7b6e842cc3fe688baccc994e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c01c58b3bdbe1f8ab50938101b4285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d4bcd6c53add9a27dd901c1b5f4ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70b7fb7aec466d2d65a11680d52a367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0966000dd3d297fac85f9971111d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f2e5e7f25e168ac4c83c16ffc30c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c1f87cb42cd4b568d24f425b2af210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0662a956a19da3a01172c030b04e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aaf066430203ead08c0e573edac6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456ba905a4b525cef36fb46e8ece8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a7264753ca2fa0d837d89c329cbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03024bfacaac8085ba2d787c5b3cf4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93e85f343aa71fc1bddb90963939e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654da061a8ed0752bbd7a7e0df46c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41adc9b8d12f73b06fbe430e7631d3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2dde6cf2334e646f9264d972fe65519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5398300146b632472a2ece32915720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa2614bd0ad61fdea16976d46480c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9be86b6f9b2cb2a4f354b6f246c6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c7f317c7eb60e29897c91975358123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa4a17d8be6536eb8f3b3769cdeb2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f276b441626999729c9a728ecc74725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7246fbb6ca3640bb7a854b4666b0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2aabc28ae9f9422ff48206f4a06827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8c6d3cac2aaaf6a6bb207988253e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786901be6ff696b8dfc90fb481547629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e9414194d8fc7bc6e31b23c03a5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7398ccdf923e9a79f7e30df380d7f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acaf58880d015372a0c45e63883a0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec8c592f43db83955c74f3263da5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029463deb8b9152e65b044431fc34834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2371445e76e8d228d74cc510bc0458635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad72110339647bf2c7850d5dd398de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7beffc0d8924ce707c4098dc55978037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c51495189a95cfd2e50b286abdcf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e5757ca7c52e03e4750b9804ea2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4befc6a17b9445bbfed2d1224831f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6aae7ee923e929e85c0f50300d91941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14bb372135b304b71aaa90207f962942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68943a70a31e211da4e8f75eb75711a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f25e864155c5ff2e0353057632de044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867f07ae289113dd47ee2b50e6c04d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d3e8f96f4d7c3dc58cd44b02a0ba946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4a65ee5dae4e7e81876bf638e6e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55408949ad69045008e094ed45c1945848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbdde795e9e3fa7e187c212fcb5af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f547aa0b7d9cf20f5868cf6021acd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e06ac4c45658878f07f7d4c9781d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213d5e11c4953d0ed5637871ae86dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8098f9045cf901ff2739272ad0eb0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb688f33ff6656a7d30363347865f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc49898ed61207696ea7edefebec0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782ae8ba7831023f62063b77ef17a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67634fe48291e554dfca4b7fe2770057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31429cb94b184570d1a5c70ae5bdc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8485ffbf5822fcf116e5acfe318db8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b49a74ea9c9785978d46f249250ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a85029bfadfe8e38e5fed63902e6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95549be365fe0390c32089d20e247c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5b3608d1f13ac6bab7684daaab2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a198fcee7c77004156e99ce4f58f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc55baa827de26858d6f3a2bef396765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec47cde028faa6ee2d560498a928d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc507174b99a31d2162eefd29b5bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a96259f5cd9aff24bf645332769568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af70116a6f5ebf63b75dfe97006e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb38068c12203487716c9da7293620d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b015f4ba9bb6fb9d0b49b98010ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d684de11a07b195e30ab5953fc9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e9a1136a45980a726ec8948fd11073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22dd9d4cc0a3ca7102230bc055ff1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0563d6f8b9a7390613fa9e86fe20975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabf6c0815fd6e585e5e6f910d5d4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bf1bfe3cb9ab5ba173faa91a609377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e6c6a449f1fd7d1be17922c0ad4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bfe605246d786faf60d4e0df2a33a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e199ca3e1920899d19fdeac816fa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a27cee16dd1934107f19ae092e390981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f776a0cd6d19ddd08d1f5fd2f508c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb129cb3878cebd43ce15ee2a0a6f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8fc488442a63976041bb4a5512dd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c1a9d38e5f6092795171f2c9483585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5633465bbd0b7ea98ff0695accc2d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4548e9cfcda896ef9c6c94ee0540787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d739b83271f6f5e34b6dbf3b1184cea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9fb0c38df17e4227318e76639224489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34ab443d1288ec4c03baf508996d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4da644759e86a7ec0195f245e082891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb036ca12e83e459556a1f3eea106092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15effddf6a9bc9ddc5d5836b337434493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8b85824e9af98da2658b4ccd181494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8ce30ed7a1fa532a339ed248a7d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682cb21a7451ab2c5457e8b1ecb73896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d0db4bc4a8bc5150d6f0c0dac22097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f8be13a0b05e7e03650d2a5965e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212cc67f7d77ea292f4d1025d365c4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09e2024d14b36e241d398c22fad8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb27a2d9c4311aa90a3689f8f949d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b359bf803446e862747002a42849097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a820c4f8381748c5989978dda2b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd52706caddb63c97391e931e4b236104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f82e3538dd8bca78d85e5835d5805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747fbf28cc684266cd919f1e83330f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415335b9e748be1423522a43ed5225d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1357afa139deae7b6a8d86474b9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b411c3da302ad0645f4872b163c495109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccaf313e183a5ae666d988d8cd1bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973465491e671d17227e4343fe0287111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6bb1e9998c040c6983d81d50cd44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748dafaceaa0044537f09d54f002e18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417ddb0c6de80d86b03cff4a704672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408b01fd24fe66be2f041311b4f491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394042117f22bada64ad6f53653d311e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e7de75e12f60d4718ebeea1f05de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764a47993466916fa5c6987360fc76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7fe09e379258ac7bbd5e2572b3b8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce97863beb136117fe20e0f0937e15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8df3e49200789a673208d5b581220121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c500f5908ba7ea7447d709f36f315122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbedfeaf39e7f3b8341327060c7cc72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824ff45efaa7e6fc994dd76c2dadc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db862a9b2c7974520ce3e8fea79f031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81179904a9caf39b376381a4e23d5d08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7e2d2c71c914560cdda0b157d710127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879dd3579a7b783d3843b679ae9ca6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5601cb8e591e14c004192d6afbed12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8155725b27d229571dce8d8638e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae1cd1c3066026306edcf52cb200d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898d125e8c1e9dc3f25d83deeec3cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a9c129c36ca317f4b1865d9292eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888551ec5d5c9ac533586ec21e94db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1359f10089ff078662f2169ad8d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd9b98d07a474bb8dbe841e18f325136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675540cead6f23a6e4b6e9b37c7171f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd008c501705bcb106bdf175d2b1e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139c7508d2abf0da75db6e36a57b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420827bfbac2480f7bb65d3a3581f7f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eff401a3820b57a009c6657672157141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf42c9dd02106e83eab62d9f11a1981142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ab2b0dc1caca73456b38c47537f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7cb6b67805eb581eb90872e3e78e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3cb6c66c72e55acaee02d45f7e078145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd9bbe5c3ab0560077aa85610a2e9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde979f4bda0e81d5522f39f908f2cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423a5fc1740bde93a7512be33bcf800148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e6537ecbcb7b7e58ede263b318b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a985f9d80bf57ec6adf8615e860c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5d3b09937312998815ae130b95e6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452833a1dd852cce8234319a47ac35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493951a395a82350e1f4fbaa4e85db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7967e31ae45c11ad59060091f9725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd549e4444940ed15b2ae3f131a21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2564091b0bc2c3825f16ca34b3e271156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a267319c98cd6563af52c7da4a27cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bed8afb3411eaa6b8afae74c57c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32a47841ab3c2c135556d5ae7f9ffe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b849f3903c4a99af6dda4fd2534b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32fbc0cd35e1e5a2385e5c396ec73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab506cec3aa4e00b39b3a936f5b1e01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1050299ba3e2b07ac54a15982f7085163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142bf3cfcaf72259696a7702877756f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccba1f033d0beaf91f65ddcd6b028a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209ca27255c877175f95b7190312bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eecd58cd10f58f2116f7cd44ec26e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6686d5b6be0f84408163fb9a6256b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a273a5fbeb38f93f828300a504eeeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5118d327c40262121429465b8c5c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2bb216f7b0f103264c26840503db5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd038b2424bb7258096833250a4f269172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0ba1d034dd09b2477a519920a206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d896826f9cf4378d9a63c2bc36249e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87798fd5d746e1bde703f2485c883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84932c24c980ac6ec3e88cb1aadf2908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6c0e2898930bc295be2728c2c8c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1473cacddc9a483be28e18c6e87e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c480b472ef4a96a8a89a9ee25472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d4e66a05866f4abd769e51725848180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fccd08b721f7f3b620ea43606247181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d247eee2e7486ac3563877ed58e50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563984246b0aeebcc6ea2b507b5bf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0eab74e53d74caf83d4270c5c91d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8128b915faf1bd77269076bf31fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39fcd6c38636f08b6700539406252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c44294745784f8b55ca45a5686849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befa7119168aaff848771990beeb574188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82709e80ba227ca69d275baf2b5c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8894abe3e56729d7ed3948e675273a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4fc003504abd8838df4e641608bb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a6411a792317ab7b3bac1bce4c32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1732774468357f0c0b45446979154193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4f01c6e5bf70e0344ebc2e635b8a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2d9498012694a0816427ee91de49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463aed14edc5cb4c8fca0dc4c9acc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a05800db1f93dfaa5925a7d4314fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30671c25ef9b58a769b16331fc5817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cae488bf8333f871040cffeb40e65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c60dd9e2afc3118bfaefcd6c63b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038185fa2f03a5fa6b83b17e16ac87c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff358d1cf73819aaa75c2e5ea226a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65dd2b54b8a7f44b0b792769915767203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dce6200c4aedbb668e28278be5a99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f0ed7c7d4716aa40dcdbf2f64ea9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590a7ddc5bcb6ad2722df069ded7a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fde1f7f7669307e8c0af7320e19f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cba1b045bb10053042ef40209a9ddc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc703a896a0d1d1c9de15f6416009209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc264be4a85b6052e857f5fbf0bc55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d76779abbd85c2177517a57dafa82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb448ef3452fd6bc0e06ae79a96caa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1f96ad120ff1232202f60231ec52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063a4a606a419a06b44bcbe9705cba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f6b2130ead3c4d2eaf35490e82e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201d53bc8582321e1e050bf35c2324216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631664c7dbd4b7664653e5d9ce3b5a30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cadb778f68107ebfa33603d256a24c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643fa1cbeb12b8f7dff1a4ef0dcb44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf66e25ec7f0744b38554e2e5561e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b417cb16d299f77050b3540b8483221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1998d48b908834d566cec4bd78f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bd459848d3b9c349ca42ab23e66d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4247c1fe35f9c44854b083e23818b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f652f64136f36897dc7d0ce42e3b53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f18c23ff6e846124c752fd47ebf2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b103f16e3db9a1c93e70b2582b05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4b6081453056bfa46e70bc3b8778228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab97366de19ed9122583e85f0f8bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fd055ddac8c5546218dc7b870b547230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a5145c1cc42c5d387a18ca2affe02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c421c9e8c4cfd42b9d5bb7fd5b5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b98e0fb3d54bc15ff1d8db841cca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddfbaae30c7f75f560486acf01870234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79eb49e007f5bb31b718922f48dee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba846ca27b60985bfd52a4763209089236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285f0dda37f7d58fa68f518861c855237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4914c78460a7cde514bab8ddf2640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef158d228dc6cb3e55bb3d3be4d68a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a20d1d2791c397f55541a42ec14b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad0a8b383c5364a353668dde882a37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475196a1b50c7274516298e0caa01b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45ba80be50cca0d9a90c0e8df90b25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0702bf20fd11b38f6702e45b6c18b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c843b0d478bc2f9d09f0a3c8c3d74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67db23d4c3f106394704e0300747c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aaa98510dc8a27487d5b3b30eda8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a941ef1aa779bece62057af11f97f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80dc7a6dee1fec35cd31ef5845866e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712506b60a30f2b3be85456ac44b7f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ff9857436ed2b4b7a37b8ebcbe28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a6684550baa2dfc2b63995ddbdbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27faf80e3a9208d5a40e8baca4c605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078e8c80cae7e88116e79759923db4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea822197711b20d4c684a6c5fad9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d206e41bd9b64e75f00e81b156d97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b8e36b83c4a3612b204372772d15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127e124da72c78a1e7b72cdbb11916258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc99e10cc0c24ad4a8296bffefb1a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d755291ecda4be863d8a6e42e90e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6b1388da3dd9e2d922b1d3fd846b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36340270662580aa05db6bede506a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36bb064eda48d52f262fa8aaaf30c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1516a2e77c831eca517b1e233580d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ec1c800432cb10bfcd2ad37b595e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6500cef52af5707a2a87df7bddc3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3a7d51f1612baeedec6cc92a6eeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bdf14aaab603b78fb32ed7074ccac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c7e3ead13857a0a546b2825992e7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f651f066c43b222fb7b249cb83939270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa734fd41b45b3833021eb41529e2c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e33ca1edbd796060085e3cdc508281272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445e70e558e5726fe69cb6adc0592bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72b44e6984b1f9b26070f11bd6592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf12c0c292522521ffb8f30004b58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611f286536f8534a6f74dddde635843276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41eb5482606b15506a136949b4600277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a858c7958804eb4f7333d19803da9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447094c3f20b3af63136d7f7c87888f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330e74dcff36564cf4211e920fedd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664e6927c8d5c2fa642b8295d5f89d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f75db2b8840d16f8aeac8fc967726282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f336484411968643d25878a6be5e7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645b1ee49b367bd3fff69a38fb1f888284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62293ff9f3d08878175b95b3dd62c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc0ab5f29df1df8231f2810c13e9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b2e0963daa175c196ce519c4dc69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2d142e16f35b3ca33838c4c1d34c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed513c470d2ff1e4f74d2b6d6caba28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b30a16162d014dee2483695322dbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ddbc591ab86e576e4548ee37b574291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50267c1716efe4b8199f2ae9f237de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f75cbd7e95e07b09570a34c8fb9fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d444c8b0cd4baec748b72ff52b24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894467c7dc1f00dde948fe6363007ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7718bcf2dde3bcbeaacc02660b0eec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b25c8cbc64a268cfdf97bb491adc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06e0a6085276ea08535e12d7214df5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a687e5cec955883967d3579b07d385299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdacb577d14d5e3c8155524a17ae9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c824ec312d74bec5d8b16f666afff8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50534153ec3f933654390fd184e79f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff898219df4221fdf35fa44e7498c47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952ec002a0b2af4bd45ebb314227e74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b984f6d35d4b5c921a726df21af6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c3b68e96b147afcd2163b3c2ea25f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002c3c634c61a3fea09193d95c63fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d08a986bbd68893ccf5826f3df07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d500033ed296e7a4a0220e2f3717a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43e30a7ffb42c512ec70e5ec4dd926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a4f602e9bdb7a546ae383f169f03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3027dd86041c06f0d5869c4060bd4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584594a90f9a95987e52828b8fcf79a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c24884c83b9aaca8a9d2db9b9009314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346f3715e8d3c97ff6f8b042395b54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea137a5e61598233450a2d783a5ed25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6f35c53b7ebf28c47ac1468aec15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b8bcddf24a47ee597fb30d1eb669318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2d755714fac3a80036c164e69243319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513160f461ddf72f5a051023ce2650b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa0849829b54b6863aaa092f20c53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740847d7f38d78b56910359f3e837481322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847399b2820bb06f670a2e88ae0a54e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cabe28f87bf4f01e6b2d906261e01a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7dba36d5047990cc1d9d940aa135325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb26df94e7a4d4b73eb77a1be67e51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f8f9ff3444714282851bff4ccda7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0abe16e33aea2f8cbaf0f1b6a388ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be2a3c4096573c0f266b43a0364c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44aa651246158d37e5d8527fc201a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13154ba6a28b5bb3f9b5ca934d5024d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d546db0204aa8634565237ab75b86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddd8d213b84420f36d782dc7560fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954e4cde22a66f2a8d7af00e47ffa7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be1c859f0f948797de5bc3f49f44c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58f0d43b6d43db7fbc33893eb6c77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e041f4aff1c42b85a5fb3c9c25a6dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ebc73df42aba24c28328572cb911338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876740a7f7c7f17434ba48a30a7bfcf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2bc76e474f7b54911da902248202340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299711f9adfc043fd10577df8997ed7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a3ebcb36452efa84f65aa702be56c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150167737700d49517a0ccf6fc01114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa383201ded5da84038fcae2e3e8dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2c75c94d0fc60eee34e34d74f70b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80588ee5d015d8e2e17f3c87cbbb6e08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9d4b5141210c51b5ed12a3fa975c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710b5ea86d82ea2f7bca6fa5516f7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fed09e4191ac0ba3c62924a2f85fe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead3e5d8a7231a1ebf5014d56a8ff3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2bc3144b08bf530bf4f8a99a3944d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223f79ef9328c2685b92076f58fd2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e4f308fcf2ab25331355b7fe65b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf341868eb4398ad127edc2a43ebc40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5214e972b8dcabb50f7b053ac77a45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae93d723fdcbcc6d7588ebf9212a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae729c2ffa364f0dc019155b1323418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8266fa1b7d0176888cb3e2ab4c48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cd05a86a80f9016da870a522f435359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a428ad799530dc82a2c80c8b8bca16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d8031e7438999ff74e67fee0ce379361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820716d9249ca2528d631961773d1ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5a45228a4507085e4fcf9d7d8a286363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee323ea8cffe4da21381a2078228690364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dfe3c50b14d56555901b8547eba62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0117f6abb8a19afa1f1f3e352717366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7eab63affbeb6a903bdbee454ecc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38aa904a46ba36dfb0c504338e14a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dbccc3b7d094988b5557b99361f2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a656107baa6ed07433684e88a4066bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53311fbbf4f9e5c3c72ba9aa53e7d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b717f8bfc7267c67134237e65991f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bed1e2b3f4276dec2e580894b0481373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555390ac88a608d2d7720409b58bd36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c03159b3c17a955fab672a5c9b6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c952b357f64d3161eb04b9bdbe6ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c864caffad19ed83be60fc97db96c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944adac8f5cef552f699e871559a2f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad621dc0574bd311787b91eb342f5ff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120276fcb9889174043383ff18d23b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045ef68d3388d16c9a3795d22b7a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac82e9dfaa9a241cddd3e4adaf682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dcc704168cf6469b01bdaf900e69c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b1b31d88a746f205ad25a539e6908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee778400184b2e15df9a55db795a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184478d92a22e16fa946a7d811f0516386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583d636b0172eb7bc167fa787d3f65c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3e26ed46decc7b9829de3470414ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713169be19c4e1c1faffb5aaa9bca81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c417c0afc52efe6f699349dd6c28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb2e90938836e68f81e4dc08ed089e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aad84d799d0b5199f37fef9533cd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726e2a2438d570d66a8565c1a6c53b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc196017ef7b3f5ee499cf7d4cbfa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b844586ad7e3afcb1d71eb5731bd76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03258500ff8038b97eea25c05cc07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24713f0c94ea748097195d7bf761be2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeccfb95c363f5bdbae9017b62d88d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7c922a1597bb4da08b9a819d9f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051baa86bc3a9e9334c24a1a6811ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ddf0df96565c1f0ecd6cc5834f8c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656737baf3193ad523511d742eed8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797fcbeb5764882a1716385b2897957403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f8372fed62b1ca5623598c09fe235404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5c68d6d4f04a771ba25d4c9ade897405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1ce2153a449a99b7af2ace565c306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe47499d28f3cd11691c702890c25a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ddc81fd77533dcdf5c968e9eb708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33b6fb381509ce9c589a686ae06a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2a19b185edcbc075e2569a1d3d403410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcfc9b44765e3a549d8238889108f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c462287ef6652c0f95b416d48b38e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafacd84f1b18ccb2979d2e606e50b62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7ddeb675aa34976d3065165d184b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46416f2d75639bde4702e40e630f1cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d0c298b8359b9cec3024561bb71b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484bd22c3f6a99a4756ad27c23e51b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04cb1b1167e46af569037688a63aba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c4ff0e306d7cfdbe132659f4e027419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377dd1d15884fe303b4855ca6968570420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16795d2f46099f511caae0628ed109421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9f928790c5ba871fe52033ecbd9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307f0b0ff15d97a79463351e5c5971423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f999376b8dc07a645cb9704f09435a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f91aa5ead5a6d553a3c8dbc89f7c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fdfc9d2538ea7455d388f69bffbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8b90244897d57a57bfccf1358711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b659c19bda166e902077a3d8ca58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180bc763c781707eeff058977d257f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ddf92411cb4240b3e307834c26eca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268c01e321ecbe6963660254f4e4a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58033f7c08ebe5174ee67a977540c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274791546b1d42fa91d578e97e18a216433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09ecb9a3281d0d024d0b13274be7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd3001ab6ba608a0b27c0d6062e5c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801699844ba88591debf37249533dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee4833ea0e245ac32e759986a9588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfa876171e270913ce0d29512abba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5702d3e9457ec8b09b543f91dd383439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402c74cbd1c0d8f5b00a21be042ae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1486954fe7d338700b1ce7e7a23d48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc12e772f969bcdc79de0b6cf18e84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c673301c99228704fed1630ef04e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0a54b7f3d194100c811a00308346444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f5245d16337b75556622de253f066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545e5c6c774221c0e96521c668ad7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375ffcf5530cbc93b03a26556a572f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49e2cb6aeaf9da84538691c6f701d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d892e165f5872a95e32b2e1454e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2432568a0cb94b6cca4dfafe9042d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4c917066c0203ca85c7e3b93e7c5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa33a084ca807c56f3bddcd89baa9e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad24fac63dc2304b032cf3319b26b13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de574b38d98c8ce81ad33aa074b6ed6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a30c2b2996192549aff7b95463c74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6408cc8e6cfaa74bd7ca930053892b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d13931c0886a1611863c90b5af07d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458547ce3d3519bc04e85d6722b592e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f921f59a5e845df6ac420671f5f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac35a3995a41d220f2228313e82f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc5cc85c119c9a887e5ad37b6b5fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950eed8989315c0c80ad917f8c6754462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f472ccbde7be57afd7ba6848ff7cf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c71d2f23f1c4df7160f92425ebd51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e0fb1bc34f8948ee5b6175a4ace34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26ab8a9572b3b92544d699cc984ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088ebad5ad9383331f15802b47bc69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e6894476b81a25f7a2a977b25732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c27cb964c2f80f44a028656bb12f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ecd9583234a170940e584f29be6aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f84037a4d8c2859d977b4755bae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fdd6279baecde831b5a73a1291ecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfee9d73f0b7131a8212dc6a85bc0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c7e1cd331940dfb88203c7066b985474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1cb1efac8f481aff9a6f66e8aa61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5daec9fb0783f65a8c0f5bdc923ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce94e75a43a98ca5beed49dbabd0f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60d5800aec630b7c2ab1786fd28e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6210a884321a17c51b5777966017ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb232844808565ba36d188611925b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783476afefae7f010e1e7dc04b9bba09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22755e307e9a763a41b1364eedbe5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e6fdd6751de7e9ce23248bed7805483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092198eafaf8730c4fb916eb49eb9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01f29ee4be3492c6fd01512e583c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4054159903e4ded750e75a0c6672486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1e520f78f645f9b6d34cf23965048487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad9d1cc3848a270fbaa09111080ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc4dcb144e3b62bf1dd69492ed1ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a0cc915e9f6998901fb68ca0b25d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f730e1537cf09dab3b7e0d1cb248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b925a94627dbee5cb4a0b4812d2c47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c963bfb2ad7fe9bc9fea345b6553be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3618322fb62f3dd30e62fbb451d407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054d9aff8c169d01888006ef385461495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0099c1915c9474198db9ec2f8fac4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a1958eddbce6e2b88aa5cfb22215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f64b04bcfa8f1a4ee60ba0ca22886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45743904afc008d0c33457648c2b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f3798183ae83f419c8b9c4278546c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc3b691b2f70ee6d61eb8626da71a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e2b9e9b2c35c16c4d6597aae347d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bfa6daa0814246a66d6f90fe00423503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a8ecea0b7d364849132d1812b1fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618fee6c307f0ca433e2bc8145c869505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d65e4648435dd351d1fffec1bf9ef1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8f51db192b0127cbc501a01f6f14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c24040d662f41d7725075450d71e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c434e6e569ad3f19d92a1b099dd64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679382343196a5b1b1cf95ead709ed17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568f03d6b8fec8c75515a5ae850a2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c429ed58665d98a2fba6d18985f255512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b7c4158b91f8d350a6d64e1acabaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4503df62b9d653596594326490fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccffc13d5ceae02af32b7430370d95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b8266b17c03b0bd8a3944ee3056bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e9073f999808d7e7c9d35e48eb9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b3aa5d303dfd3a8a1ec25fc268702518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2ac146b899ecc840120b95deca53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd889e3acea53e3e71d7c8103b503520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae3d3dcc65273e25fbd1fd724e246521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a8749cb006bb2692b70e0dee06b57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c2859199fa5fc67efe8cb8f4bb4e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac9b4d92d1b985579ab8bbbf99c5b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac7172d0ba752e896aea7a1ad848b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c2c31c1e185f5773195785154ca7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c027f47c46b3f1d558ecefb8ea9bde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c548b0387ca1c84250cb5da749414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b03cd59c8f50f7bcfc57df8da149d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4cfab1ddc0f1070449a746f44a94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c30f9e47be2fab25eaf9f805a0584e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701efbad0f5c58c5de6f96af03d620532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93136f04f214842579b4d66a731ff80a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d832eae6c7f593bb82b2f4fc428059534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70fae40de3362724f1b0e46cc61146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5f007c38a1de4ffe6fa506466111536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c0048e5128bc5126e52601882097537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098ff8a3d24cbbeb89b4a442990aec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb29e342054a1f9f2f8d534f9a39e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c9e586dd200afe83bd8af6699160540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983c64ac3e21f76098e34d21fe9d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4bec06e3e3c058ab8f2be022c94d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898de9f219a9394bc7557e0cf9ca83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982fd6fc3495e202eabc1267763950c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d171492b0fdd503487b0c17c865328545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824da06c8acd247f03d0f8dcee4e46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e040a7e8883c20e15edece2185a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a98a07aa26c3298d8fe8c633d4ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52801f2ab002b59607654d1a65ea5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5d191982cd3f0d51601d928b74ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b8a15a0eecaeaf819eef2c651658551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe9ea938f979239f84d34e52217512552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88b85a76559b4c872a40c561c4ccb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e94e88b66cb71c685ba1281ff881f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3621ddf9aac844fe2fbbc83fb2ee3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf667d1f7fbcbd726a128e7e5fba0f1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2422c5d365d9059153a9d96c7826a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f8c94da87c71de73c83b06a7a474558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb44a9812c4cc07203b30a46c836e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a9d015b9770830f88a5a33549a42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579f2ec51906568eef397a44aa941a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa679ecd4cdeb9c57f31f55cbc97d56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4056b2e9d852e2bf979579e833765b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddee1b9975d72e45bc351d2ded14999564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675877b78f4f7d41e43ff2392e1e8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68f622abfeb0aca476f3d35e748c67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e7167eee1cd769c762babb5eb6aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102746f075b63c655f6d6db1b392632568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85131592a7eed29daba739297c162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f8ac61ac4f7da833204ed5d831ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f5270be63e74925a65971c037baa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdd51f4261dd6eab28458a68d0f4f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066895f66faf20b93c0eece91d67c22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761323e997627ddcfba19db4b5735046574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1dae5e767aa8ea6d24993ea904a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa15d2c82cbf8c267ec81b848a92fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816058168e08474b1efd0b74ab02ea52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1123471d5f6f4660340afc0922c5ba7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3282e7522f5de57069ead2f2c2f5bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5844ba5e6f8ac8e47604bcd3c23e74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e85275366b86b81bc7efb151ef39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e495823820e66430f0c792723019c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380f8562cd0ae53b0dd5b7683159af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c288f424022e4333f0dbd7b42a2fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5fa2fdd3854267626888730faf5d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa737ebd63c43b0ef482f3ed29b336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b222706f6507c140c344e2b920793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e2cb44c3273dcbf139b596cdbda6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b3ff58cb07c6c9c0c9440dfe4b76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991928874859cca230de18f71395b2f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2052004226bd8b2b026201a1b0a681591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18ab5467057eab2b1a4b6cd155a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e1a72a4bc4ba109eaeb5e0855221593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512e9495c69d279d500a0886e537dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18aa39e8da603e1e35c510589cf3cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ebc369071e3d4baaa8af84642f02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b49848fc8c68948f8f93cf342405597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235558b7cae36b432d577e8c002dae3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764140cd9746bb596337abdcfa633a25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547139291a92aacfb97c546963b1d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26522cc0ec3cfa272a63988e86a43d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251784698fcb6447a14d83f9e8bacf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da9f965fe4fc5bef164ea113f7e4dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ee326d4d25e603f7a56b66f94bd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767649717574c02f8294dc5aa33440605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7bb0649c6206b2d6e096ff07454ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180057191e61b0b3186b0bac809ca65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe25eda6b86b999a870bd4f5fd733e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e71d5d9d9b5a8735e405dfd56b4df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba01f1eb0d971cf646a3eac307786610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca3548e62709fb5b0acb9eb17598c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a7a23e85cabc6f434cf9224b8d4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c764057178b99b2af173c20830f11e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac910838c57e5a4393ae4e60ad88c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf1c596a1521e0da3e5f44c9b4618615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb4ca4e99dddc46a671fd442746b4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b1b4be8bf110598077b3265d5fd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff5db652813f8b910a21e1cebcbe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8322ffc00dea3b1e7b718d5ae7a6c5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d820d3982411382d3cd591baba1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a026d1710b2734e8c48542b4d861621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8969c4e621abf51113b0294d7040e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f94f94b739429ab0d50f19b6b69d70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ea9f411bdbf776d09b8107338564624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557218bfd6445430c1e800b0380327625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebb3e74c14a271efc34d086973de6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a60152193138c207d50deaa38a14fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb40d2b9cd9e9320f21e9ee032107bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872b2905ed7ff217b33d76d704920fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a16286de7772ac0a13379e4fc3295630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd26b4bc26f29fa10903f1e3d8ecc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203e99b39bb1b1d3cf5182233ca308632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141163732b677b4357cba9cabb8813fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d58bb62146521c0fd0fda48e8d504634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab81c1966f5274216b785420d35d83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe5ce97dd8c0ba46b465af839ae54f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd4f6de7dfc2147a9188bd113c0ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098514a6ad10792edc497338e7ff6e39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb32c35a295ad5e407e01dcb1442b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129516d4d3f157a4b34682a12bc9936d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48fdb0dbbae791979b65fbe05d9f71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07db4478e8547e894de5362bec91b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd71b777ca64efd922ed9c09307032643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdffdacd75f5ef2de3d56f071cc4d89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a8e0344496e32e19c4dc05c378e97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8e6826d506aa2624e45bba557132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2533a95360d6ba46e6b69acf5c8dba6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3dd6ac3a134d5578f1a83090d790648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f04d311353438f3e3dad652e6686f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d4051342ecb8d256a00b95cfa1c7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1994fae034429e5adf370a47e3546b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c301e191200e8a100f69d9abcc5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf69ca963c7155999127662cbd225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2fbb95fd03a6cdd0e4365e871e7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb281b1a27e35f63ca02ee6cfe7e805655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815f70b82065d98fc19cc0a4bb9771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac273e91d05c552c73b1258c00b3254657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd319dc2d9339f56f03f3c2aa618d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697172068df76ba4f2d76282bab51112659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1034ed3d20eb57e42c2dd6cdc4ac6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633d5a16860a027de55ceec43dc911661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a9081832e847b568292c86247ede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3ede7d6dc0d3303fa45817197a15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724f8b6d6e5feb33c88f4969ff3d59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dc0f5f3ecbe1ab3a94d417063b32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c698a41aca51b24b2ba1c7ef99778e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a9a69e1dc61a3396b0684fbf3ed4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f29bb34e43c7f97fce74ad00d27e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2268fcbe03c0d7ce5b9ad47a82a59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425413ac03aec1804dd59fda2950aea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d629c5517dc7802e2c32151037eaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17921391fc5f15f3776f75ca3c3dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad64b361f293d77a8c8582141ef704673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c777a1cf6ae2a2493c90bbb087d4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0bd44ff5b1028629a2886b65198bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d373e1fb668533e25098540ce0b370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74fe1098c8ce73323da5b1984ce63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47015fc43939e6e110942682dc99f697678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d3be8af6f4ba574d260cb2019077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c585171e188178ce30f1206cc640680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>