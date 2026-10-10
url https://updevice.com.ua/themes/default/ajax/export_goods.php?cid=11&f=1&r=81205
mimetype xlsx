--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d94167c8a1f62c52d541992806541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf654455bbe5ff74c279cbebdbd9002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3792c3dcb3a258166d63d77829af83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25dcf1f440b9f3d472b3050fdf19234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bfc59afb8ca27d2fde0094794b3385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8bba386ed6fed47d24d38aa7210f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e54c9a1301f9fddfee8fc94247657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90cde301f5a19629a0facde68c41308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea03f9438a822006d5e8b1c36130b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabad32ed2c7c69d9d6b9a592572f1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665087bbb535f47bbcae784cab74881f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deade832626f4ef4de6a3b0038906d6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c950a22df3ab6a24148090ab1bd7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd557b41d49c1719093426885cdb31fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afd4c2fd3c836ed6299662dd3e727c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992746b77ac418001755345749e391016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb99aa9b91c89eb101ff53bf5e73c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87eb0553bfccfd41f26dc98987860b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f2a1800bd7c556be7e6e6101e23619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ce9ef6bdb0b3720cc74c942cc64220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64574569d1a3d9d3d58dc1025a83a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e327b1ca666f59f9ad9aeb9c4b8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf3c58c8d0d0c632268a1c0adb77323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68952569c1ab56217b47848528deff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f320c26d0f6cb9640d63ee87184ee8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404924d358067c919500b46743e3cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e027800c08a1497cff244526b6b5e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fa1a385130066654fba0302f7c92e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7920abb05087758ab0eb7879244e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24945e5677e70407b2d5514fd1ca00430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957ec4191a66178fca361c88fdef4dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda2c24cad5e8dc96c242f81fe36d5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e14fd8caceffa5dc98896694fca1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd0eeb91e9a2a24a947948bb1ff0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1358623a7c67eddda67976ae7682e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28c9c0dc60403bfd95f768a27667d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5e253d4450b6e69dd564dd96170437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828183f6704b71aa7c5805291d266e1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2af08276f886e5450e88df6ed54f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a880016aec4df3473b335cc7406340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73dacf3be8183328fd351a100d35a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db017156e017e224071561f7927de6e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04626bedab7ad5ad01aaa3db474d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0decc97a067413a3ad02608f0ba15d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5115b6fb2eefb221e7a77eecf609745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165aac7db2537d8e2d78bb81bbdc57846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a4c5e2f71a90b6aaa4615dcb9397147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c6ad3def696c840a97750646302548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae36613a2541059bedfe4f3d1d997349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f97ecce3b2dc3b2b00a9d294e721b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635367897156d8bbc23e28d040939f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ee36ec116bf273efcdcec26d3a41352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974a344c0e54a5f76d51bc20a70cfe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5de2619f0d6ed3eca21af8a55940b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdef8a5d4e14ce04de062b99f5fcf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80353ecad3ce1a4b889dc6574d10b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503bb576ee163036ae56a81c88704357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821425471043e79e8d1ced09164b9fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0295afa672221cd92b4613ed690b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cd373efba92062077fb4f17e2646260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596efedd1cd7ad5bc8284a7a9ec1b43461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219794f1e9714d054e298792fb2d69c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1981f813af0ab48fc6ca4028065063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa7e2fa823f52b452e47bb735183064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167dad936682a5e93cb3b65ff10fdc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed5aa8b57af2ba8ef8a8201d8d4f5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8348452055cd0f6adc1012583962d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9537da0fee926cd9cb310672f675a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ddefe2f3f028a9c7db2857110d2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f2080532507a1b5ad9134c7a8b9bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d400d05e2462353c238718ffc3976771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2ebae00aa9776b533188b9d29b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f143f3c9c9792be42b29813ec1a08c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce4b3d2803d0fd45e7662f5ad455d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0e8cce0afba925457938e7492418175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb329847dd58fbdb68febea97bfd8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1c67900538b2f7437ac62c32338477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80357e0dc2a7b0b7fcf590642e6c64f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8de245894188701d7e4c7ebd05d6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5fd48a03aa255174e262d1cb5ffba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e0982ce3fd6f170f19324cbb1e56381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8671b410c4bb254b89cb1860483d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb83b87983b9d51f2db422079f62b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ecf5318b44507bea91b80791b5d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df162e4bb80408bf034581b8d808e7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986ae9f1560b43f0ef47f15445d8cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce1563d8528d93d1da70617fed68587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3062ea799d0ea9b1013b7ab6d6a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce392f0bb6e503f3b947c02a87f7b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d8262f1123839aa44c267a36fbf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde48b3dc2c5934fe5f5df0717f3c4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca99ab8d55599e5e42945fd1f404a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3a483a22988208aef7abc113f23e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1fa48fb0b9150ed4369cbd5160d3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc801c3879d0c6acca07c1fbe3579f2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a19a5e14dd1890ed23634a8877e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b700aa5777a793763d6a5c54730d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac630a18c252a5756c93ac03dccbdd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c36724672b612b489fdf4e201391e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451401ee986d7f975fbdff3e03646f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07850460849fcd6954172fe7af900f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46603bfa6d2214fff190b261aa2a488102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4155f44d02edbbd212f35c243985103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcedc20e49e87e2a7a2c14ac2cd7247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e03cf816d4c8a88694ab4c14fd1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901cb49b0024eeb1c1de53c833f8af1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2383b6c5864e6e34b0de2f32ecefb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1100f4e03c3832cffb7fa62f218b81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd333299c26f6e338968b68ea65945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3a76d18f28631b256ecafb452ee2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8649fef7d84a28e3f8706e3c401688111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8da0f07740a1fa003c42049fb771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b0c66be65b8b4abf3d0c48f13e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fdd245de21a45b69ef4a596f3ebee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f82a5dab10e3485c185b9ad915c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f4dcfa8088cd446f1e9ec1a8ccdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad9d835096a87fe8966ef9bf126f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b9ed4e63a3fa3d1e86c903704268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523d35d498f30fba5bcedca30e70a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b12621116ad17b88e795ccc3d943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748f17495b239c65a32ea7ad3c84d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661daca7455362848afa10da4fac17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afbf7889c26102928a9b80d6c48549123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24facb053b10da83fb82011a995d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310613f1dfe7a6241af4a1622dfa2902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7606567adce2cc67983d327a748f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417a30cd2a5c74f9d47633c39d6578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de60922dbaf2a7984de5faa3d253b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3f8900aa0bb11782bbd2cdd969e30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e578f51e1aa8a485369675ec8c01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17f4b025bdfa1918ac47e1ca6871b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf488947fbf51a0ad7f0c6df07830b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b503b35583df661dcd809bb94f9bcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f1c7cd18e8ae5555d1ca0679f10d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17659dffe833f932027d830d34bc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61a774c956c8f2b0d8497c4dc987f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3e2a770e17160ff5b12230eeded89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c3e98c93dca322d2ddc5b31dfb780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538799dacc262d942f451cb2032e969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc29e802ab45c4ad785f2c9fd94855140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3b2711bb84dee31173a8f567c31ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d88683de0f7d78df4b296c3cd7646142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a67cf9f3f7dfeac1d02037bbf0e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575af54b64ddd04b99d7813cc7b719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b855d6e8ec7166575659760fd7c2a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d7989131b514dfe232103d976c52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72db032c64307a43052bde3149ce821147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d87072ab8d6ac7ebd58e54cc1c40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780457ba9fd51dcea44d33efa5528a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84326d8dadecd2a8ac41b3b897294150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8bb677cd9e144c45eeeaa661585f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eef002692a8c7f414b6e2746229deb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8623644047ae810238706be3a11ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac00fb575a8c968a52cd7a3fa32a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32811d8d7911025f8c83e2a72073e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed5ce0cf9ec6e95a5fdc677aaaf9ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c3231fb2feb16ea7e6d21334bbb6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8325cd5f9d619de3ca5b1bae4f5c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f8fd29d6a541f749b28b5dac7fd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc5e1a9e4ec1a2aeeba56310d5b8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39f972d5487e41ada1de3432d73f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ad60165468d0cf67f96309139605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a55c5ff4c303b73706d3e1bc3144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2333790c3737d61be47ec7571910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc53c9bdde4012759704a8a4fd3d33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26493e188bd5db375f9948107dbf40e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301622ec2883bcc103ee5d71138f1f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e869775373c98dcc787aea0b8f30eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d37152948eb67c5b1e1a4d1b7148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188888ebb3c5e5e39e2a519b7e4607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd828212840d444e8a35a1a601d3bb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83178a5de4da7f42079126f66698214172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d72fb4c8f2f32bf637306dd75db9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae86657ea980e4f82128c63f2ec3f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e52dc607b6343f76f29659a357d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101b6ad42c193d304a607135450286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09077f20007692c93c76955091a3d27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e66cf417eb1e420cfd538cc2870b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a96d499c7053304c1e4ffba218e907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f05d95d9adc211d21b587715905f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f71eeca82bdf9fda18639aeec462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59eba9247e720101eefe748edc614182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df847d4ebbff112b05c150011fdacb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2eabe58287b38e31b680aaa214563184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d591fe35dc136e39b2dd308574621c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ccd71a5109d4eabc24f1265d85845186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b719b84d073f2ea188e06a9b140fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a85fd68b0fa9324952e9e76a9ec56b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649147c6ecb54f0db7b57eccb78e04ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608cd654480b92567cc34f06b854a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96550616296b047256458889d20cb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afa0388bafb799c8e645cc6265c386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c8d73c3de8a1158b214a5826857c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6c072b1883eebab4f755b7c7d308194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7083784d19725e7a533e7168a8fa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8fd61168f2e342a47b4481c627eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03c95dd2352f5ff4a627c1396f8d5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda93ad5c08678dcaca046320183f7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f750020e76ebf35b640821c5538c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa38b188cb451629e48acbcffe962200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa95de2746141b82a7cec3228641e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501945f396cea66a3a165e1460a11eaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315162e8d358d3edfad43d83ecfcab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e5cc8dc546c544f67be7b65325e75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b841f404b4ce082ad4004498afdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1203e0949aad1e45d2fd44fc0879206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365027079015906fc48b6ad0740165f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945f19837daaf80b75e3c3d2389d94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa080666d518a0be802b9699b1978a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9e1673f9592a5a137c5ca9ff55db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94bb588bc02d824b4c8ccd7f8da35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f71ebf5d21f3763c8884ac6a63610212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7334f590a1a6e44625605c4346f7bda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207540b8f9f167951da5c812b05a46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b0f0a95126aad676ed6e203ce56f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870461b0acd2d3d8e4a10f09bad19e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecacedb1371ac6a4aca05f43d7b0dca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d22b88e967122b4a78d1371b2e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13f6942a738bdb05648b030d22079219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c1c5ce59453b7e7c57a160948c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3259af772d47e75a6a1531086830d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab371ab753dce664fe8f8a7c4d50b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9a2dd6d4cce9496c0059473f64c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698fa32b7d2cbacc4da64c388a20db4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb216546d8fe880df4f1e356248c1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30e1480715537d7d4d1e6a5e680be9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3fc0f1e4973598a50fe4579ee27ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd77fe1dd8f7e69914846753507e64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb18fdae504c89df7a62006bf67ee5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0679babc0c956e7a3d71fdcd0bcfcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1e54e12dc70f38279c19c9e1e794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b63d2bde52bb5d2ee9679210e328232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac56a881469ebb5039be372053d6c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa697eac432a2dc29c1b5fc0d76254234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f30369159ec2ad3eed82cdb0b9bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24ff1bf65147e53690f9ffe4002e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121df4ffbb0832de945a957020cf65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7304100f4805d3f9851694b69cc5f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72173853839391c285a215d9000aa25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39718836606149f7cb42c71b98059240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793dc83e5843dbdc72a2420c6c15687241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9fdd2586e8f7a3533e20fd9e12b16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103dbc0600019c9be98560cc797bf77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc580e3fbddc6c773407c94b7dad89e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabff72d5648db378c2f2566e67fe1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa886ebf2a2f892b460b583d11efc8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8633424401820e3e78171a9202abc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae78f670492f875963e10abce99a939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6492eba80ff0834432f2fb353ceb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485b0f2861e9a44111764b94a0c41c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91285fc12bbe08b712c54a2bbb9a6f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c018fc35cb0e7548efe3b755bf190be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070d40c2e355ed7bfece9fb2640506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b71ed89103b27c35e27006db24b65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c68296bd6f9e80c7bdfe9d21f3d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384a00144e2c1517b7d3be477651ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c78706a557f689865aa3bccb0007257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf031443a3e2b6e95d7abd948f4a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ebb0a9cf515649699c31cb13c305a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575cdf61978bb40ef3aedd791337ad0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a5c8f3b9048d226c92a4ef4ecef9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb09915628d7f974310612d634def262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1900c039203fd3b8e5dd583bb582ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f324880aecc4cb5b36f6f46abc851e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35365b9d9a11a95b067f5db10c86d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5c1be746b596774c3fb7557441b9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82808c42b6b90c6c1b894b6c7bfbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a60ef105af6c3acaf0df1603e00de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d343c747595d25f95b6b9af2d2139269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967340cd1ba2bfd1449608c26258a9d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b59bd08863250d0041f49d3d8b4c8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc246777fbff71c2326a0f687b4e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd37cfb22c73a4c2a542aba5defa61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac72640128f9f14a42eabab924fc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7102d59feb228c0223944b7db403c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb928f1e26a1c78a4c8585e818095276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02953ad5af916e8b403a4ef51d8672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c10a646170364b676ca6e7048bf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ada36e4cc66eb15056c85f72c7c5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c2b7eb9d2749c61194879351f4e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cbb6f6f4a674b4a9dcb3ecb0965de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13276c5dccdc79b2a4c93d8a86c65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532d8473fb43780bf61225e246b0c83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9473fddfd16bb555d3b454a77e2839d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4cd30ff02dfe41edc8efb2b7bb93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c60f8143f98a97f45069a1c63e82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e62db0b62d08be83be5fd853fedc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf245901cb366d0124468dcd3dceaf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999946d072745f87fc3fa95744c694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fcf0aa37cf0cebb43b9bcc67dc206290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf796003b7949af343749d2a89cd75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be54720b9236b277325d584a60c4428292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356f43d08925e1cffeccf1724dfa00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bcb56b0dee77646fa4f0baa79d713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f976c9388217f854c628bd9dd1d9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa0e6e4905cb9a582432ffa0e7334c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5588bd88a3c465b8af7b468a6094c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a462f46aa2e9375b877ebcc61e67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5111f696bff39cd4e7c8979792a2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d0dac33e2013eca74234cfdfe9f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831bf091a0af3d0f4f287cf72f51b0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a078870a17f1aa9798e4aae455ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29021c62b822a43dd5530b6bbfae1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac729874530d539c93f8641ca3a5c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd4d5453a0b014e2f9f9a0f460176305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304a9dc3992f8d39213e6e7b7abddb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d470c6e03c3932f71fb83fefaf64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07049a009b5600c07df75d46ee9ecc58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9f76ee2bf977d15f0d2b1016ea888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c07ead2d693cd96efbfc081faccba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08b3d9d328ac1c1e564d68d1c8280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b0b81ad75ef34ea98bd07f72c8bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719215001871b7d6f6d39d900653c14d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09e0101ddffb996bb0d835430a4c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7f05d5f581c63c8c4874e71bfe46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328fcd7fd54fcf79846d1df5676db74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7de2c84e752d1286651a5bd446606317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58016117fca632b9d99a1e864babb62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b865a458e63e20924d9a7ab3a829ce7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b86119c667346d204e9df86dde13f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94d36bc60d7f54d40bf11c680b808321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d06cb8c6b770337fc7673a0f4b85f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07024df6ba138a0a5ce8a2b6479f3ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6573b6bfc7223038190af364de06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ed13c3ceb2cbdf18e15f63b6e642325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f88ed8f50b00834f188a4ebee140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aae0809dcb4fd31929fc0b98a9033327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e550390ee07138fb00c682e51344c44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596630fca9a0be41272203a852aff520329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3cfa5344589097f2db69ca83edb8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a1c852c9cd9b0b3c72d76f54dfb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5643109607f13d5251843b0fdb14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870e6dfc125a4ef8dde2628ba8ab33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8f59c817301d2b7848069f8b8ee5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ffda5a06b76a5ade6ca98eebb1da2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee501b8d9ccd53bb76d41d3dae25d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c076b4417e99675a8cd0bdb99fe0bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b932ad2b6770ed204ea825b91c9599338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b653b21fbf149babf532ab1d5efedb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee5744690fa38f5c2ff1d9b414639e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd5c22138d7a1a30216ed2a90fa3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae46e7552a3a72fa90cfa5022d5b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3983bba22c588a85cfbe81833bb8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e56e345ef5a41073fb3e6f6906e0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8309308f9032672b8cf181d731308e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f9c50e47aa7f42e8c43bed7b81b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902203635290acf364e2d0aa06130b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50ffe9c8c6cf68dca07389b4dac22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98afd722eb1935aca9b2971040fecde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a088a57276bc2ac6427c846a903128350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dca265a6a585a9f3fa931641148f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f454339073093b608546ad19a4440352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3c03e4e61d39ca1fd4f2911915ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b94b97e255d2b35ccd71f5c52726a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611a6503d0773bb40d93170849e3de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c2c6fbe208773f8cfc1c2aca8871d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87318b15bc32d7b917f0ed4ac8c535d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db08817743dcfd63010f4e99bf6f49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55d617e214ec9c8081fcb48fb0777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101fabb33e588c2083799da7f724f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794cfef7f73b90fe9d7f0b700e6281e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa697161b4c7e4d4ed618a4ee79b36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a74ed16f89189bd780d5af8a3cb58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483ca6a552030aaa86b0e2b2d7640f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6b619a92e3e40373c16936d2f2ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820b138b94f8b2ad85fcbf8da3f770366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b050726bdcb64c9c8c5d318e4469a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab492f132a59cd7781caed440ce485368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484b99b4c27a3c1afcf1192c26835ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c279194042ac6e9d51a5946631f67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc58e7fb89bad2ac0c27669b19c30e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c5250fb55102ab4ee02d66d7594e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc18e778d4a65b244836a958ea463373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d46f5882f6b3694c64791d9a0aac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59d0058e56c4a5dfbdbe7c04fb451375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38707eb9a4fa57f8520cbef5ddefd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b995d87bd878837c0eada13d4424a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8199f178a541731c3e5da73ddad1ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd9e63216a4bdbab65b1adb751bd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02b09bb5a98e8ac6c939195f134af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55d42089e624396af576d18bc6c47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546f7dca25a3696c1fd56fb69f2403382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7921d7003872634b6138578225f76f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305ba418cbf27e2052474573ea1230384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4fccf3f0c853d324621d9c053389a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d23d4a4ac43ea065d84c7fc14e22a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0b8f07997ba29afadea9a4139998387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c558346d90584005dd05e66414b9fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7cdde88a6f7de885d565c466aad9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299967aa6db67ba4788322caf37e62d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a677074682efc31ca56f3e153a15fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e015b080c1efcb4ef7bf5f83b935392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b5e581496399a8a5d3089a41dc7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc5d91025c5afb99266ad9a57b9f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11e049c6775462ebd7d964b5ec465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e58f93273fd8a02489cc2a31bcc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c35a766d454bf103a26c166fdc6fd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721f025bb98f771f9476809d2c2bf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe7a172e340646ed031dddb0b8d77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25579a2c792ed54fddc4e82975ade6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d4f16906929f65caeef700e9477d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9b6492fdc4f9545221b148e71da1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc98c652afd43c2187cfb66c946d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc534ede07f3331a88782f73dc3021404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814921d1c7c3c17832467e75f60143405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b6187d773f323241fd54fa2d031b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d439051b015a6250eed057d53e7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff10c8b51a8e06f3eba264ef36fd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee4b2c1c5d3626f6116a183024268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786afe6e33da14bf270d3ceaba0f5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc228af643ee87f2748831226305d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c61aef738fbb930f5e151a6f4479412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad57b2338c2bd80c944126d387a6dfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e788bcc0c0d32bfdc347d4352ed420414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a33e255fa1a818e4caadb8a6feeb62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb039ce26e0af01462ed5b41ac262fdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008455a56c294edc8aeb2f294689120c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b5ddbb9c7ad76782b83b8f5dded9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2b5ad26458719ccf8d2acf894397f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80ca609d3098827a2d83ddbd5ad6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a1038485fc7c65d55856d142b838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333c3563f5498b8bf93a7c87c15181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3bc1192d0b8caa3650240cbca4b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb3d8dc16b42847b28692d16b1b64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94320f8f5d59da5113c45f57be707b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe29ded4129ed4e55af6eafad3fe27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7d812de12fa72e8ecb4c445803c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de2a9b27225f786d3ec1bc567d4792428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2273e7d8fc0d95f32cf83b74600bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a212ab142b11faf081e2c35ffd47b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482fd0b1beade787956590b7fc8ebae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a8417543a9d3946a8bc4f411c881432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc511e54db64df98d27dab6dd12278433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c3f4fd0fc8016cc06703626f71ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb239e3dd48e07b0811acd776de0f56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864bbd49e6c29da59acd80994d6006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d146fb6e62baf2000af693259978ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02275088c379953cec37c22aaac6bb40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7effb428bfee378333807e7eb26a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158a6b52315e775c8b2444eb605752440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200830080b00a59d4cefefe14f036ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d93e854fd438e43d78902fc17147c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973c1ca9ef916e88295fb62bd9191a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca4ca86ce288d52c9dfcbc8e1e58e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c7a5c3fe0ca1b8e38328a1ee4a94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897ba7c493baf9061eb0698b10f57e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ceb3b6c58327a87c2faa0755dfbe3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bad78ed2950265466dcd186dddad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27cfc366dff36438fb709fa8a64b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35373b3ffebec8636cd9857294ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65eff78cdc9ff318b1b42e903e540a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769ba3c2c582d7b617fd45072ba61a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6207d5fd87117812aa85b1ac5a66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a6e86d11bfceded3ec26163ac581454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243370a6baadca0540d3de85db2f221f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff600fc31d240d32eb3f4c12c13a37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5511cb8c7228d3979f7d6b89e14f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9802fd56f25f4f2564911d51fa76f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b48c477c7d683a6b3febcee6ed5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b9dcaee1defbf355b0538817347bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2affeeef04336f3e923a97c309af5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2697b09d48250a2ead200ddbee67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9e8162384386f5456acba2c5ffa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73b6dc996310d9ce778306c3a58f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c940cc3e2aeb2543bc2d202d0a9bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c68a6ff7fdded8642b06bd82e473e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6c9ad4e4f7d554c2b06e4174c6c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685bae29e235f334965f42f337b85d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcc9a92da98be4bf4b7ca193efec1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299fafcac097774a701d76981a60f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3005dbf25a8c9c3d2b126c951422471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6797ceb89a9c6942bbcad64b14390472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad212df96c747c31d5cd11eb682a34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb71ee1f6be4021590ddc95cb18b1b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144248dcc1abb411660349a1305c470475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129afadbb72fe298126b1b6c557135ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5fd2ad1c654fc5ffdb9f14a8e376d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1f57e3c6000c26d1fdd7990661a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93613e6450d4f005dd6ca1ac7a28ba2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269efbe5578feab9829a550e6cccfbcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c141e2ea1c25ff08a31583b91db9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c094bfe718761e1552c65fe176749d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45937cd8b3111f7414d80bfddf7817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad4e9f60cd4316f5d4047628dc935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed4ef03f79e39616083a45358f1cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503dbdf77c0a486a10e8f716762e8d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868a0d7a1c1c80ea4fedf7071e26226487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859eb70cac7f53238a6f6a99874a29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b7a5b865c9de7da6433bc3594ba8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be037decfb743e25a92aa7784aa0ee91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ce5927c78c4039cc0bbbb3ba8775491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab658bdeb102a115dd9f5746e71bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810382b8a67f0d8a561c72375f890c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6e041921d47cdd19a096c6cd1e65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6b6a9631aa5c7a1001931f3a44a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897439fd5b296456775e9ddccb595dcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08df52e81e82f8a97afeace7b32c89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d388ceb1479758e059f5290c7b12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effbe3bb09e9730d530584791e6bb00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a95f705bd92c55e36b19a1d5375e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809dcfaefa4360b9e1d6cd5e07db93d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b11dd5668a6c82cebd848e65cfad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65c140ec23c28fb71c49bcd503bfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c69de23d795eab57794809119b6fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce9bf0d6ff1640fb65ddc82130efec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0d0097cb2efee5bebac675c1d0b67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae239a299a5c0769de237e4c59fa7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1467d7259dfce745b730ad5ca23ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a8ef266b20c190daef13900e48cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8eb8fa76aec11e4229fa467dd3091510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f9a73dcb00a3816dc7d386a25a62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf71ab22264071d4c249bd19e90781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710c3c5cf0b5e45e1f10fc51860085513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7af7d0bf274d36f110d12186bce9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf65a8b4bedc0dc56ad6efe020b544515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa27bb4973d0909e3ce39e36cea700516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e8e1b9f37f3f390fe6db0d3b56d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebea2c10b9dd242b1aa30bc60d17bb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc165351a3b1fe740a9ddfe662c9b57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e398ea5322d7fa08a0e5787a624d56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd2beb9e11d57b3841f78d1d6b6008521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d1b50c781c1e6764a5f83353f482522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2cbcbd86ff33f4bb3045f7448c629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8479cd34ee0ebe8778e40d4f25d907d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518172b8de715fc0205bb8697515a587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b92d0d27013bfe191910b7a8c02d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569098f9ac9c0d403c32bf4bc4c1f3ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d69876f9c64a3dbcb7012ab4532cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c032239a3c84dfb2c5ae2139d13681529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d3cf2583d51a4c64629e6a1dd151530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d99a89cb8f08681d1a6de727a68d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd8c65b3169f5f82838f94ccc3ae7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab51ad6d2edff884b3cd69d08c3d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f2080c41ad905698561569d415f06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b70f74caf90c8395b7b85dd602fa5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c4c794e5a3774b261be32c194569536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4527b9a3da87853c6c75b9945da3476537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba156d223501bf1b91196059e180f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51f1fbac6485eccf4100ad90194fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcab311a0399359a7cf80f7eb560cda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f4c92485a72d62eaaa69aecd7212541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d148b1a2054158c70743ac954e456c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4cf1f5bb5db647e88862f86d874d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e425addb348b5569a102a195c801544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5714914a2170476b05bee38867d1fbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791b144a13ae7a96a27f9ce19525f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88537499d28f97e9db2ea00cb4880cb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8b63af3dce62c1fb0d2a690f93d78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831fd4e470f42fea4537b6029eae269549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ffa54973c44b14747897d3b52f88c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5ed80f22a2f21889cf9d1f89342f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f14d1311a64ff9fd057ffcfdcdaa6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8610c03d02f3b6f651f6a23adee6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8920adc314cf24fb760e5214077426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029502fd9110866bc2fb9a9af463a94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f40fa23fb74411d6f8e1016e6e15a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbbb1a3dc14d43a4bb7bdc58a0011557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b8a0fd168f541383347c8338253f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80671506b7b64d2aae3e0ce94b20bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108bf6a932b3da7a4d5d158641941b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61471e5bb251b70a7ee5bcb09facfe76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40e87d778bc362766ef2d6c738a3cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209a7c9280078655e8c9361873fcb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133346e8ba3e45115c75ba0b9459edb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8e7e5ac9272dfdcdf3a6cc7b672f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d536040313418b79fbfcadf74249566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2a4b6e8ba312d8c84dc363118d259567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe51730b6a7dfa4f2e6d40ff547026568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2931b68b25a90539576ab39b9f5853569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580c2d7bea7b896e6ce1b40987dd41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6915fb6cbfe1b205ddf6c15717eb56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d767a64dfcd40e3d4d56fceb69a9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac73a2a52a14ae486bed1c2b4f17ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383e975381efa0544d2b7790c94dbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efaf8244a68a5ea549d4251d256899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b9dd4ab40a4bb539eb18e5ada6fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab61151a23baa64ec32c10157d4e14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e42a481d4f9c8eaca5bb00779eaad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38e1e0f3d7457be920e04d820b636579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392d7e00b989938866aeff5572a0ffc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b4f21b6cddc27c7d528f8a3cabb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea58e5d0a8af581a55e627973d733b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7bd046fada25e55077914b4b97241583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0a74df53f383a02bda2e998031b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2eca4675c909466924cfda81363c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52f259df7ff309a076e3236980e5ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ca1eae3efde65a92866a67eeba11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53577afb9d7f07d11c5b55d2c37acb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375d98f94c61b128c884a76e56f5fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b6fce360765c7344076f078f0e9c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52864591275eb0d5b0900f3d5602117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a935bd439cbde37a8ff1f5bc664fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2b7e29c7d4ddefb9a4e4dc8dccc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4647d861377187c796a14b15b773e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040b5954b1126ee729ec74da47ccbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe250f542838b593c709e3c980aaea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933238e4b4387c844271a235bbd9da72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f099c2f0c768b1ddc7d17ffa45d5c3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59046c979435fd5bd70194021605a36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6503d09b3d043453f25ae64684cc414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ecf02121c21ce098902d38fd0f014601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d937ef88b64d2c257be81d03a5b80f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409092ee48ea599f0417b39cb12519603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed3a3904eb344cc29480a8aacd06c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc96afb65f8e0fa556b8c3e6503e086605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed201b97e1e7c8ef501871d94103e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab83408688b5715b408520344bba7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8a0a72e30a4524258e91fc573fed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712d5b62cf93915aa5066b39d8e8f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb8464df45d761aedf45868e2f8d60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e1183b7d8866a8bd2804250cfae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe02041ef0f28b6e74b88e0efa92b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dafe02f409e537b6c8b8488b1a7339613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfc9fdbafec42190add69bde3d57b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61d29873233dd54e43f4eb80828e15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da6fafb531296ead091c78c2555ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c0fbf46d3ebcb2b3592c3b7ca043617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce64981412075e62ed48816bdbc12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fff20b70f295422a66364b1b64de5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b88e339fbba12c35fe3b7873a49d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e46df47ffeb21b3827ff531c7b6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44bc0ef5fe20b32cc15881fdc9c225622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0843b9e621c7871aff92c12cc6401f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b772e9248505f89a19efb9a2999a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98ac9e8e49404056aefae26eda854625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1ddcdde50af7e7a3162466c944f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224116f6a2a77c1b30bb053fa082d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db3bc0ff7c200dbbb800ee923d2732628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa02a697d7526aec7e9d17ebf9bf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4967abe2fd0f49e418013552a867630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab5eb45ab18b3c0e87b6f7dc30d137631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb9b339872f0ad1f4193979f3dc64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ff5b835ee6488c6df18d7ada788f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dbae0892a63ee446cd360185e72fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a457d7e8b1d6b94fca2115ea254613635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce748977ef5dcffde819365b853375636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050050059b0272606757c7631218148a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04a32fd983a37ef68f7c5c74e9733638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36072726735f50e8d6c941a21c066639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e662db0532a0a761b8dd109146e76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4bf65ad423c31c3964d20ca112a6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92cf9644ac22dfffb1aef1b192de50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf7fd50b372d75b3cf421cf9145b1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e78550b22b2bf5df98ff5bbfed8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a492d466fd23126ad190044e391fbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a83318f29f17b09632264bcbe50e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae441854f8386aab72ccf99a2aa3ad9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7113de7066880303380b0df1e33d10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67966fe30e4e19bd4344e60f7b6b93d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620a2a2091011b31606a6ac0f0f0bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2223f1fc2ac5dce1290b7086b91d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d96974f4578917feca0ce37fbaa648652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00213e274eb9f081e404a55913f3777d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf25662b9ca4dbb6b57d35748e36b61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372eed40683db409888f12c4098df3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91da8d7bc38e5c1d7bedf6651568c29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5cde198b9a385a1f35a961e6b4e06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d105a641d3717d0c909bbac0006c75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa27df58a4a808347f6d23a2b843c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a02ae63892d498c48ea399f53655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca202807101c4e091051e150ea848661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6733b6270682222148be795c25b72ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241f7b7d05ef88d2c2e6b487862c636663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5226e558f353655510b650f4ae210664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d3d03d52f25f3516139e9d564b3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb509d29156c5d18e1af293ec11e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec27b395510b06b7c2a22098c694dd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f33e2be5a427d50f3373854d7f0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f40ef2a42dada64bd531c2c941c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c02f5016ca3a7fdfd782c457bbf5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17494c036afd6be4eb1780ab143d8a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c799d8bb0c65a9d575714c94e3351672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec38984cddd95686c2dd6d3c6dbdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd422a78fb6d2fe39d99c042ae80d9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f23c947c4f947713a63b1b3d42746675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be1aedcdb07ebaec438586473aab4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861031ed08df0dad8f11d7067f56f23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa687bfed26e6b7b9f51d72ca61b122678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956be75f7bb1a3cb28d211818e61f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd37b9dc9137081d5f0c2dbb6c767680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de426cf4f8e4d8b7eb4fd2c5021e78df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa9a80ba0d397fadd702d795fa0db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a96fb5d7b9f2cd43a852f272b985a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c9ec6b208869aa36a95c14059a726684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bda64baf1f5d1f9c94d38e16e0da8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f3354f1a48d11af9ffabeb916930686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e4c4193ae94df84b0695010192a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1095d9d17d1bb1f519b093e11f77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7357b8b01393f8d1469d815dd9432689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0696a8b149d9ff77da1a1835a99aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48c02d2fcd882bca7eff50f0c80e47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215aa10ef50100fac419107b458eb74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff95a5bb4514c07d07506f3a7ead2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a3cccbcb3eb9db936cdd869385e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465defd7d4dcf121b53346e479a53a90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff20ba89092fbd249b7ab5655a95a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c247556c29ada75745b11d1fc911a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c7a00d3a95a399a5470cc25b1b5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7909ec496d7e37eeb560d98c391b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d0c31eaf9d039c15359330279d89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a540066989053200976c147a717f7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d09de004f5da71eed478344070e5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431aac4df7f5b1087dc64b1b67200bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04a5bd037bf98548258189fde9855704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824ed1ac18661bf678fcbd7c70cfea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92fff6fa5c5714b5f8cc776513bca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4831a4d993bc99ba2cab5ca78e7e45f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94614f27bcd8c26435abbb58e197c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962846d95a3da71174332d5d14e4f08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7752e32392282df785b0c189091761710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c96a3590922d11161d6df30d6373e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e39705c20b27c179b247093d20ca7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f723034f9506172a62d687cfce6faa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f15a60fb7dead4d2b3d73e900ec3412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2980745f02529e729dc5b02760003c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f45da1c0289ce697b6599a9696ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629717b06d8ff7ba0e450d5cdceda10a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2613ace46cf0e7926ecaa65e8f356666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2b19cf992d14d89b695d5a1eef2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3bb796c52ef343c377fed4b8da6618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d253d2fd6ec1bc250061945635368c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e0731561c55381bbf4dcfad220fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbaaa10e2bb6bba8cf875cfe3dadd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dcd65925111444c1898cc3840b1aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da291d904189a5fddbc7a272fc55713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca86713b3c204851ab7f2e59d7e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da9ceb80739ec1a1308e30dbb460215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa23978eeaa8a45abd9076137261e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb754b16b07aa72f6b19421e3e4eca917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b4571022c89639bbc4c5c75eb2b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb2568a4f28ef1e989c273bc91fbfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665da0c52a79038c2c1cab123f4483b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7d70b0bd4dc94afc5d9eddc6e76b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58465935131b68d7211f84ebfdfeb6d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71cca77e7f47dd86c4da2e9245c5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4747de8e0533b1730596b73f1a273b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60acc438aaaff986b00cfa87b7be5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fb32bdfd83ba560e59a730ab474326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e704c8b36653376f3e4649b7ccb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398bb499d00d31d0426f77ca7c82de228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b95e3eb0e2881bfcac246b0edaf6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c19602c8464a6f9c50c71e8e15842a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398256353b83da3a5d5d47714ed4a7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddffdb0a39a55a222fd22f5d36e69532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e5ce8aa05885d069a49a948de8bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea8ef3d7649c79be3ced29c56466634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c79c8d82a6aa28f411eb5606237435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bf3a4713379f18295a7aeb7e1de136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba2ea3db48624321734be3cbc2a1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534cbfc00c8399ed6876c2a19354ef038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c044c06c4338f1f37f30b6c2b8acdbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f0d6809c9aeb4abc19960ad5f78040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1481fa54b42ab307e87e294dccbc7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d921a2102b4a9849c543e2a91c32e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248e780bd065f87c07505c94a1d17043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be27f04004920386428148a27afe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd06fd1c518b417f1b51a68214ecf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717134a8a69a408cb659217844c4fcd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73448213f8b1ffb558da0d82a1ebd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24652f016ed9e16aa697dde782c97d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c69540557c09af190db453f0dea3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54636fcaa9b8652f9b5ec362b9cff8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64565176514e3a943dceba881de4f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1270563726006ad277bc99b3d6efb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98f773e27013cb465f3249c9cff8aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e9a6a30bff634e00a5675e23d613c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc69e579f1381789e61226f726728955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825fb00f3a799f580ca2a517c84762256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee22698a1c6d6a567299c113448da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef467ba3daea4a785bcb4d6c5dd0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a92e175fa7c3eaa8db3aa8031c7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9c543c3bed8955d2f992a8376b0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613cb0095bf402958508e5cf98607761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e30f8f019943a1602bb4cb9e8663062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796c08a782446b976daf8dcead505363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c2105224594ef61946aae7544188164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdda98d075f40ce31e56181670466265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a49777f13a4fc787b9bfbdc5fab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7256719564304d28891a09ccafa1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e232a5f70256226fec14fe9b4c14ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea4fc7aea36b8b97d25cefe54aa22f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150291a99524289f17e1c00aa17065170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3919a2cea0c94055afe74bed3a4ad1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8b2141e488d347d27f5d13d39e6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb3fe7c754d218bd9e4c96980badb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c117dc5ac04e272eda88620f42f7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6e67149f52d0a8ec0d205cedddea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256d81ee4cfdb4ae59197185f594bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464e5c56405fd4a008aa5071a751b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad88ae7bf0bbcf2e5b35a9adfc5efd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0bb17172132c8e0baacb7ec1cce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70209c4ac2e2db1bc3186df452d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1c2ed4f873f2a7867f966ceaa96481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf928c4ccf38a2170cae2a9bf2c8ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7620b1f9e10e10fc4c3230762f7c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3358309e1def1633e4db832755d27c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee1c9e16b7c5fe4123f06f078ade485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01fd5d112afd11eefef6d86cd479b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b7c5a72d4280ccedadb856e27c0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94b51daa1a1c561eff7480feed03688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7e29559387c8a404700e047162efb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f03a55260aa1df1ad0621688cd6e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcabc74bc58242de57857f62a8510991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730deaa500427cd5b2caa3af703ee3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9080adf8f78921e997463838afdef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944e019cf5af49358d52e67796640e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe7aa007d82b86c648642809b909bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3da4b1d76abd1e95d46243d9461a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9cd4d5cb5fa85e973c1990813d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d6ff3db3eb2374657c0a121e2d2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8ce12a92592e665700a1296be74f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b719d487845ed429ea05c0550f8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bdee7057695dbe5b6d9c9f55a681101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd006074353e00d7dc0445ae84bada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a7fc24e627748ff6fa2e3c1559a98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66d9af818701b165f4ad3796310028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3dd8724bec9f183a88d222f439ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479daf093edfa1f34945781166ec6055106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf0da00ee9d1e077e029a3d52b6e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a12665b629e7de0e3be19c237a9f82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180dd2370824364c50abcb5c2f15be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d076c9aabe52db3e18d6e087b9e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b78b17862856f010f330f68f982476111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ea6a1c4778e8b2354b64561d5cd2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d954bdd60e8ac774da7eb2a554e9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697938ff014534716298706b8f0b42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164aa0d035f231769fd5ee777c276f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ca3760cbe93a5d57cc59b5a70c348116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eb6e28c9c9e48b0bb9562f6f3f8f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692211500ad54f4768aa4e07761dae31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9e32e28e59a832df3dc1ac6faac7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2c946b4dd2b2ddb1de19a082edfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d1bbfb7504f13f5646a07a5b2c74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4fe1141236f29159721c326cbc26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848b24ec7401350de255b72b35a90a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55027372c689d458088768af39a4425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845eea36a5adb4b03c3acac949aa93f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80dc3650ba47dbd92a88256ff5661b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0bdc48286e273c272969b2f3755f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658debf641d54b7f053dd3a1924bb562128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23329d75680465182ab77f4f487adbeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbce5667e46f3f90b2bee08539b913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1453adb14df8ed0381fb9cf4b5d13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed742288cbb067bb725d99d52884d0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a92e42f0022b5c900011540bc0df2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc441a211f736773d5a8b0e372dfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee542e1fc1319645c22561bcf9035135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145fe8f56e3c6343bbb12cd4ad7f5f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf0258bacea4e649db9885290f51f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be1db9923623691464584fb715b24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c039577eeeee2f1539b5538eb818139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956bdd402730be26fc678315ed87d71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e72053ee951b4cf6139c55f8ac95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e480bb4977d64632695ef990013543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089892c74f097ce3f38a29b3520e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d0bb11f1955a732f721909cac429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ef6b77ba32ba94fcad95181afdf95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb0336141ff5bcae8618e2733f27d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327648a9063e834a459783931f3f8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbdb8b04e8bb4f7c36d769062ab887148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264a5d379cd0e262d83c1caaa96fd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f4027313eda8ba62894f4ecb5771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a4d20a62eff5e4061fa09b741194151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b32964662b3453df2a3497ec5649df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60efc19e193bf920b4440ae9104944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a7957035604e86f02b190ee3ef8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282e6785c6c601648295f2b6714911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b69f935cdd6efb66d4dc8f9628f6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecfa459234f11142d571a1144197d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca28a80f86d6ebc69013714f0c2b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fb8cf04234ba98112dfcc44f4455c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98b70cc099377d9fa5a26b5bd1be5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3656761709260b015f14976a220dea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693297f49f48fd526fcf628055cc63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3079add91056f565a2fee380492614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7606418e4189443a1a7c5e482007a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d6c03c7ef818612ae19a75c3c3f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e29a8a69f7bb7c06ebef11444896a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab63ccb4454822e599fc68f47c7fa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801011a3a017f8a69979c1abc051a84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401603bc844a33debf2f77fccc8a5f49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a52cca03b42e3715a0c7e056a03a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d200f049b3c5bfea26eae08646ea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d8b7c24ce4e26f442e331d890149d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6083a90e37f7d4ace5ca9636b3130d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ab93a55d9337ec369986406f0c051174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6969c0e3a5bebacc16c19826aad38f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53a00e3624f5913b5bd5da54351c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29df50cd0460fb8b8a989c7741ae7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804dd8d4f3489306a053dc95faa3e2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84f59111e3f91eed926dd91a2e16c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa52a7c3c99baa87c3d4840dc4eac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623df768940884030923ff017720694181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642ce99bfc9f5ba05e32871451929eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33869c5f34d3a610df847684e360f0ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e19deb940d1f56ff99270f874eedf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d02b22a850870dcd0578146bf23d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b348f985788660566b4594bfce57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f3892fcfe13c223b4ecab5921b60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f30dfcd2e5759e097f8c4972907e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e416d77fd4dbeb6cc0fae0ab56326f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54173be8f70347d8eb4ff8768def41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4353481b149c98c109affc6390ecc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e4fc9bba42f581e9e62b38609ea8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835c6c916ef9f3d40510774c79067b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e073cfb0605d5e74afeb471c2272a49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4acf29cafe60ef3f143c20b289c5bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eace75a10580d2d3f18f4b67c42d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9909b41e97589e43be3362519b480fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0dbd8855b9140a656b2886fd61af5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b602ab568a7d26f1b30171367359199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790781aa8bd10b32e607b876e88e458200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9658f485be74961f27609a89ebad527201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd3e807ec00c62c0da018f32928a2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8d26a5bbc6191e987e7efa4a0f0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639e68cb072552a2c7f0efb02d54ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b2d61b84afb1f06eee243013a721205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81a6cd034ce6bde8015797529b172206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ebe9306f844c271f523605de140bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae240a5498ca6a11553d7b706253fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec245f3b9dc300097756afe5126f5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ebed1736739fe4f3f65437ece42b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b39f04a83b30fa722340bffae0383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aafbd8de0fbfec3ddaecf44cfcc43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85a54750c03c594ff40eddc151f3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba80e915b7853b88fec8f70fd9372e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4b07788508d54ee7836d433518a68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3fae9e67e6e72d4111af1030a9798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad20b8bc8bc47e40504c5a73aeb20bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0a2d05e9ce9df807d0dc527dd783218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124418c736331be057c53b8b4c383ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f767d6fb8a5d492537e6aafac9ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce64beec4eda25e162dbdefe833880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebdba1791d7ad45b113cf11efc6bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b622cdc6b7b0149cc34b317375f9ba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0164b58dddb8fad7d3d8b353d304224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289566dc0f59d44fd7703a031f4bbc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc91b00a13780e9ae8c648fc3ac466226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531d81987e4531ac1676ff837b7a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609d9efc524586d7bcb4c7ee369b01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca88de9f63d3773be3ccd63028f93b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef4a4191a3b936757cfeb6b2a919d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8d5b98c0f6274191623a42ac0e777231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a573f8b7a5831e3f2c949d5b48e5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6902f3dcb98f04e46e4aba329fa5e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f703c341845aab65b459a19b12cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d540efae7e33637bd175061ccedd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304902cd64aa667049a32819c38d776e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291a3076d1b80335b105a856b3c28e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a44888c7cf44f4a1bf45c4ab8db67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e5054ea528f3e092b2d34d5f511c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be64036022ba6f7862cee3da7b38d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e988fa92d49cb31357fc3b4624635e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7d27d34130a382208d245279f597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349347ea095a1e0c05a4212e30c6e83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287fc692cf6d6bcf01cf01447a937a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565fb6c4c3688c723888c023ee2dd97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d6e23bb0cb0b83421e41ed1e9640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57df7c51bbf90ccf8008a6fc115e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a82918db2a57353406fab392b264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803841fe162b313db18da865f1b5312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7092ad2dbcd275aad4986549587f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2acf04a253a749622ad10c3103c5ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d54c874d6b59c2acefa509579668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d5b310edb0c185d6bda2dad83f5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a43b8d4e8e7e2759e743d9a48e6e12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfba57572f5e25bb64da51e80bbbe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e65f1fd68ed93113b18d9b6b522d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185e6d4bfe7e7aebea77b1032f01ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166263fe615f61e1403929c47024056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c970144b7e4eb0f3a50a10b7747537259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264a325271627348151b993da5858d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615e2eedcb6740c33cadb8d5db87d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d58f5c72782a898ee22f3facae0d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676772f969d300fc5543ea0e64a1944263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837398c44bb60a1129a86d581c5a84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3487895e880cb0f54ffb1c686d02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa87b821435bc8092983c451bc976c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed94da1b1c2015e3ba5d1982c5232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4e22275e27f42d952476d441fee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830cacd95e16c2b340995c16af20d06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099374f443c09dc08347128c7838b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9956991749776adde3e93370a3ab6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b66fb9ac982390a5871fa292fce7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c1fc615c950396e4b5ed6a3c3cba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1605ce77436e5fdfa64cd394a8ef7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffa919e9c607da9740e3042f1c941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244ffad87339fff2630db2b061d929276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928095f501f6e2c39882123d18d3fd7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba17ad0615b7880328adb3949c769db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed894e2f6b0de8172d49b3bc69bac5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050d7e53896ee98ba1a804d3d2017f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c3b8e663254715bcc39daf9293cc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2c67a7d1a3a331fb499493fac79b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c84b9d2b8b3fcb4e93a2a80c07e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df36ad5704979def07ae9a605b137284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2dab91762760e489f0f010b953bbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f71061f770f6f7a4ea46bbf5d27b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89dba6b4e4bad4382767ca3b306f50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee3edd46072e87af01d772c1e142c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8685d8f9438799af255411a8b69ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a0304b4f4b48af505019f128a2733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee511ded1bbc82d18ec111e01ffe0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e4a40f254c73494d467f49c5ea2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bd6ed8030e00da026fb3b47109f34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f0c884676ebf7ac0af9a8ac025dbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f403c8a0557e1524f8aaafd47d44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387138c020f8bb16af647f03ed0f4469296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f7e3b8b43f37db16e23023d594a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a70ded9cfe92e69b0ec1e3adecbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf4e9b05d8ac763c6c171e30b872a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec211814cd9368787d2af357d5ee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b619410a8cd591c97d22e1e5453d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c64075b3b78eb8a8cb1d6a18edfcde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d707d65d9772cc312cbd9ad13014f4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a572ffcc88b8a5a53e95955c169730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce17031266cb18abd9ca0085491bcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce01b8b6c1603b3a96d83cc385ce17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0dec667752e8ad1c76b3f67a797b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee164171ce7d71e9ae2658ef9dcc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13ba99c86a6df7855298657950f38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c1e2d53d8c20448de1d41566e81b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb73e29ad91e420d4885b7b1647aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37ae48588e304c6685304f04980aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd828593ba9c6605060a5f695971fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408a42f7498f9338c745f3e81b6192314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11d7bf63f794cf64087ce2f482665315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fd21d1e0680f3d0b4244bec4879c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b897558992469ac598db9cc649279c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b2587da1dc8430340985d4ae8a43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753f2d4f9af440d9dbde76b050cb80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e222b180be8aa92121a24445566e03e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d8dec975bd98558b42cebecf304a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec284a1af4e63be3d33cbf122d29d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee857d261480fa363fab00632a536ce1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1df68aed6304801b3497671c51d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3de2d6129371089db5c86526f61a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dccaa03080163bfc7be4b5c455d47a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb2347e13ec2f1a6c435698ff6d0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e18130b2310ca5cca3b87b4eda4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425977724f5e649e39697b9c47d2a9ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ed0b1e21af6d2ada456b2fedc285330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cf041ba11e67eb274632a9d35377f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18492a144610d8c044ef25c15f661332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230bc53bd23793580aba481d5b75ecb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e95afbbb5e2600791dde9f49fb63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c1c537ef93eb56c84af3cf53dbf4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94dae91ba881c26e0805d7b27acc80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16817c7327eb3eacb3c9fb0693456337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f701afbc593cb58fb5bca4ff845d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c9e83ad9df1ec4c8f60b7582e842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076493d9b720aba826ddbe9c8756a3ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1194557ba576bae4bf777fecf1284d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2f97fd7f00918af31c29bd4d699a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493ad7b63d120a41b17eb4634efd03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa57c25f1e17e7e36d7214850ca2e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d1b8a1a3130b2dbd2d29fd351861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95195ee3ddd7fb03c989dc68b9251346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616e986176a8f997dde119648c9a76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58dc9854c4eddd26524c742ac0caf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c483c754f8fa18b02b55765e214dbc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a12e0e816258de9d80ef24ef9d728350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf398e50c238168804e64972d2f11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfacacb0ebc0ce179143a9221219a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5dc1d87a429fcd191967bfa1a518c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc459352b2cbabeb8044a9df3ca3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21e877e6b034724d88ee70bc312b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006008eefdf748efc8ef91159570e0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56369580c66464131eba458ea527da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5958f07f17b80ad42ace5275badf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc76a6885bd30a190e5bb152da702d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff196b585630e8310f8a96e7892992a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba99b12cedcf3fe061eb83f3b0ccfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0415345cea6023957f543b21c6ddc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacf311664c28eb485244e6f05a12fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacd52ace6a78899df6afad961c51af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0265a796f792c233cdc7bb0ca7aa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e51bb626b4dc2d266ec1478502b95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a6ef8eb94216075897b26f00a519367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abb518c5bfd74aa21eab0e18e11f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d52be52666a1b9577e1afd5e1bbdbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f42e125cba66ed681b2d17c97d8ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb8bce8d85ded7d7946d1a41dc90d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f26e5986f2b870b60ae56610c4e73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8fb60d5fac14f04a2247e7b97104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75dd5669bd9b3a52cea3dcf3014735374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9ad91899e578cf5c0a4059eaa4f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97875720195004a0d04b5da9d0f246e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b91c4988bcc37c89c6b4462fb52f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4594273a8afe7946a4a3e5edeac2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc6167db25b69cc258ad952a81b08a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4829139dbe1823bc1586e959816e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f8a7e908e8a01163bb09aaa8355e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3c97898f3220b8868f6a4a226029f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee497897167b8fb97734622cba2bfdcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f395984cc3a11a234c38bda8d8b360384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36839af7a882366cdffdbc63faca7a34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2a4f20c8136db036b5c9d26ce9e7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd886965c761ebf27bd32ea207f72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64deb4b0bf562c553b52b7c5d10edec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf5a537fe53ea67d4ffd4f541b9b25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562898f660f90dd7fdf63431fcbcf755390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc238f457d8d950a517f53bd6e242391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec44597f7447d97880ae8e0063c54d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3449d8d0ad6e6ebb9fdf6d3e14cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5c453192d2cd87a5776c68625941394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114a55f4c5c71ba4f46c109029464a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64f08c61661198a16a1479fa487d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca4bc0ed694f8bf3f1b38f6b90b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71bef9b2ff4814a6e78005ed8a7c9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955e730b758eb57b58299469bd4d6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738229019aa0c5c6c71768ab3a0540af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8b7e8ec4564ff8e50aaaa51d432a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd419824ebb01972dab33d0a4109d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408a2481a2ddfcbe7c99126a531acb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f406baa0941c646e620be47d09ea91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd74c0162f21b3b76551f12e879bc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad715d04ebaac1834b52238a191d124406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d10410f48fb8b545bf4cdefc0ecd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8cf7be52030f1311e925d11b78e26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed08967cafde91436a76263bf1f4bd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df9ac621b9b39ff72dfec897229129410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578508e0bb3c96767d27f71375ad94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f9f16f448e4a4a8b42c3d40d89e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba92f2149390c8e9f270558f22c80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff204f5dc98121a077de621be5bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a8ff26e86efda2f68e3dc92ddebbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4c96cd85090f9abc1ec44509c2c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320841ae81f08fb1d5a73d9fa8aa45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd883ba20ed849001666f6ee38b1b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc5c90556a50ae20dc7a0d54895bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dabbbfe357c2c108c37edf91d729db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a81b1575a824ee478c8f459022323421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d18a57860174ef2f1091a19ec5c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ff5e3a3b152719419db982f310b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b142bd359dbcf8c5704c7eaebbc206e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0eef1ae6519bbae7fce156fda4ec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abe3bdabc708e4c295a906ee9658b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce0df95ee5ee1d93b02ff9cd639fbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b9b7a1ded364dead1041a7b45493a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248deeebaf9ed392924c2650f5726e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f186e1e0c323a57cab29e32cc0c30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35e7358862d7ff2bd74769e142ec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bbe3c209a329983f8597f1346d3c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0f63e3f8a80af5ddbeec8ad1210db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f1c99c7ffe2f48c2b9752773eefa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5ecf4d94b9441b69d3964980907a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb735fdbe449d782d1c9a9052af49abb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa33deac4a5e06af9821adb3f6dfbf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5bdfc194b9ea69ecb9279f5ce2fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e03da9099c7fe3a29e5524cea5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906e1d732ad83fbebbe43a970a1558c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ca05f458074ff37091e89d0abbcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903b5b6950b2dd61547a245ae1f5d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446da98105a321e8808b84a68e71c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c834416152387b420a0a5a8f0e6cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f142461dc4dd97f584f6d9e02f4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c85af3316668c9ec2ca65eba7505f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7acccbbee22570091a8219223c01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04a1aafe719c6333391ed69e4b09a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d206e0c521a8b800b755689d631d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b62715fdf2bd629c016ded0f0e58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b5b6d076801ee77a3807fd032edb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e596e054cf91fc63cba3a0b34220452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47aaf48a21cc4b679c2bb65d5e95b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c079d970ab69d8914518566c94a3b2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99b1210f0a142b4700940a30045a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c32fc47f4cbebcb435df3d7eb37a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323adb27003547a7a482dc79a47a87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd6f9eeb7e58f30dafcb16ce7d308b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32884b0386612b73fb640337baf78790459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9184502295f060ee195acfc9de45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2e4223b79497d49f07bb2bd423022461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50a4733061931bb468c234e5d15e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701757fea10b24bf15bf2668260d5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090907819ccda3ab81469b19a8a8d4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cf46135b0cbca8b135481c5d6cb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40c4c3f0b9dd1bd071d2c085ec236466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72d28982458ce1a9a82b60656f9a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf31f3a5af656e39fa14dc0b649a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91c692eb5db94d3aa710d65f5157a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e344dacac7e32800f7c23de08bd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38987506ce538c090d6e5a7036c7c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e6b0f6e3c038615279b368c70646472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f6ad00f40488722567df44d07b61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9151c0e29599245fe5699c7ca8e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc730cbfa17a506e5f2558a407f6f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1542ec33b5f829d6351912c77e63f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d1dec6aab6d8a2d9fda1349cbb8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95808c550dbfbdb376e9e1e85289eaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbb64330e168f8f019cf7302592e3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18ea031482ac6a835e44501f7ce59e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6761de9fc792c78f3eda4076dbda06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4023dcb7c23db895e1807e763cf94a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdfe80e6e39b3fbc506b8a11d4ba4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f067af40fb1f928f92f640b2f5bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d995922afced0bd07d4806d2c09e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3e6372e8c2184552b52c58fb810f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089108736e41ff69d1b4b74973e46327487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feca4c737b065b3d0c9465180a3189488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94678f49da8933e67d4025991d1d9f17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9214cecb4ef869d2c0a8b1b5942db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dec7881a2692f9333e5e49f1e5c43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432cf66b6ac42a8ba19d99d585ff4d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adaa86b5cf92b93c0445b6c6deeb27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6af8b91d5305f35e2d20a8be92beb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5f7d21146a19ec58814e5256744d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943332f41cfea1ca79be13b65cadf63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f00a048fa4a8a1217fd7f047db65b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6143bc72eb9c49d5d6d6159d401d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf4271af0c0d0efd6b50cd670bc86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8f3723209fa3990b0b92c1bc525c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dee0c43b1b6718d4dd2fde23927e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef728bab03e4ce341d7f0d4d7d7797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2fac25b3c9f98d28db7e50bb8fd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a558880c8dfde7cf7e5336188778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0c93ae40d7c21183414a41746691505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1cec52f17d97bce04d021659d229506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434766d802c91c65ab1ea06f08e462fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca256215ca2cc5ae8173a6349d7171508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3aeef06e211a9c3f6da200eb06c01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a13ff0ed5f2b0c40069f39aa1c1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331319c2e1f7ed30f3363a4b15542c8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eefccb665b1575f6ae66be458d7a83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7393ad34fb012010d7d259c23800f57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c55c42fe795ea27fb0433c4162df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f78ca52b149bbae9464354366216e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bdd312882997ec7979ebd0fe2bac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244ffad87339fff2630db2b061d929517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e6f95e2cc487cbe2a87061d397c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d88275b0083353c75ef906b49d4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4ad3734e1cdac2a73522ec7f6777520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4d47a47914507316c40632f2cc8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c042b8d21a3873921b3cec420210b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2baee1fb1c2e0ca85864e59b68e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c67dca1cb479eabf1dd232907f2f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a525be0887ab6be6478b261ba9299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb15360af7982c8dc612d64644022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba1bbe4e494449298557bcdfe8e24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89353b7cefd567c0cfb018b9085742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e8734f4b2386e5da5f6458f93eb12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a020b3430e148870de4a39fbd502530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b6f1baae7334c2240353343c57c48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d2bb78fa971c27c69bf91b076d18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe1d0ab3761dc5ca6a02bc53f81933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719863d0b16c147376c2ef6d86b475534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e8b7fea966e475aea7428a5eb528535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693efe87ebc9f8b7da7227c83d0068c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083ec118b3d5db288ae939f2bb58af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8bd1bcaca505284367b9b88b1079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c45ea0d9a44b189314a76f84577f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1642e416ad4ed8f713d0ca6515839540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19117ea2b3c6935f1058f4c3664d86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf424194f0c614dc4cd18b0ef6ecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680114c3730ef4a45ca17f52abb4cabf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519819944f7f9291115b33c1fe0f0429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc4139a9d90f4d2496199902519885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa7a0361e1e321d2f445e18cce5f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addd4dbab2d10a95df342639693ba3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4245d928965f383f5a7d2ea72808548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d92254c85d024922d1f21302e8a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed1928075b901330da57cdd657192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fd331cc3065e04d54ed2e8a859e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858722928c35af53747a80ad7d86e30e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa3fe226bf2992812bab436e026f0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d05d172bfdd67d09bd02a53d53afd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f84e83331d448be13cf6c98bf1c49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3378f2ee5258bfbd8f28e0f100e3b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e49ce9debf9d13b438a755d4751be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c995da3f081bf1db35b19f013f8f7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ba900a6a4f4d5444e463d94278fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a161c13769d1430e8c79b26a7bf50d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eacd66b05d8a31628a57ca15c6351561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19be0850c5103c2b10fad9463a66ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec88a230ef9d394da77c7d28e05ce5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc641113f6e7c19eae76e0a3c8908bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf5a3b1dc7c4133b3a9320c68a64f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946200d130b50ecebf0701e642ae469566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4b91c14fc46cbecb5d5cd91a237d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66fad8021396ae197cf06d23ce4e9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a8286190b2e509fcc52883e7b854569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd7f99a7597829be9224042185f199570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b197194dff6ead8977a6998b5c21e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678c69ab28caa2e7ad6b29126fc7bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37fc51249818fda17debb776a873e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0705cd8226bc6f595569d29da5e03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d03ee79e7f17c1aae4befb4a5682e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb375395787bf07b8eb8c7f3d2b0d92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d5905aafc3adade8b25623da1d71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031269ffa4d7106d41d8e3d39c97646b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad19e71a6348dbf014ccbf6c44fd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0fcf542a9db93c2e617a5e7251553580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eccd0edb99361b83c050c47bc554f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c3fa4f4008167b036d18d508cdce6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64a85ba19c8cf69962de7813b444d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd91bed36530a53215d6990c250f83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d77dbb17b12441e6cfb1b71a77f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f17e91e09f3f7d368999b58c0d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e9a2fae32b396651259ced23ebbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503feebe3a3404681f319a76ef154f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee92dc7235f34e0a0c2f45a9f0d2519589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5ac7814b01778ce360601afc2d09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa458dada677cc103c5d11421abf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7dfabb8778311631bba3d9396c97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb12583699f6bc7465204fd9d665c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796faddf089b61ae15d7e58a6651014594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681e4fab52c1d729a498d59545a00d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6018f67c3c5b531ecbdeb422c1480c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a0b24e0902b3d7501052f1880d82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31768a145f71c3fbe1fd9c706a244d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683523dccd57b0c035daf345de9ec2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068fa580ee3b84d6a7ce36c4017edd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8c08308d6922a1bd25b719d2bc34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e57450e29da6089860e9324f672e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d22f2da1626634026413674835bba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e18db69b1699eb66491d474aa820f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81972360653632b930cf6b1573368f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ae745e676b607cdc64ed52f597187606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce83ff4f8c6f0f01809fd04f10f5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af93c3b2c46c3c9d66555ef434c5ead608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d03a383d8fc7a6cf1a29a467cccb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d309b0c0bdd12e5f2c4aa6175d4473610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86799292c9c44fa2f066584dc0020a18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a263199621b7aee70a2291a5bb1e2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad038317c09084610a60c9d2e1459613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac26d63141e91ef39819bd3928ae9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff01a9513268193e693f29e97abd7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216640c8b678f2e4e6ab43e8d9f9a70b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745e748b3e1992b61242bb2912740a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865700d9f7dd716207cee248e0e49b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c1d67eefd643afc8bc80db3ecafd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301732e729fcfca15d964a8e6e07f60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2403e576eebffe739f77f07f1bfce6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288fecd7c0e84238927b0b91d13cd23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59769c69c26f7fc8ccdc96df3f153f6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39bd54aaa178a4f8a0affadb903d66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbb099ac28491d8eb68aa5c1171e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8e3bbdfab68dfdaa4399b4bce6111626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc45b054d931d1fbda24290fdb907627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0597c054887ad09ca56088e6641f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da39543a8c6c1567c8d68a2ca2ba4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e696bce51dfcace972e95095d41f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bd3c60edc131abc6071195f42f226631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc14bc86ffc4bc6c38443d17b74ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e278c67359288faf4882c15f316d42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c505e7c9c7e820b7d13827ad2f80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbd8a798eb7e5199cd33e3aaea0f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f1c45c3b6e83fd520250d51d7ad4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbfe0634ec466df5bf42981b1b6b64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c7fda53f0505edd954950b8cee74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12ba6f6313afd0186cd5a932e00ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0461daa928043e612756f08987fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284b1af8f8680a84a7c3556a4e071a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5a183a768bbdebe3659fd288fa5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057df99c0baa5f1ba5390dcd1f9c0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62993be7cd3a9e25275cf51219013644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557caf0cf9a29747bbd254557355869c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc06279da46a2a02db59a8719f1fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f84814bc03fe6a8fe398086b08457647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d6c408c7174607ab749f70935d6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201c6c760ad4f0a19993a82ccf5b72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace04d0f1da6abc395db16a377b1e1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408019ecc2abe70fd21ab0b65e492d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8039559d70510fe0eaae761b62e474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ff1e87a548b8eaee762cea0972155653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa575518443e247c7f8c6e6f13899c7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df58df74c87d99f421a1db62e17bff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb4153d9e1501f7a904c9ddff57d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678844106dff916dcc91f5157b45d3ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d828381342a8b5f737a6927188ba9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688f67005aabc990fa268ecc020424659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe812ca9ff847e05d6a942a372d5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a0679b69eba6d5d0db3c5dfbf6f2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cefd8a81001a6bffa024c3ba0e497662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068085ddaf3d527964df76091eedcdeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e48422c67e3a259a124b2198f03de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2876247c5c61755c90cdaa7a73259665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317ddcaf34db96b929620aa62cfe19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b86ac7ad6b09c01fe0c101717db3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab46e940ac0ccd35a62c9ca29c912668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac41b303c6d62e46610b7aa88ac39a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2234f8a2c52ca7d3468066e1b11cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88265502df2e47f2296015693a4907b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4eb34ba0ef4e0f4b71a14ada1d2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db442721ad14bcab6092cda4c134103673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274811d53f5c931d8038b29af705eeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3370ea2a19028b67d9e3bcb76fc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856589ee8d6429c5608a509b33147650676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df2704eaf87cfb17fe406cfd00bce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f9bd218259ff473e79cbec1594f37678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>