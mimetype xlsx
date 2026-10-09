--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071db3f13d4f27bfa9db3c7afd1b6141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fb0969aff8c98355fef7a62496cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d67d9538befc115118486017e4643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64641b7b5f80fb6f67efbd68c3ce744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d526dc04d2722032a452762bf177845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb1ca3b75adc23a62863fa8432dea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e185d7ba7720268f06ba3ba1bbcc9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519b0e58b11d3295ccef756c7735eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398cb4b20f3715cc1d6b5bec8716db39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c19a7baa5ffe7c5d8c175d0a6106be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9876c6ba72fe365cc5685f635f6ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c5fd808ef0a72095cc39791aa36312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7fdd646e2ac1d9fff5f39ee3a65713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096314399aa2433c4d5032efd48d9a3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b873d7faccaad5d60d9ac34884bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583cceddce4288b7a0508002d72f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e14aa2317568c7d46cf4f07d9428417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e5b90bed62a942011015ccc838f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008a2054f58139c7b78a0a4c6f704219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4cc02e8db6b4fda42101d16e38bef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c36ea6cbc2f7602d5eb95ad8f2a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fbf28997b8a8e20f44bd4d6c5f12322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2bd131393f7e0db36414a6350000123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e4ec81ba9cf17767f771976f444df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df595f5c662920a70f617dc5537e8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e91ca338a7f0bcd275902ca14beb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482fe25e9b2b825cf180e02a1975fbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89a8dd0e6da259951960231972b89328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0b626474a9c4799e53538fed3e6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73069a6894c7a10a473d6928a47c5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1093f40d8b8b476ec3fae0df45b20831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66441186d8d6c5c6d66ac29414402b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535efa450de3fc33e043d088cf900f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b0143420ddef33f3ff5dc367755c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d4ca54fc57d0b9c13fcbbd8201c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514180f76e5de97e76d6a48abfbdf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d837675f9733720cf0ef097250e6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d78cae247f64d958271733bfa5fe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef91d2fc6c2b958adc625b1d661e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb926d0c7b7a1b8300e045e93515a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b551794cf63cc46aa034601373aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a07182f5ada1883064d0a2eede0ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b252ed361639b7996d834124491d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e73e323febf3b1b1955bec7ed68eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e51d94bedf1f7005d7eec6b2d8928845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff018f319730f0c0932229c7c173a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16472f4cada8166b87fd29f8942a7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1171b5fd6d829bc464afee386b746b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57171260e961eeae7991041c2255249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e5d6c94e6eede53fb076c4cf5c0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a783d11f70346969bb5401be344151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9d0e0008c5959573b2db7003836e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b3fc4526a279178fe38a830ce55953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecebf17f722a51e6517e9a0cdccec954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8f59911fa2f007a0e514cb4275cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4230bb6aeb851cbac524880cbc22b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0902d016f5caaa9abdca1af522d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2031a25de4e6339221d1d5f1d3b6c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba675cc84e4367c97f5c0791c50fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7a6a4a92f677d46f10a7a798015160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c394808ea86e981156d4bb25549efb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716711c60ac8429f1bd04d9678ffffa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748bf39d3f5d33417d2b609695dbb0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdf0c1c51973246f2ad9121ec10dfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02180c8b3c0615c11064a39800a68165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392c7423e07f675246705cd42f4e06066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae601091da9dd57b04dae604068c26967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5c2be16df6f66fe34906425c1aae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa1d1eec710fdf063fdaf75788619969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd902573c5d30e0621ca57800cac770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4c811201b6459708dba933a8a6b6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d5be985ff0441bb7b5a175e66e0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b9ab3171c7322afbe1caf2b472f5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c78135a1e41d730a001c2ec14917e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64077d4262734f656654aee0879bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3053d46232ed500cad09ae52127e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c29ac22c6b0b02b3af8d7a05dc3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b70ad8d0f81753dc6ea9745ed006f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745c76c2baf274b4c22ff521a06ccfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4eacd7d8ab760cb22d6cc361ed50480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b55fe30a6c5de725adc4a22ff44dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0d2da383b6945988d0fdb3585bf7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d06cce285736c02d4f2ce86dccca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99a1cab56205cfffbf6babbb5796a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b5235ac0f7001217af79345e7c5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea159a517d86a6a9510cd82291eaac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a149675c0c9f9dce8e4738b9998d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c12ccc079d5f5f6dfe77d86ad06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c05f04a551661dec158be399fdf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb0527d42403c01ea58698ee1e2e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92aa5ac3b5e85e89bb545e5756aabf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a899df2f8ea225647a3dff4c9253192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c1858d6f30265c1008302ef7f995893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80cfe9e4007cbe5c156f88a434ddf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12817fd947e7765eff4f768fd3373c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc3b72a6c46e0c014401dfaa5afe5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acd413283c194f2b407c4f0e078c4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242880b50a8139b831ede68bd38c36598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4100442c1ccd0c6433461ecddb69ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89a82199096d05b1d2eb9efc5cb46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055232f99fa8be96e603e8259eca24d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead2e530a88462696ed3d6262a3203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef2a26b737bde796e2be08af63666e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601e64adbb63a88db126f51f739e6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8618da627dd9eb844f0d2d862081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a22a846a6aca6127707cf40bacec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6a9b46314788a61f754d420e4f27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3afadbda34c8fa002c96bfea5c91b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217c16a31df8ae69437a58cb69cf3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d8b7fb3691ddaa17aada4ba2c6b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf751e085d8334f0a40eb3dc5fefc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80bb7fb7d76d32576852b74197897c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9672395798216a1f0bffb5b995c2fa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff397e7f161cf073ad4da650345588f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae3651445e5dc1f32dc5fc4fc6efab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9e9ff62cafe6b0e368e7983318057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f47d033afa87ab54245da8fafb53c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c8022c16d658743d02e4d27402289118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714af3882160b9eff28e3144d5f3c52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c969c21c1e52dbb473d8e41a7c1f02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde24474396f0fc3d4a8223a70ccfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9334d1df40296750fe9630e86b939122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e4f0d59a562d7901e369ef958dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec779a3eb8b0aa204ac003633343d946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272467af124962aec6a6dc3425db5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412eb9f1d3d55ec31775ec0ca546def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549af73084eb61ac07482375716f936127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6117338b0af3ca5ae06ae36b4fe95c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782a6c9526ebfcc529c742a55e3f3e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e1fdeae2da7b9c40c2aea9ae1ccd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95822639c32bb0205dda66b3188bd396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f730bf1ce3f0e296b7f9540dcc7f67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f08d042fa5e98215f8fe01ed186f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331765c18a64b6836fed08be3ddb988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe970e3a94ad410347fe46962575d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214995ed437d8806410e24d373f01f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ad4838587d9443dee22e89f961107137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c7d8b5d34a65fa64d5c436451d26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf231c24ec9e5de130e36c761d9f151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77662950a4fb6dbf00271d01cee9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb33fb8c3240a7df934b4ef84c4cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b7941690c86e5407f97ad2f15f62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049643fdb08b0dc2f88983cb14d8b42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24492df82f2034e3adf0c1711b3c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f64443a031bc1465bcd886c8da4d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399419968c5a1348c59e1232e2914c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df027d24b550924105bc769225999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc75c866568f3e1d779a7941a9fdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa6d303abdd6b90ac75167a6c2f6d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a9eb14acced0e60ae888b22e78fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6201e7cd737a8d32bc439cda0429d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef55ed3cbfb2cd0a87407f78ee34ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25c546c3b0f756ab1870cfd26ee6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271307b2277f333671ad05d030757455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca65b7535d08d054b1d8710f4ad0ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e19f32d96b13123eed5f76ba3dd99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db263ce85b2eb9188de5757b1712e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f919805f622b522177ae9f3b34b4f96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c85fd2ae37df8b16e05964b574a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c97275a2d5695d021e207a6e06b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2acc22c8b5607c1f6faee38b3b7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc4785a1af7919768fe49fba607947162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1c8bbb767ea76ddba10e39a192435163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d203ea261eccd9cd8ac0e5fd0ff235164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fbf4285e5d1f6fe0fd2a18fd3e97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33fa178d4ccb89d99e759ca29665a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854657bd02d9ece7d86057cb3d34f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da4111300e294288af594937a5625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e1ca6ba67ba39c10463c26ff398f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24830f478f33c7b96d53d741ae5378b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff6616a1d63eeaab0da7f0c6cf61f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83519119984f66397865cb92b9dd42da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880201ed4d90765ef83f6db9dc7fce2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5234db20b552337de9d8c6f04e4610174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5876489e0bab7291b665f04a89af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462db277dfa4db78dbd6e9c1881a39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d228445a314eb11b514838e28097b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c96c42b2a3f768e9fef38ea434e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2ccb86164f24a9bdde53d1421e39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a424c5e6a5e65b41f7e014dd7ca057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe041afcaf83ab41e7ebccc0d25a81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddab1009c03f2b14341f01325c28f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d25ea16a05a774e8d22df32d46657a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804fd760c03263554764610dd04115184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5211059f969ba339e0824c887cf3a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7dc10f9587f950f815c073bf9d59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd774a70dfbf68796a67142897527f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81684a2e5d07da2e689b45a9bece8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6a89a426d7e45bca780569efbadd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d3db1dc52c9c68647f6987e8e10a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00e83bd48f499d378fcd2cc94675ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbc02caaa18424aa37684c75beef89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778305c331d9edc8b93ca6c8900e6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e7a1b55c6820cee75734535fffbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7d27729e7cd548c70353610c9907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b84370c1a2118da6a6145d5b65c2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374550e91686a0e64b2efa2370a3ba71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c568810c67bc98df540bb3dd246e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e54dd23e9e569033ec74e816076a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046607fecd905990cbef7464d8f989e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56c0f5325f964454d48def7c1c694201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f2969ab503a363b1a80e74e33596202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c3ac501091539a74735ef46fec2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03dd78cf5c493c41e1e0ae35548e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8e3969a043aa00d35c6023bbe54a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8c040134d89b0706026e31fa4021e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1798d307d50acc7e45501f466bfa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc082cbda7311a63b57f407a0797c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb006b559f8f140c66d98bb6e04c68b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5b0d6da2070db5230b438d8b70ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74d75d496351e7fd67f4f28472c78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d76b0dcccdb8429a35e4f4dcb88c6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a82212cb62edcb4f0a532f78083f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52a589d3ceae1012ff61849e16a9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd57e0f0c6fbd622ccaf8e7d7bd61c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550e5b4eccddb6729173d0c7a21e85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5923c64f0c87f1c397da6a8aa8fce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c8f6f2ab75049ad8b8db406c5ffb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eac14576470f69a5c9c965c37c109219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be455ad27b94fd89c427004d501e98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae90f9bb87708999a677868772173221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2050979460266c4ed2f49b1c0a5527222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7176770a8507d87280759e296cc99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30e9b232ba20e08e7f506a132828b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa50362930dfe1edf89199fdecafb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34217b89846410ea59f6d800f3de2e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07496ac119de6154aa771af6eefeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa570d37d9fed8dbc41c275f54e4c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e495470dcca4d7d91e084a01395cb9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299b4ff3647f0359ec3876a4af7f58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ddd720346b394ae5ee77a43bfe4ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386132a4ba7f072e6a6dcf20513cc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291ad5198894e2e15f0abb76dc0833233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525057889c89aa91d3952f26207619e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb1640f91ed3c9389fd6ae1cf7315235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7d605d7c6449476219c5ed23831f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcb0dbc12d0dc21388d5f55b430b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90c4dd223640324760ce657e60cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9809de6678ef0b26de077f5a6af559239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30da6b50234e80efd7fbaa0b13574c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680cd57bdab8a277763b5b0580eb833241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2369e1575ece843bcdb3b74e1c44c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01cbda29583230fab9d6ea6279419b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2e194e7e627030e4d8b3ff4f4167244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0ed01ae055edb5556d44e28a6a1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0360e45946e5abe0457ea23c3e07e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf9b337ff493aeccee3c3babed8762247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24907a5b4ea87529bc2ba86ac4aca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d2d5dc923d05281822f2965090a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577994b477f67e5e3bf3dd2771c8f8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b797cd6a5eb9b56af36062a94362a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3485008e5314554b041fd0940da4eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05d560700c31cb25ff1a14eb27e9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f959719fbd0ed693334a98b86983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b091f85fb224367417d3ceab5e86c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99154a638342e680ce61350ea26c93b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4450c784b40c1c977f34035ed17c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cf0ef120a7b5b06779631920cc704258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cbea40baf0f0296fc3964bd0221f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ccd59c9d1d4519a5b0beb8573607260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06e650724f6e627a8dc2f375ffe3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4642665d356f2b17a18468a64e5b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27239c6d17108bb1ceb09d4f8e3ee01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa780267e5373ddb4cdb575b9eb25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc50f815831fe1a1de069a39bce9769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48baf62339b872b1f38c7d4cb08ca0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8c58a1e757964a2f2a8d569f1bb3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b71afa168b344f59468023b0c594268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabea6c6383446e557a80b409b9aebe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6453d4d9d45a21a06d99304867a42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ffd2278c728da0d75147c3ab67fa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8e91de95e1d6ea89285a33b4386a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248305a5741ca12bea88e52c125142d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383606dd66ad4825655cc3ecb0a8ea6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80d939073d9a07b974928f15d60db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1745741d2d42f38e07215a9cd1d00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a494783323fb629fe194ae5b900b3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea730f2e115ab4d429acb0b8144f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6165363e13d27d317855557a1faf34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178e761aa2f93bc4ec63a964bbbdc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7f7a49c6bb9a8211bec31686ae0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc145dc29f048f1ee19a7fed46ad2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5e02971d9ea5d5c8aabfa485c3edf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8489f694f31f6db3176f52fdb268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7187c63034d9c9740f576e7a64c11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a832b31b815909da0f614eb14bcc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4ff5c2ff93bd21bc7a8bd8246f4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4e761c00575329ce5dfad44aa8eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2902876459ab991590e6f194ee85c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d904c01fb3e67f1da6fd4c372ecb7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642fbd4d08bbb661cfc506de9437a8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d414dee1caf9465cbf6f950164db6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddbea8778c411488cee96778811416293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107761c9a1e2f4592786a6db30525ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e66c430de97fa1d2473e5c29e55b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16bc7901deddbdf3020d37863b49e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a6f668a5c7a62ace8c07f83ba379297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760e0bcf0c56be9a288f9beed8530d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cc42cc3317cc21323bb078fc2609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5293f805a7e747f8dc90bce79f1ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e8fb4a1f2f3b1229dbf99724664d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ecb38a6e4e8eefee77d1d57bd93f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92cb821d08669d127407e490edc2a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b345dde7a2b09ee04141ebd2530f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e099e0079997e48c669f2ceda6a73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b2fc36fe486a26a130d747c89cd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690aca93d29bef65f67788818e557d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c064edb3cb1dfcb0f3f50f039ce6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16271dd978ac9771ba7a8d6f517387309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835939ad0fc31750026276b2cc8e79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce0c78a11fd6fd08d26cfacce8482311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ebca9ba41210181ae8bf983c71274312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f094a6d1c713be3dd15e772a07e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0938b2074880e92112bd9c3e09c313314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef5ff13ef2915fffee9744dd908fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26159e0abcdfd085bd832632da1076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ea534af2124d8c893df0e797c828317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153830d0872969d1ed55e337b1fe177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134118a448bcbe9125215fa3954c24e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c1d567ea57b2f24b97be6242b8811320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088d87da48a53e36d4ca617a4ef879321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b5ee2a61ea5c5caf89740ae117f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e33f94ec3bfd764a90b1cba79edf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd7ef5fbb381a2a875a8b0b8f52d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1358e1d66103457d3fc1ee4cc167b53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f31faf4380469777f6f569ce5b7d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f41b42a1a59690d0134ae33139e5a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91fa95bc92fe9997d707f649b50c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd750e1d6ba8aa5ff5cec2bb80b40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1cd556eb3bc1b78a9f9406b9859be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06a9f23734f57342ee48b7bde84f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdda30e5232c4b873d617c109907aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96e0b3744d6a2822dda39c2d12576333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169df1f0d01bf5eddc523845785ccf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3adc0c1f4c9171a9857b302ea5a30d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5deb140c1ba58b52fbb80c4d8713336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec904621f439a02d2ad408a4ea41ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104a753d6857f63f41ec577aacefd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2f9ca0f5cbde7a49b3b90e8cdd67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182abb0212eefed638f1d624ae562e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8463ffb95b2bdf857263dad3bc51a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cfeb0e607c0e22c9c556b0620b9e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55697b28cdea5213b6f6158f1a692db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8399f805684666fc1b0694d4f5529344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ed2799ad2e5df54be2996a2db116345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ef38106d5fd728acc8e809ea74bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad456c5daa10d76d7a1bb0eec88627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cdbd4a1ca483ec5977ec9dfd86f10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c85c7faf26939461e15ac2e6d96901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a7f30209426566f8b78f54c16912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22542662a6ad6f0a314eb15f0a2eabe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6637260c56e9450a2d85e3575ec507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aefefd66e2e7fd90472a651ccc824353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e82de44b43492c7859554d401529354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d2a0e408a3f522bbe8c366ab07ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d4fae492d8799e6e7a904d0dc528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f9694ebd025a83f03539b84834ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a551eb1d489833898673d277cf2e26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5507c8ef0797a4a347da131643476359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97170ead31538e71f5fb960b24912814360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e712be68b1cdfe8edc43c18879249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205ad286dbacb65363d84201cd468b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f38c5fb493c019444ad47532632cd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af1bb1aaedf200b8e633d0f8a3b34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bee69a4c772f59aa255b831ff93a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edebff3dcc700f4a50400c6ebc5a82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2115fac45fed2c9ee1376930f61e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b57fe32ef99a98bd06b4668d57a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df6502d9a1872119054dcbffe53ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb22003b506f36792d8c1819e2a69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f14dc7a97d6029d9c2b60188ac84a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35034a94ab4f76c1a11e0aee5abc12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161a86e39c05f7fca198cc5000583b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef777ffe9bcafbf2632ff8cd67a29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3135992b9136380e203e07256a6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a3314cca7fdbf83d3b800190f170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87595bc386fc5073dd8423960e8911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91bde2487011c4861d583fbadbe89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336c6e3fbb3762123e9e1a3196beb07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfad313c60889bd76ae1e42e12000c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a0c55e13bd2ea4dbc7ee6ea28616381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded15ae01c9d6f29d14d148a254a0db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a99c5c4ab4e8c88c25c6f53ee6a88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9e92f151f8cc62f0a28f2dc5e9d41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7bae447a6b7115866fe2729f8001e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e70b21748347cf0d222d50b2a8696386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b30755c4f5a35e6089cc15a02981387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef16cfdfde1e5e6d53f58e5ab7573388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c28e9b204651cb5eed27c9c2e99b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9607c6750dfc3ca41c318028e21a08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379872831e33ebc26b354569b6aedd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c069b599482a1891e1d2ebae85ccfa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934024d8882db53fa5a9206cabed8abe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac49586ffc7351fad5d6adc4de99f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13745d7e9ba2402e2d2e27fe4647e2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62b2236a854293aaabcaf14221bed0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fbd8874cb9a5614e190fa30d5150b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fcbd7939988be80d6473d9d7116c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316752dca1111a8b040c7de5bca8da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026794860997348bb287b373f919ac0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc6572015f5f35e05a48898717b8d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38dd2f7358b19ad51638b5455b0deb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07933d670a621d1d128b253f8f16e0b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03914b3445136dfd4430db7cba6437404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826f95b859db8d7c7a47413884a59a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3fd5e4d9c9bc4342d59eed9aeada406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd187027d0fd6a49b39ec1e00a8ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761e27a667f24673812c60afe14733408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25994b55f4395756df4bd5882c4db4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f07d6ac3dba48927972c7bd3cc425a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7fec0135ffba3da6233a7f93d80ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043ab73dabfcf5c472df9f0ea5373d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e72248d7084ca614c183f1ba90f7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba905b74dc7d3e234a8cfecd20361679414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e391921cded880d4bf6d18aef2a1a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918aaec3cbca1a321ce5257ec684a03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfbbe678f2cd9f321871a7bb76371417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632dc494b2a949c8e775213a4d16db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4d5ed5e3e638512a69374ed85db7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aac2d2e02c26c0855bf9689a4f697420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad1a1b6a2926c0379fff450927ef6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd12eab117f4e0a25cf18ca47244a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a90e1cc63415e2ddc10b076dd71ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9afa5b3cd72fd093378154ea4aede424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0557cb7b2132637e697e6672f26fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb706c94af6f73c1883f566454d4a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a72ee072d48ce7be91d8fbcfbf2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca63e818b71107cfb4142139abae3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff8ea36fa8396c3757b86a5fd3a2a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c15d6a0d679e1e8f9901bea75083430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d53147fd3b4f52ab52ccd4e2646d08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c97ab6c54ea920b46306f1dae0259432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173037ffe684b0ebd9b3044f3a41fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300547e3fe3e8e2041a5b15507d39de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3ee39a3feaf987b8273a5f950661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9046217f30f6d070e6ef8aa65d32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659ff36a9fb4d1f8aba990783a0c9ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104c69832be9ea860de821333912b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de709c379803203a3b9547025e0192d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090896d58e65a7aafbe67ed5d12f08a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd272682d36caabbab05625e4cb29b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b647e7c111d5a06cf399023b1f9076442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa92bfdc3936b8542c38d62be04d29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a82fb6c3ba0a271d3995a4703886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13160d1727de2ec699e32870298f2623445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06cc2f1103928068d5d4c05d3ad38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894100c40aa109c1cc68b48ae3e8d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7643687517b69bc0bcda2471f57a0e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfba0d9f9167b393828ccad71b84ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b48d2ae203ef681195a3b6942760450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810cace698d3d921e5d343b9d94f435451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd888f5d9356db9ea6d990064c6610f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6acd80b72afbf977169f780b517a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f557d8fe73479cd7a976211806c184454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e38bbf4af7fd0f603839ec9c52af2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47e1c43409eebed3c63c88d417c07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998df50d103068d331b959714afe93d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23ce42deefd81317a6797fafbd450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd820639a7cec785bb7f95e2f42d805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8c608be4f106adf8ed3f350a7967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef674fd94b66878a7b1c86d4ce614b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6519dceba48e56d66fa73874a646462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b71783e96f476f1b45b86ae04fb64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e7f2efba459bd85589a12031febf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fac623ab841203600a748cfe8854a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3640c81acf58a3bf4cbf0eaf82224a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f82db0104f8c195e59de1daccf32c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e4e631e57f3eb555c45a97da3285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a7ace74751b833a4f3a741ad2d169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a05b155e8b72249412333a80421c6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ebcc46744e9f48f8bf05af107979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6e76db5dd908d3eb737d515f9c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305d13982f540a0cbdb3252b3dcb58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4469ab5095c28cf47fedd8ef19000a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f618cf35f7d289ec685e963d2e59a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eaea7c79fcc9466fe55407eeb665a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d531cd1cff9f61d9d466ae4c62050b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327427665abe163ce6e13f84331887f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7661b5a89ea4fc7556bf14af890875479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355690ed55dc56ab4f8baf73f22eec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484e8655fddc903020ef270c2f5374481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804ed4f38ad1f13bca36c3779340e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2529702514a099110fcb1d31f7a954b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343e1ee72ef21227eb592d02e9d3a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05d2cc42ac980a4acf307f4715cba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1315ef5ef2d2bbb16deab0bcb1dba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ebe1dbe5351d1ae6e8fec7fbff8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8db937a436cc0009a0e97f8efe44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8220816e75bdcae0f88ed2d444b51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d5ac08cf2cb6b8405a0e3737c4c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29f661e076d7f74ef4579f325d625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e4f5ecf08e54d2364cf6b99d3d79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73b8b29ff459dfb921343aea60dba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02d5df7f05c8e944839c0ae83ae9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d7b4e3313e0229832e17725e933b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f3df206b7213df1ff8303f55d7b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955f4e7bcdb491ffeb997462c7f9ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22279631c335ebe5317ab5f6cbcc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f36b0b6f948bd3902db2b4783005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a473ae246bebae5b02f5131ac5c16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2d858803bb485039d20795f937fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011f9fb21648b6fbbd5eb40af80a4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a502987a5d003d77819a772d5169a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235624ccd5d7f6c8e24ad05f9f59f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdceb79d77409f5615339b76fb9bedb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167889f19af01cd4598a4c2c597d3658506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6441010408705afca5fbd1a3f51aa5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772043e04ae277868cfd40ba31b17c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886e0c20873c6623d55e5a2b65326a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf31ef5d61fc7cc42a0b60f44362e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ba277439011663ed8f99c08846a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a9a5315d53d8f0862fe994c8e0355512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cb9f63c34ac0751f97ba0dbd2a0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65dc42f575b107c2571ba2a61a3a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d31c09e1261780e6c3f544a3ac5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04d6c7e470a7df1a38f4094b76f52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823720fb51cfc6a2e75167a86bbdf07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa84407e5c271e88e1258c18fd0541518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2465d78ba9ea04e204076dd40a4ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f778537d56f999b949edb96647ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2689adc8ca97e586968f967a8b616c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc078d64a6579eb340417ec58309cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34073dae1e4fc2008c03c2a52f6271523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3178053e8922a0f22ae5d4ce2c839524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae097029c23ac968bf55185fe4892e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2acc886641a118602f9a7a86b89fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55a577c552421df072def2a9f01ff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab8836630e2e080dc172812be81fac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0268cbc869c73933b24f32ce56ff95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2ca6c85ca18324a76d2a571ef7bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdd074da5ad7002b27c1c7db0d3bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b5a30410ce2531dfcf39c1312c00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f41287444c0882ac9b313fe63cf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d03a19eb2f9f2b40b7c6e3f29d7cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49347ccfd22ce95be8ed340e4e880f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052467bf7e8a1d648939cf94d11bec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fec2c1eb1a91608be539580358a94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6680b88ee79b6bcc3928ba1ec58caa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2fe10d7dddbd48bfdcc32d50d2cc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576748e4c5246a7c9d5bf7c1095e8ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8abc9c838fc4a6f65d8827cf3de4ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e8c61f55b8fdbc6251a6cea242ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d083dc91c0d63b7fdc20b603a2b097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc0ebbfa38afb159e9898af9b6a638544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d1949e0ad3e206fa61d0276245764545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f3752b94ddf078594eae87c5a0be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a1a24d5278cded74acbb05e543d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0039c1252eeee2953882562eb3f82b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7cb03c598d573fa0806c06bc602d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dfb66159710c617e9ffced7045da9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cc81ba95b2a6cbe79aa0d00012848551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b7a5be13c749a1e31ee69622256a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bdcca76102887e169bb094ccc1cd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fde1ce578c51a8624afeafd7e41e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a972718d02d2b9e63c25b24eb4851c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35ba1af86def8e3d15255a973b686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe87a42f917ee9c813a4777be88f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf09e12a999e43d5e761d6c296e4a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d886ca3406860f96e240aed5fa21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc49a38b27fdb7e4e81c9a62dd247560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b7047d94f4d6a4837977b36ecc32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182383e69211eef6d37164e2961d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46835a2c7a5a829f350c573bfb5ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75dcfbc7942e9bb808899d39cc594564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28112aa4e6bdeb92b7861d1acce9ee55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9517edbcf14297223d459849533623f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a048f6dc59e188e017443578c1c1d39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006ba5c8bb60dfcf86a845906df3076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba05285179c6c5f55adb33f42ccd81b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71955dde981b47772c6cee7997654e9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6391d8c8887b43ceaf8ba7b6122bbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8956a551edbb24be529200c6f8af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ada70f8149bb75b61559925c454f68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6bd7493ba5fe210cd532faac9ba0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d384ff3904e3433b1c718be028e73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7f3d5c4a3266b2ca401c778f4aea8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0849ac61dbacfc31926b03c89919fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a795394ccc917787ecc22e11d5f79b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8eaf33fa254b92f125a073473083d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae5666f7882b222fcc5b7d5bcddd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345c4db952f3565efeacca30f80834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba3594aa5adbf45e6cffba20aebab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2cffaaa1741cfea90018cce514728583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7cccfd7899fdcb1e0232f3017895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420dfec040b2d3fce74a977f9ab29e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5240aaef320c38cf469560d2597d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66689baabadd0cfaf7746d44cdc1957587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6058824d98462031075d1284b4a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e51d659dcee89a404a6911d7f528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e8a79a0327fec2ee9b3aca866c0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3721224b26bf395c26f73c597235577591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04feecca39c3751226e0c2a56b146f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799995af919fbc9b1ca636566d14d854593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ddcb8a3fed56b5ca3d5955eb8a2af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eff6b8778721dc5ba3b8df21e4058595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19672ce1787711e91b3ea682a8700e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ea17899b163b698ffbb5d6082253597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ec98a4861b1f0831740dbb8c3687598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913454d1ce4fca436a953381f3d209d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898d2d14f6b94a24184bbaf63e9433600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b164f6b385856ab59dd762bce2892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381be557a6dc93d122be33f513af3e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6a00a768b9320b2539f0c25b1d5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a72bd0d6a054fa16acf381c415ea8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62452c095d037bb7348f65633b4a83b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50f6a8320dcd4b60a23f4c703e67b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c97f50a1e8bba3646be2c4ff42941607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658569ef01c2c220c1c04d940e577d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260633f3c45d5fd6247b41eafa104d66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf7533156f76aece1d3eb0fc49799610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef00a978d7660b25136c10809c56a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54102ea3d20ba3cda938c045e1acf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2cafd2da970fded93ba4d1721eff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c678f26b761adb135f4b7fae8ace47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d92df856e6525950a84e8839d86e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d3310b4edb034972768257d69dd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f1201dad3afb4744c7df6e4fa301617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43183d668ad14db9d3a0dfda730694618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca882f6ce926ed07df38de4d1ecdea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9dc28dfd6d939028355882775aef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc904d67844e1ac791351229d5c98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbb6c202b78f0644c8a460ada23895622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f90a141dea404df0edac6391d822623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9453569190fa93b2a2bf0a77080d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee457c1c33904598e8acff2e82a191b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d31fdec8d7a41b7eaf01e8bf12e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f56729100d9e35977c87e332aa64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca05317b467521b78a262fd1851511a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564695689f78f5c2830cd9bc578e0816629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840ed1af2d20863e4daca1a0f44a21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324328afbbb22511b38a9e0b4e38c948631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108671a7f11f692a811c2c592f4496632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c65d3e7b1c27b365fec824d76e7c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465cc4471ae131cdb0d60a2a5643c65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8fe639cf683d93a13f0e779f927b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e97f91451c3809b391ce1613b5da8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eebac51d31e6d03d59313e2b488aa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f192fd234a1f3f28941bf46549cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c50b98cec4936eac4c33c7b0a6eb8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1c973cbe39bdc7a79788823a0f69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214857119a1843801fab4aac316842f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da34960bdac54c76e610e9352c2be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71085c581926b04ce1610ae0672849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aee3badb8199b1c8e34f03ea6d37f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d334d26f327c4c356b9f4ac3495f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10976dac1ae2c42e4a71ebf596e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ad029572f18a3b2e23a6a055d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc7e94d1362a3849cc315ec0b8c8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba215dbe944de023067606cfbec3c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c48a00e5399a4e5785307e4e5dec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84900a9fb98640c97f0a0268ed9158c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ade17af586e2c3195401c5a0435b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845afbd0c6d0a8f5e221cd9e252c585653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512efebd7d027db4545d20db8ec53fc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a2f291d6b9975aa768bf935d7cd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193ee7d8def8312e85d13a5aaf16db8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c39d29f4a0878cdc11fe420beae67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed53cd26e3f2054cf5ea61cf1740b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c69e5c821659705029a4a8720271659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679c18966e423f318f62abfabca775660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fd28576f52eeee047c08f9ed5e661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9734510bd4e9ffe93b6b54b5b5aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd550b69d7a3d9247bc88c983fde47d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45e5b4188ca3e0ca58d80adf9c817664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b0b24d24e42776253fb8374863dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40967743174e5d1424c2b25875b49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9828724e5ebe36964f059c7a57904d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212bae69f0e6f0983c7b321c00a0804668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5962237bd93d05509505334440802b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fa014bdcc8f03ffb657e6d355b6b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc71dd344f247d626fb390c8de0d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4bcf7f48ebefd4a356eddb2fd40dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd6f3dc9cc61f1e6a715da1aac6a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc470cab8a0e7566ad9992f51a39f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bfe2582b21dbce06a7d1f92f16e55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e570217edac2241de6a75f5a1ebc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f6e9e8d3a9b52f594bfbb032522e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719efe92b1fc5c340b2181d5cfb767f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f8b4df3b683f4f740db894a31ba69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f9dbab948c981aa58cffe69242564680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2b750ec6a61035183024f6da113a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e724f015d782f96594d161f1843a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce2189dc770fc4679051656bbeabc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c880ef6a5701824e976d288e176d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aadbc2199cb81fd325fa1c20abc55b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9166532ba0ca2c611b4cddd7e2852c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454a6b53103823ec2432da35ce4e64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351297b85dfffc1357120dcc427d9fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32393a6e920d14932ba7e31c9dd3b82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c3722874708b8d32d27cd6194716690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9684c9a3e07853aa33aa39b51cfda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798217d6a62c29af0348abac96da7552692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67caec217a1406f61354aec479ebf6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d281b3ddbcb2ce8e2feca8e22019d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c66b1f5babbedbb1d11b47be1a732695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25585f824914cf80b741a355514ee905696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f511a01ea8519c1e0c1df71c93b3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417b12af14b0e0b443f4fe5bbf349e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9844c472f59728c710df5ed6331f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab2b8688c03d2d277a64acf57828f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3060136406684a33e7c519f92bd85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae407b105ed9116d3d6d58b7289f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542730a736b2f657b2aeadddeaf17e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae82639d7e3133737724fee0d5ecb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ee2c350762baa31d23a2afb8c22f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf60780be1b09873e9376fd6c20dd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a77ab9365ad437bf9ed77ae2bf85e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47aa3fc82628115b46af19b76413d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd325624fe86e5494e71b4dbd27eea34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146435406b2c20514efb6fbfbd85cac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ac126d520f528793c3f9dfb6ead1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1748d4ca573c3f2ba6b6a925d28fae712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73e7dcbb9534189cc43f3fbf6d6721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0380dca119a1955ea5fac87918dd762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0860b9c96ad847437ba3b010a5e893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa849e5d71a09f1253f93e5193e1f8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b0365677b32e61e20ef312d026b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a2bb3e8a3a1bac0de193d5dcc56e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a929bc94a57b401942f801c505b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b2cb0f8aa1b5e4c71123410c7ec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3599a7ecbdcc1f01a59acb3442d5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067db4183c8adcb0cc625449f163bea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3799e652617df56144aeca16714a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ba1594d6fbd6ce30b76785e5957712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb2b8777112bba03817d98375cc6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc8c289dc4bc5da208988e4dce354b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a79aa83e4716066e34775fb8f4b0e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816848c4daa00ac6183c1e735c02e5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43c44cb72e3823b92334a11d4293317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6fb34e3786c9b182e71e88dbc04e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544600277c46a35d64f8665f45bcb5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c1358626d7b279fda36b89aad106c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bee245ddb9da8e5bf1ae9205512af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dffc5d512b3827267b3c4f5d37e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2efe60e7118a6e4f4932b0d91b995c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c30fc030019bd03a1c37892edae0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7a39c6cefe6651623813b0f574c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3998d4ac07103296d8248463c2d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ccbf3135a3ab0021958230110ab6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae52ee5e3c7a19e4ff6af76c43fa3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e252121e1a1d2a89dd933f1c59f82a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a907c96ce6fee3a97b88cfb2774d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284e377a917299a0ff27d0f415a48f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348e70d97341e7ac24ba63b8c215c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a49c27e71606510296c8264de1a8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98125932f0f9da2cf54284a00ae2bb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e8caeeb0a92076ccc68b94213e1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc53477d7a3e79b1d6f32446edebcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1153ff7df137aedb7af68c416404ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a149d0d31a217ffe7975742ccf6139138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d3e9580033657afea4240e03dc2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386854ecdfd67d177cd947d98e73c6bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc26c688a1bc2660b2853f78843c6b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a5c52a53a35f84d536d751752a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea5752dbbc517661de389a426d9cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6edb081e89311dd40e449323872044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74dbf01dd3bc72e23d8ce2ca91c0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b29b4af18020d0c67910f94fb01d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1594f3eae654b545376231c0948a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067093f26fa6af583cc50644f8e1f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa7297809a42564de4d3566113a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa0c726b52672f3ffcd5accd9c94a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc576e57cc02d9c0df5db905b6ab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2539269f6a8be1ae7152f638408e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb2cde4657571327163867a051fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec65247a14ea490214b8cb837c2f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322442a2dcddda4ea3941a42888475655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622063d6f9683c96e32ef109bf0087f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c46e327e8431426203b02129e33657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174cdca381d1e4d7f66ea55a6c9466758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785c0206ec089a8f740c4e4168a3e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e13ef5bbaf5ce1f96fd3830aeae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c4d31a5cbeccfd037608359a45cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1d65026ecd52da6b0cb7171f948c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd57c66d57568a8303f6ac087f05d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73d68d0dd80338f12f5fe197c402d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf26d551a67f777988105d3e181fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e752b7e4f629c147101166b981cb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f577931883ea8185f8fb69040822067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39723f311d71fbbcfdfe9655716057ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084fc72d4751cb509b9f79d93aba24a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea735dfc60bbb51347388499a8948f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3653d5622fa005a5c95e8b289543e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa28dfffa6e8c0ef4a97e8c109f988772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90619aaea53c245219d8c45f6f756173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596b657c26dec36990e481654f236974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12820222ef0a6d468c7af9b63edb8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f71ee3ad815aa37fe67726dad7aed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f32d5f69659716209305dcfed93f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa27f8097401d1f2302bd3d8f5bb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08a52ef934786f77b60ad03a6dfe0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eddfff758619a84fb1269270c41ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d81ca91911ea227628b1a2c94b03f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7d4661b7154c9de3caf7898b081a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f10ffb98a9f7d311d72e4b0dbc2d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d22d236ea879b5331b2ff1a6ee43484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3dc08b529032efada7be4d95919c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb2d9d937bf0b58a45ea1b0751868e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb156763d6b382ad841ee7797a4f8fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50c827e25c22ba9aee9919aaaace4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb5d1c2cac3c1c58accab6b6918b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662221ba2a67d7168bcd4ce08c4bae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae0132463d7e7901dce043febd71c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18705507fa53a1261fac9c5372d126d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18928937f5fdf5e7cc71f7edeaacd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846c721098d31dbee89e8dd6971d7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013d70611436b97c7b6316e94b830095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a4dbc91a525fa7e22fac5fa4b3f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304065a02282ecd3c7280474dc9df0b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d5154674534b266a928efe573d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609795e165ba7b6bcc9f572d426fa4fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a17e9e09f038cb717e71685343960d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118023902e19e48f9f714d2a6c20bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c71e254c1c49de1a7d95831625a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50914a46a0c6f9d5168682f8212f4a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e8fa02e5309529b31936662e41c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75837abc22d2756d7e95a1f0084250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901255fe5c0e724c1e38b3affd64ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9ad0d2c110b3c40c3ebeceb141b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00599f8b2f9e70ae68004f4d37645108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297dbb75f57dcc6201f978d8903c63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e56eeb753ca5a9cccc9f6eada889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bbbc91921159901177407b1e7993c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbaddf6432a7846e9a6718a8c4e3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac68760ad88859a4208b50a160397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153053c6ca7f0caedbdc7df77e2871f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032d17a6711234e4746aef5572be99a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e719c1bfef92f0f0100f08bd73c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ecde667fd0485db370a3c56154b16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b3159441eafd5b5176711d45dfd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8b9f7b853b778a573ed87634142e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862e3b51a2ad5b741ed9dbcbba28bc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a458eeb4702567963de80a1abd61c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e4739023020a0ae8e822fff70720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5ad3805f16c69f94c8b9c2e42e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd1e1088ff5d0c7802d37812b862eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4def14049e54411409572c6f267d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e82b3a59071e167674a424d620fe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c27b06b73b0fbc43dc619d37f0ef9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11fd6d2828596b9c5a48372296604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539970135cdb08839397614e6953e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2b7dc39e19ccb3b29ab62b9e6e10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70ca5ffe926b773f6899a51fa47be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db4b895c40ba8018b06f38b6031ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa87a825c1f05621f58f6c0848aac1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8011375f77a855cd330f7f6b534c7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf905d02a7349d76b0de46ed6bff16f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e95f9f7df59fd9c2d19e34f1ec045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a3a30184f4f0db3fdf95e14b7727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753216fdfd5961cae46d5c070a65e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd2a44317a88ffe3c42a91a3909a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab30f4ab0fc91f1045fdc1c5afbb76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c40e31b07af4bbcdbb300373950e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad7345dd2ade2ccf8ecb3c153eb61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d2c9ec085a043ae7ce2de9c15aca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def2773480f305fe828553702bfba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd9ecb0f9affc3405e388fd50d9a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5405ea635e66572950ec7d6572e76f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ea3ee399ad1f3ce9ccd10ee897bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568edb7a1189507777b68df11564fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4dd43a62943fc8f0d9ee54069a84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f474a6f48835ba4f27da3b727cad19f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a46d3bc3d8c198adf7c34b89b9590151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb699b28e36fb1a749800ccbdaf33ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f0737bb0b33376a0f3197c766c41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920240adc6a9dad0cda9f827c76b48b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7aa56512b701310116c06052a789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e862089482054800fde2127ba39bd39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281261d4623afd5d028b7d43d493671157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eaa15c7bd11b7e6d7a392bc179424158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa71903c994e16d288fccc148a24c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a96cf98d1de437325dca134e812e0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08954bfcb025782b8051738b0e4a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0745b4312d9df8fdcfc293a5b2f37d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b7f3fad2c96d8343380ecd06cd1eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90661fea071d5e3776cb9510225a5f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e72ef1b909b77274268ffe2211ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48e86f7df6152952993f39f0e65d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefca1dd0914cc4cf6271dd157dbec0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91c93aecf053f3cdb67a5def934e97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94699b3e05f9cc118c854d8aec25102a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8163cb61866634e6b0082d0f5f85aed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7b00164ecd4846e1450e4538d4ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845554961bc1d34126f9f374b3d951aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429d3e683a0e89a9fcd7b6ec4d47c96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37aab05d2c879ff58c27088b30e1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487de335cc965ad6e0c78267122c1b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e710f3b21f5cc3d488d2382ba9d081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b14498593928cc6d022d780f2f553e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e19099b572a678cfb5720311bf492178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ea971b4bedd7756734811933a537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6d1ec2359f4745469c154cbd3592180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95955d408c142b87040caecfa56a9da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcebbe0a8628a599537ee770a5b6a17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba978c874b6deed6b5ce51fb2f2cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00e604af55dcbfbf92ae969bf7106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad142d42d52ff9797559132a639fd64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab1c35e1643b021fbd0d9ad79bdd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61639e33a57f9b4e83e385c5820e8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187659c2b1bca51e0a1c4e8ac3a4a5ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d620e0c7d870d70f1cd5ca2f4bd8597189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1117a710e1d9c3b098d582d49bf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a98eb0efcdc34a360583c2028194191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc155e130e4e2cf11cf692a294083192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62f8f5a2291b4821ef08900e8f836c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c982c6ed1f813e024352d0e58da70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7ae4af16af7dcb50c766104fe021195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e037d815642517db458df9476093a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f004c2f2017aab7dd008beaa227f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079e5c13f95bc00865089f101d467f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ad63144a8864f6fdad6da88e5305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a6e323dc34b69f782ab2f150dbeba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0090d9d322516ce4f407600fe15963201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91eeb96b2cbd123ab90ca9143eba41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb1a5367be3837a3e500cb9f1acb95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae76c062cfc94d214a801006a80d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6cb0b10af1042613e787967b3c77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfbf6b0d4600b9970728f4012087b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78d209a1d1d4352339f8c46283720207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933634c2fd7e3826d3e2c2e32cf1782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c10aafd78dc09c61393a850460957209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831b47ea0aee61c0c2a322c9160815b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e846484882c39868fc072470fee8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394e14bfcb60e169320ad5f9a559a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b2a55002d102de90c7ff4199957a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bc18543a816011392859178b57ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27537612a872f1a78a29943fab3373c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca78527e669ad3d5e0b00fdb745461216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7f0e31b8f5d99b9e5774b882afe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54f1b407a037ba1c8d663c83aac2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f4ea016c275186471b5a04d7273e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99fe7c463444c15ecd2035aab2a10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b7f9763079ab6718871f05fe3418b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d430efd39a9b847843dc70843c39dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef9ee24f9874c97bbd0885a91b1272223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d28711a012ae34f29f53d0a11a33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbb2909376d52cd2bae85562abb6f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ae16ceb2afcd2907b9bfd4b4ccb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55638d35c7fddb9f618432292ea2e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aaf5e4d93b88f2bfc81511f407d5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120a59841b01b42ce23cb3b436dafa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01b843b22bf8b6adffc72e34e83e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a3a6e8773dbb936e082c4f6789bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1588bf3bdf7e05cb2dcc83948314232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf26039a7b45e42cb40efa2c817edd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181bbef02e0d8e372c35dab6463b199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147a8c301a3f6c18ffd8392c04acbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dbee731872170a101b44ac53f58c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b99de3ce67afdd6bd3e1132efc900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73487f69682fa75ac4e3e54b4a3470b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e486164ad3f68c9a00d1f9313508239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9225ef72ab4a21c6bbe00b91e82b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb5445a62e762bb3bbe78bdd3182fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d085321974e36651711ab769bd0ed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333a4a65edc139145ec15221e95ab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09fb6d09423a020e046ec1eb6c71a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601be268837ad17e6748922290aba3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f224e4f9c0fb516aa42512fcff294c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cb7421b0644894c422cc6a9d71b0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe85815d0440e4523b9bc9d59345c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276874fbf2533888ee05bfc4bc7c804249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cd43e1afea2303edc6fab98de562250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f473237fcd6269bf4353c1c396119251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dfc20f10be796cea96de97f9c853d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0519e93f986abda486de6a8ec849d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc72352459d96245da42bab959c95c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058fed1f6d96267972a3dd641156244255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9134eef50ef44844268c5e2e68df35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4162bbf96fa2546134cb0887d0745257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4341ef32e737cc46053104f6d2a536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb88e60647f570f7cd24618788aa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a462b27fc972902584977b37ad0725260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d77e3d64d052a0c17472695fc457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7176e7b1668f4fd8682a0c0238422262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04085513f23d1b8b2a3620b3712e3ed6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be711ccb8ea2ed1b134cabc40bc403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628c6a4606682ae933b4259287dbe0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6451ac6fc7e328b84faa0a0c3dac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9c4d9a9cd54f9908b83185d44e84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6648638215edf7dcb36ec433f05c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8c37c8c160555b2c1a9f44e0047c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d2ee39df00cf590f0fd4691123cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f1e37a33948550c882216e7b5bf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4bea677b25f87346d72d891f372bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe848acb2017ca64eb070b6fad745273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1fd9a0af1fdbf60243eb2ec363f5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afa0bb74f8076add168d104e68565e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7916b5bdcd4ee02b1bf09389f2af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8cf8d71230f93e327ffd7bb3104a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ecb2f7416b3246a876abff9fa5ba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401ce02fae6679cc059bfb6dc3d301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f7ff9586051094d77ec6001d22fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f4ccaf7d81da55717c24b26c1817281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197018fb5596bd55dc081f8cedb95c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb29647e490e6652c955a6418c69b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1466baf4f0c614865b499c188f683284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bbcfba2690ceb2a604565d7120090285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e304ebe7ce1259013c1cb2fe8af17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa408826b3ed72cf523ce94ec30fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d63cc056b140830b72e08e62a3e25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcb4814fc52103cb817e07954f46a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0711d295c218ad305a10352de1170290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91a11248349d6ef98e4127656e009291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5368cc8f419c193c9cce5874b4ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b235f78b42395fddadf3413a5b85b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d2380e68e1d71c123bd9e43edb46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd4a4d1d53ae87602ce049b44629bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535310a8d97e5b83ca57136fe7eb111296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75448cc62ccd8deff6817c99b843cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e816dc8595afedcc735a54819ae9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6337913574f7abcf5593676112d46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96a676ddf1579df90745f85f197fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313cae9958585bd359b2db0f601f6ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5127eb365757facb4671b3066ae9246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a1a555336147e18a3fd4b8abb7ec4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c9aa01ae4a1b281ad23b7ed74fa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f27bb66e9d03562deb1980c6e1b4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf18c9e38b9e89be838e1d196098ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d92722bc3adfb1b19c5fa1469d04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2288d811dd68b6bfec569143a22db5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac3a9f906f6194947722bafa0540b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205804af67e7b563198064272fb662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da697a0aee2b26fc44700e9b70185311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea5eb572502287f7e3c4f8172d94c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335b6063bd3510972a06e745d9435d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849115a2bc71d11d30350bab6a5a589314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ba46b14c46bdd5c84e88a7686d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39df07ecd5de96784d78a422171442b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ca15603e31d8dddf3ffcb7a8718e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b168a5194784960790d4007c9ef53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6422475b5f7e45df3f0d4064919551319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43346e5f17f6b3034f53c70edce855c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081883dc21a22b07cecfd733bf363084321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e628317ca3faab3fccc2173c868a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086a4c37a2756707a6a958b52e8314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b31a70f750a5137b64588c8862a36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada039878d87452624ec60d1a2dbe7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a719788e0099621dfb15e12ef879285326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f85b73f311da9c6a6040a8aa7e5c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faa1fac66bd998e6e17013d1b872b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9275d2cee77eba98a8d47911f452329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fcac72ce9a8e5832d7c745e83f44c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0117e9094972e938ce67a4a7588abf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2fb785ba101222011e05972b48bc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ad40600d419211c3ed71ed035025333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c9a8d3182d6bf0c36df665383fa20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5fbe71ed98ff58c7afed3cd1c7d98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb0bcea08bd0706b1658de3c2ab3f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581f24ef380723a6fe5b2aea7130a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffc8f0cc40b3711c37d59d7aa7089338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07129832452defca3f4140f2f5bdccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d334d700de3b18d54e1d72cb7d66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcbf1ad7a58a82680a188b238ae899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bca0978568d276e1e74187b6529f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43cf2d5ae8852c33a0d7cb602c1adb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cabcd854b0cf592dd7a34f1383299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febf35ffda90b455ace669d94d51b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c81b1efbd6037f54d52299e27f31f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13816260257dc54f59afebe5c141df34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965f1878b82ccd009a9894dcac1c4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244605226bd312e7f13911835176073f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978cb18235db7e1021259f267241419350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81de44ea2fec047ae4e493f6fb2ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9055067ddc0ce96a8fabdcff78c91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80ff45fd47a5597b3d46d93f96d88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37335ea7fc98d22da9435e6441cb06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989f7a46660c136d3bd0e9e2ddf0eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9bccdf79cc70c3b5c556b67a2702356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff433348d06eea21cc66e675b96d8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eef67a4d63098bb48d8c364fa12db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9005632096ce3d7da3163ece429a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c4e68ac8198e9cd4d888d218e4f39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477452af024aa1537bda06f722d8833361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fea16508540015192c0b6cdd7e1b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db7b190f259cb778f5981f9f1be95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9161c8760ed00bb549a33033e0d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc128ed8ec87cbebaa93c62740819db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b07f453a7ac1d46e2fee5197064a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e426c2dc5927a791e0e135256d38b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331557527083a39b945f3137489ea92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65e6ee487b3ba4cb999609124fe5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec178a72387180154a9d99151f1d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcc42af53a8cbc0cde554facb8464371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099509dcc527574d1163a45bbaf230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccc029dca93d2d75284471c61d78a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d59679a9927cfc31460e7c6b77a8e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a576a81b1f11d2bf13645dfb788f32c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3a6e6118a15e41abeaa4b26ae0cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d1badc465a730d3e756eef9377d06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea53fbf26a9b197a3f1d132170d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857b34f6bb4e10462cffec11396d43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664cc38226f4eb05454d5a2ff2b0e19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24300c24e99930334264cbfd8276800c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac7ed1e796e43e9f35aaebdd0c47e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a6ebdab23d3369ec28fa37012a60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4799bb5d0903b21358bdb99844312384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eacd808948f41b522cc839d34ebeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350b8ad78e73b908632b9188ff9a12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8271cc5d8fc534723e0d9570075ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda39987141b3c516608b9b42831dcf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c756de7237666c4da38ab2f9fca3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c4e6193a69ae0143523abf99dfce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780a6cf81e2eb728869977fb925e29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186fb7ce7a8c3022187ae98f00f457f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e853258e93f96e2cfaf556cb342b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febb23c6536ae98fa48a61030594b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5336c6497b7594cf34067dfa498d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008bade0b70d059f788b990e9cc3c8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d6fa9fa5cc9e3ad63acb48666c23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6520d6122983ea48550fb4efec15b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82509e92b47133e7371e566a395745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd163e0073956acce26ca711ae508b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55520245485b033e62d8967828ce579d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285007efe7d45148f6abf6d56f25bc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869411374e716b7c595d327eaf8996403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0d62660dbaaba6c4c6f85df99b15f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b031c9b05bc4e50dfb4ab82068ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe13737ea92a46b12213d389d268ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53030842dc8a0dc0008c0f10bfd5a7f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728ab7faa193b3359477b61fcb57d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f762acae65662bdb38a7c8d7b12d645409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c9ac33f16d8067fbb893101668c57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc6d68664cffb741e7a0fb2acd3a4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401acf1e821d8cde42b052ea7973eb5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47660687a74da5dfab8455bf57977413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1edc9f3de73698100e93e898312e62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a037400c5cba85d9415884b0aeb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec078d06b8c39caf4312129485615416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf8968aff952ae2e4a2da9c4512a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189fe65d8ad28389818a1e6f8dd3ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a7af38963f6d696fe270cb93ee89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218250e2f1d71728fcafa8e4cae5f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531a6b2ddda651913189440370ae84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d2c8a43b80fe3a0de849583a6db9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf2220584a0c61ae50c37cec4cdaf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd0e9fa895091c6f8c571e9dacbef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84a810130fe2d8619352cb67cf581425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bb703b4cec7b340d42d65b6b7a2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acb9014ef3f1d7900fa627718b14e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6e116594fc19b788850b683d2998428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1d2fd43944f020df8c1fd058f7c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889101bca54bef4875985d8439315a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7793894de3ddef62564cb7e8b5c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1df4164365c8a0a7ff29a5afbfbf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce87d8d26f79ff43d22c40130c8faa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025770fb0397dc07c37c97749dc279cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6e70005ba1054eb8766677801fa4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db7322b4011d00badb127909ffde0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff86ce301bddc7c91d94a04bd9241437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650eee2165a01cec877f03df59614f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a090731b446ec0b2ae7a0d06e817b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb928bbc679f6b721ce4b543c5fd2b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb53cd2d75536b3cac8ebe04cdcb30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd5b0ebff783c0490f6112ca9056b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808620ccb6d306e9efa808d50597431443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47fe94fe3abac7b84a0f6c3c84524a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b939efd3d4b15f5764670f7510d741d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315946a3a76b68e82a9ec8e0da86aabc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e714eb409340dd5fb653a3f81439b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd24122e62633cc544dbcad874aa6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2b91a80efbf41d61988385dbd9954449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a073f87631389734b2c864c4f9948450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab235dff57864ca68fffa9437e6f4a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf45bac9e75b26e57402e08b05398452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beece0d036ee355dd67ee2b939035fae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc9538feceb00dd4b692df15cea54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5934246bcf3126018661f431d9d5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db073db15fb5192195f83bf7ed2c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598b9dd6414aa7c2436a37f2a3a99a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dde8704fc2be6345205c41e8dc781458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c32c0aee411e0add5ec4fd289f419459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106e9f83ad8c8a46146eed18d19ffd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f57298ca9079c2d7295b0e3ad620b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe475b105cd4cc7b618c2ddc06f82be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db93381bfebad54a6c9c6f6fc27fa3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d093e6d471e16ca9750464f0d970d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e429f2816c2bcfd22a51fe1c10dd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb230ac73324dcdf6cf4f8daa2866466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4901841d46b92a01fe803db77f97ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441284bbf8398dbad54e48298ec50f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e66f4c9d8c71b4e8375858c25adf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d2723c1b4e99d75bee1ab6f7bb4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1daa0bcb0af9432895c77afa06ccb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62c0efff2dad9e7267bf110f5c4f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d75c862de0ef467d4608d8ed6d22f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e075df569139b07009c012c8c6d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52468d9eec4ec02a5fd4f94922783475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e8b228cd0f1231ac230b09e77643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d6c546961ab010b522b2be338f38e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac21013f4dbfafddc6763de2db2c49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdefd10ef878a896b9e56b3ca90d76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77aa6a33c5917c7eeab4aa20bbffb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c706fe804d9854b183a08569b241a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61a5d7016c4421c7d6afadb1cd041482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae96e4396aa3d8e902c0ed0b4904b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355305f0b2398bbfcc3cab3725cfb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afba6b7f36934b0fd4850d9c78d196485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30baa4547f38cc9b4684551318e4555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02807b590ab4d2196be8b8b798e0a52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b531d7f9b5d560df4404e8076244a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659b0283d5e96129438d2e4daa18d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65170d72917007c4758f9f0b49bacfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82315a376bdd0637eb4e27b37de15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d08d7b9c9431daef0a4d6bcacf62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a6fb2c816a0ea8e1d4213d99d585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539489bc4278b581b99322d7adfe8957494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716de099e2c0dac5ecbce6da8452380495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28047cf4845ff1872e4bc2691a3e174496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1b86a4de694d36aa292a34d09ce5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd171442e9a7c6752807d3fddda6c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34473563a84985a0911b2dbafbf17e3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7b409e1585f215e820422b0b2e53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c788373c149dc1e3f2b6881cccc62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9067fbffa7039494b89f18a703657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fefde10b37109bcea239b8cdef730f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c3bb2d84484b36f1aee02be5ea13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec4d58676f072528b16d17275c9f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09944ea377db9a84576af8c35a227d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77d5a7eef0c6fd3d1d9052cb746bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28b1495b5bb5aadb8c3ae8eed8073508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347c7feda26d3c643885470ea888a6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddfdf3f301ecd48349b12b6e5e0c44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97f65c44fe05dcaf10ded63e047a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21006dc02587de2d25c13e9b1d0fba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838fbae5a97a18f714e9316d938536513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7e78fae89e6d8f8d6d89d238da38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd853970a178d65096c6e76cce7651515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03e78dd7923441b86ee53ab26120ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfba7f0999e6a898364e887910eea10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb543d36b07da54c20c6d83cdbe805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdfee6dbfc7b1cc142a600b2469511519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d9cb44151f89b8e0137692775623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae57f779ccb7e4324a7dfa067f42e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc0e455cbeb47e5dba7688446ddbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059368d4df8a95b583285e7bd767682a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c791b1c3073936203a3048285d0e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d3380f98c2c5e1648ea98cf5c957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ab5dee0a80d726057717dc302b200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f98f9ce11380b3e67c8ad166e6b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02cda0b4145a168037e5d667fb4ee0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cb96dffd5954a265b45562a783963529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee41953bca714ab9b15836b9303d4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3c603c61933c1096a1c45f56b13d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a545303e622462e798497705c55a27a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8958d81bc9d2897301c88a8f8e161533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd14a6e0f41c59f1fd9c18ec40fd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf63138e36369a54fcfd9b4a10625a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d79d95b97a5a734dbecba79690a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e91288984b2aa890732538023ee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a201b6d9aadf99525dfd7de45850d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b122200c0b212c1b6393711bddd034539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300a400b5dc72d1da86ef724e28b3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac7a3c682a9dd978032b91aadd8afb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef5a67a72daa001e4510d8ad09b5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430267cdc4e739f28cccd14243d12b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403904a5f5c21c68e375192b719e4037544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a11d932fbe971d36dc80fdb711fa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861beeab13ffdc328b07efa701dbaca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f26b0b8d4807da7107f1b58f6f0ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72afba53dd673ea783c5f259ecdc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183455497ccafbd59a8a8739bfd49e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772dd78b36ec8e9b4f9cff4070ec9c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805d291c5650e9a1a01400faa2accf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf3bb9db143462a1633459b8420710552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014517c938e4c3614cea65d5b38025ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7b4ed0cdb3d05198f9f7b6754a1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72830bd61f9c169f937462ed8273693555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806fc4dde98944f0262a6091036a897556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33a316759434b710926d2b50b968a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89352b42ed588574b694b5f659bca0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe5ad3574ea0ed8d78461ad38ab925559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee355f628518ad1eb309144091743560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ac5f186b7c097ed4e0178fdc0957561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7697ba5ad810d438068e3bed7bba350562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605296bffa1422c3289149f3ef6f00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7253c8f7a7166f78e6087f7d4d52f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6acfc6172479be2d79d03b469739c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff380bb48a527336e5527028e23343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952f3602a195caaac55e9a601081f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6d7afb236dae30be08c1977dfcfbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961366d02c2252bf600f7fc2c50a53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf44b80e4871bb6201f5a153b96b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a219d1d81d12fa0e8c4db2018e3da9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec8b6b09d832759717487fa15640f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f27e8db888e24ce7525062b75e10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4b77b205b1689cbd0918ed4960d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce36a8ed16cc2eabc785e66603262e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750bd133577cdd86cbb3be15c82821576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b18104a5b20dfadc18620ae852ca3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae68e48fc429cfb40ab4927e8bd23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689fa9d9e45cc47613de8315b10ba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fd5cc33aafcb5049ee0f713e2fb5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6b741c405f31be78321263666e46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab418a8da5110fe02a5b10c9e3f32bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e76d186d4e1b55b8e77e5b7e7bbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9555f85f0d8519560a3ef626326f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191241d93fde76ca998602eb094fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886ee36116f397b5bf8152f6e34a8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a97ab43c377babefd4584d6f949fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b763bbfc8ab0616f0bed4294a0d0361588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9d4d8f0353f38395eca0fcdb80b72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8437b2bbde17d2abb2d48355859ec1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4318010adcc7f321988e072e35871591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf528a128dce5371cc168095baa1ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeae2197cf473800d586a2962bba41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185afeebaf6fd7be27031eb4d946a9ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211b1862cd9e22327ec7ded34105cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f5c93ff41df9e7e86aa67a8a8f8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f2eb2aee60cb2c53323b74097dade597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8988439580fcb3d753ee2168619f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac57231b398ee2c4779a400c02af39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d586db7c70fdc2577acffa94c3690e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919af22f068ab78f4b97002ebac0b4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd541a3bb1c18eef7118efe32ca17a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9eae0848a351cd813100ff18d33d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b16c26f310c4c84fdcea823ab498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb78b0bd6a6b865b2f06c57890467605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5b81ec3bfbd02fbef683bc71710b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949cf66dedbad796c939bef498f815607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a2d2d2dba8dba431bbe1546bdbd68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c60eb659eb4bf249731f4d1379b12b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0ea7c2d48a3e67eb7c5823c791a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a80a1336c3f11a1541b15e5a5dc0c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71588bce4b19e4de225c16793f17b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94843da628eb95268b43c624c314c31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeafa8a8adf5e494aafb73dca16edb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d761905abbb1aa1939d1318fdaf10a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14438ca571c3f38088bc5d25159e3864616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394e4edaf06b1829ffbb319c40c8a25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1e25c939c1fbb3b4a95393d53b5c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a9388d335d1d54311a007cbae874619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a5a8e01920fccbf067c0f6ec00b64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bedde6274d0f832f6af2c7d7680de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583675ab71af5fe17d10b978a0707fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a70aa5229291edd00160ad8585a453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd105fc9e24155634350bb5b1b17e59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c98cdad5205f47359e8ae643f287625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab353d42a18c05892f6f493987e8af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd2da6a1533b9f96c40ed5b03bfb3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f963217f666d86af976b8996c28e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb3d41fc40d1f0b1f916d1d92a4ad1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd7da1d764eb555ed7186e0f37ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e639382d46e1a34451bfbfc658793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1ff9b38c126b71a9e64b9b794a13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5303c34c1db54b6d755f46f6972b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90f29b15fbca1b33ef7ec46e1bb54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fdc64d048487ef4a2860f82fc5338635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e58b4a29991f17d9e82675ad7fd3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e4f174855a37f909b7eed12d34d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3607fc93c8a911f2d75a2e56c190d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee82f46dec9819a6bc4069dccf97cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba182cdfd40ce503d4e83ae6df32d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb77f1e6db35af384c10d6e1a6204f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec8ab1a45b44e2c021cde3468fc91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd4839646aa95af584bbd1f9b0111b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fab96849c8a2be763acf8270018bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81df378a4b86fb2a3c953353c8b43d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b604ab165b42a754ad02e88c3092a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb3f1e30968886f31b556d4b19515647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f9d2c47b050effa1d0ff41292d8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f72fd4d5982e5a7b67e01619f30931649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf678e56afee814abd6332eb461202650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6d4d406c108e64b2c0da2c51d0e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8b8673b264ca487da6dd431f4da0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca57a1c003c6b55653d3f2625b6460b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d07562ca846944b2e1a59877bcc37f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a06eeed1f118fb70dd7ae445529b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae94a2a521a641b6bcf56b5a849a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e459ae19246be12688d717c247e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58cb3e5bc322f58300f3a67a1a8c52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324635426ba10008af871bf7d0bb71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666db95ae3dea6fdd3a01dc508d8e6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7af378aa4f1f0096094b787d04fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de4db2af2e288ad7c050485e5fcf26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870bc6f2f73a241d38dca6f080be4b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d1f55e4d2caf3a5fe052337441a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb8f417dd18e7737b7b2ad0d8585c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357e79a9cba54ab56916050ec117e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20952193de0b805a3327e2b1cc1b8c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31a89cc98e66096f5892ea99846f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325a29f87e015cc53594c63d4e9aeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a535a1e94d4cd4f901e973da75d42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7db3977e25c9c0021de81012d9370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc8a8f4003cbee78b4e16942f9400672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e945e4116e58bb4b27aa2d7ef3cc6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f16d55edecec6453cacdbc70c90b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2341d05b2a76777cb6dac9e5ecdf6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a18fcc008feae352d710217b5478676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cefa07b03c54918cd27af479b5838677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3125a3f9b165a08287d9ce8c1ce4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25271cf4c6b0920fdf49738ed0d9caca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65651220f90b150e9a00a86bd8673680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>