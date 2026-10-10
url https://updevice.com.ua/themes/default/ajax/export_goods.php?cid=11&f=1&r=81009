--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad97200bb654768ccb8e1bb5fa99201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08941a2cd65883cb64875362c2a2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d54d3ff8933e86a40b55bf058b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ee6021b3150277b94bc3ba9bbe034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628711995d0dc57dbcfc7d711cee10635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226298eeed67c2a8c3c3971bd2e6f7086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db49e424796b7d1d9ff9dd19fd7aa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5d1adb0c44fb7755abc220fc7f268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d7b66f07b0104cf76d23638ab9a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d9e4e17214ccf3649c8c2d96822f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a637f7f9aec4e9b71efa13723426f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22e47759c3e55b9b77f566a74d11c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f92e66dbac6890c8a574e256fac713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583fb39cc65969763dbd2411da146614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c278c40b5483dce8e033bc7b1b53415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622255c914512b34470a4d3ca69cc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7282762eab961d0ebd2fd93aa7867717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f6056d08ea10aa53ae1f1e741c4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcdf0ca35b3f97206728f9d8bc624d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37339505a1ab2e3d39c7e5e64450b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91def12c89c352e5fd2d1ae8c82d2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fefc626ed9840e93bb974aa8f0e7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f6d8354e0a0d4e048afe40b3b14f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c96c9d72435b45ac398a86484d5a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf621ccf7c8db83f44505e53eaaea025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c40858895890ba4a2eec97a9ec438226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1566cb380edadd69f4d09244e03cc5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd95493dcfc3a04f9b6f1295384ec828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd774349481ed067643ffe5ec9bc65229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad3489bc1bf98dd6b39f001d24540b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de65e513b76a2cb645eea8f8b89e4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1dd29420243babb2a3e6d656224f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0dd9143cc0538310c29a631075a2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90cb2a0b032f71651b7eabcdc972ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafed329c77f47923f8be39ca5ab5a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6235854cbbeb6ae78318250bf8db336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f804009147bf6b43097bac63fb0d69337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001a5706622d0209faf27126d7aaf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80880aaeffc49fbd1b5859b24f4fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b2b1ebb83e1c0e1ec6fa724a905940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db489f13300aaff839937cb367e6d6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad9f570ad2aebce4f846aec085dcec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb9081a0df2ec371a67df827fd3d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a10b839960d6250d6d20ee1c0e2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbcad6d2bc0fe84338b972a2e8b8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6d4d5123859386d4a7fe252a271a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5ee60b8cc055decff530d139e22147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e266f4be9d5a77202c2f1f93cffad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f00c98b2f5335788d8bd75b8288a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c174f81d96b7f84218b79a326af6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957cbe49a716e9add1983b2fca625651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29c2f9383b2afb78ac5d77b2f77c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9e86ea822c83df99387d795a9f93053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa31927b4791ddf5c71cee3e09eca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5039fa24c8ad97e546701ee505c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7547173b2cc4b887a0c7b81891dd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5539749851eb0c59f284716c63789157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98ebb069b6d8f165952694de5dec358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ba66b4f2b2037dd64b31dbfece9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8bce1f91cc49716714d490bb112360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03a3f6439702491d5b38838117c55661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28600fad1b035fa5974a9cc9186b3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95792bb609a52c2e910fc26b60086563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ee10dc22b44c097a066d8522a57d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80983c8cca27b899e630f0bfcaaeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587cecebb41e12349f618d571a22ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c152bb65dae5a3daf0d4001b35dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d41981c39d861ad8763af5760aadd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae826dad4068943922f791079ceed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d23ff7ff59d7745d0b725fe678fb6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9033330baa6d2840f00d787c4aaa16271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179b1fa0ae725a934aa73736d045a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a74f4ac5298d53213716f693461a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a182a21995490e99ff4e6fce1f061374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfb82ee18d172f1c72057280446a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256cf3ec8282a8db0adee3c4555c60a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036987f4eeed47197d988724d30c79e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f1f7a2ee762355c4e16789382647a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910eba765342cc5265db7db20c231ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac67e5d8e2f203a74baf8ec2b4fd25a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb945d3496f093e2367e9531007f18dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd87a10ecf7dbc93480f796973f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a51978b353079a722c59d868744ad683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa5a865e9352760c105166b695797584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69adb3c58bfc09b7b187f072c70bee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287b18fd81ab37fb286619210208e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa29b71a42f24cb821164384ab4fbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb350e0ef6d934f1fd60125bbe17bc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876033459c409c31ac741a1ea7e93c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e5c71162a30d6199be0acedb2a47690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629476179cbb57160d800702b406e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4effff65d944229d3dceb35ecdb9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979e0fbdf0cd273c6231c9993efda693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f68ce6c58adaa578f2de6d5b368694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213482f47b624525fc20cf81fa786b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b549a02b688e0e50fb07856e2f0c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7289f21dc95641ec6cdcd64e5a841f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b607f8f07cf934294f0d70830a274b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5bdae04167f806eba182bc7686e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8ac22f99564018ec34b56db7985f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad454a2f49937424c53176cef9f14d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08891c32d07ae5b3ca77258a80d62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e457a1c826a77c372b5fd3dc7f762103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c9429614cf7a1714368d870812e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d049c19e58ab609cac857297bc748105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21f110e663603b7e33aea801d449a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b5584821260b6c1a461d89525bdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff405b7ac67ff088c138e0eeaec4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05391c49085846dfa20055053c11cc84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaed142a3964853b41ec4da62578b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e46a6801fe70e04c84d55abf551f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248f700c943759869d533b05298084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca8299d324d6e01a4efb9c91c295c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3dd6e7e68837cbf13f1cd75c5d90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7d7b092e3fd4d50eaf195ac57512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755355cec827e4c0c4d0d6632fb4905d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f399f4c06d806d5accd0738fd3c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3051e8a4afd4242770d4fbf45a171ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53312db577886120d88014c82b34d18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da591223a7eb1b421055b7c919ea373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c562c0cbc99e32fc712540d7318399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0ebcf7729dc3d59ef8ec7a8ca73af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a360b10081775e6d685529f2567a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948e0d247ff7b4a5a8b57790f23957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84269535a43b087ec02e1f6981a41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75883fc18458dd048cdcf467d781e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be9ffeebc15155fb83d62812660d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f9361110b807e487ad3f7e55d6fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f47880ef78608b55c3ee5b5dc50ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafeaea92bd2e29dc17423000032774130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2817c81bc4a513a7cb95d9b5235fbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b66fb2f88a279afa0658ff8580110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c9217773b8d36795d0997f354850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860eaa4aae0b327e573b77d8c8c70d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa894368512fd7cf5f63370487f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eac12b2a3f5248836383f764ad5d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3bc96c05961f428a71d662b4f5c40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e942bae3a65df5cf8ca9f3c37a987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ad9b6c2e4d50e48ec836adc0d95b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb675e9c02032831dd4fac821be67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b79314f2938865b01de5a3eac735fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674e1d45e507383db5486a5af1701f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a31cdec4a152ced7c085d2862915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed7429d31da0919f0a87dfb3cbdfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fbe25e671647faf8c3da05a5e646b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d43d83a281bbe10908c5a99ed92b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfd282b7dc6e8b94ec23b266803b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aeb3e6d4e69f4495af7611a496faf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2777565a4afc694f11fc93aac0a9b73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646cb88174a90055357fe3c2e13611c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583cc229cf40ae0d282cddb5d9aac8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757898ae8981287acbd23b72af7afe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c428869231853dd9fb7497354721199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f4cf4b1712729df6e0168c4610a9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc93045c48ce2f8b7a4124955962a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3dc90118be4ad256741994edf464156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e35967f19950974e368a45e29d5cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fd7734b43ef75dba296b17b2c250158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa31dd0cea2455c590a3e54585e9b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260cee89d7037905711b7a37211d0bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044591964d41bc2c8f80f1fcd511552161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863f0c8c23fe0e86680e07a97045ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45bfff94a705a591dc363c860edb6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74497ca7bbd8932fec3c1f427b9ca1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f75471c8e82f7baf280410db86727165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7336070f4e50af1e08c4f80176e7ad6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d2063ca18ebbe349cc9bed768c8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fa753fa4dc85449c016793864a05c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05290f015b60ebac8aafa16971957fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a373287ccbfa4459b32ee2bec16e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6e9d0eb7890d95ae0467a07e986f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa365c342cf50681583fc7d19e487f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18288f1d9aa482e5467923931227f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ab60769e9af41738bf26cff53775174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f7acd3cec19e87128c3ff46dd1ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb973452ecb3db8a312085207066da4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d3f60d54f57510df457a2efa3519177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d3f586f36c185e9b2cdac76a9cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8470ea2c4f28dee68d3b8d473717a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a76d9c108b830f10059e7eff5c34c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8020531f2ac8cf8803e712ea0d29108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d9030261a95bec8bfb2c5e1563791182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ed8caf631c74560e23f77fa35e5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90b385756b28cebdb5a5ad54b331e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e67f39796c44be8f6db4f187064bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0f80fa86cf2a593784bdd9487c80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8599ba3079fd7615d1fefa114277187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d00ac2c8d1f5fa43b0cb194925352188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37bb9c4b39a01736feb1f4913b32f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc8ce5be772321f8153c098c4bce0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324989075859f768e54f4e9bd01211cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccaa085047457914f45f9e85a27713192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052d933d7ecade5deb121c034abf4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce7e36ebf43fe91873a7ebebe9eb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7de9a433eb5593acb4ea8165f2f67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272c1100ea446cda06d687dc8d2ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25f933eb2c34466cd0c60c6852aaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d892b51ab95edd501667f007c6c53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a683666120dcfb17c01c6a05eeca70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236459721cc4c7c687880bcb11d43f4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e610434298fdcb6726579b2646cedf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a196cf13d026d39b74e132147bd24b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d968d06ed6ec1a1dc51cbb4ab8e23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d44102e2528ddd0bf88b2d1cd2bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c8683e74c3ce08b0ccc6d75ea0e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa125858cca8dc168e7029116bf520f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078454c4ba20cc68d2016eebbd8c52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232daaf232b67fb625584b65299f68f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32646a27d1167b3328e5def8c3503be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3366022c1c0ee4aea0bf873ca2f2bca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696ea755efe5405600d79e05ddf102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa83fc67be85e0bbb2573b9245ff6c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7444bea3f726ed00c541fe960bf9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c909c34d461311acb3e1ae2e469e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f34828056e11f574545bea6db319b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d1ac5040ce602e0c98c4bbdc7ae4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e788ed30cb24acf9ceaa9ce9cacd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c58fb8b1d39c84757d09fb0fc142a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca65aad1d85f2ac19f5eb137c277ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99f7bef0546a72ec382fc81a9185a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262b53e9e6bedcb2fdec4654fda3e56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a8807cb483c9c76d9e51514c404a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6510ba823d96626262e00ba1bf2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca93d8b104f8fcd01106cce16dc634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0dee3bb5014b80b97e9e380a4666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5dac6f31f8839fdc56f1a8eae363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d99c0732e63f28705eb253cdbd2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e8d3f28443ae4bd6277bafd4227c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8261145864b01a4b29763fb2d000efb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c2ab471c5ff99813464b4a5e4cf8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b743a500e1213aaa2d5d233daaa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901b405946114c8a74a4ce16c850bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1b42c243762d2df0025408c75195233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e9d1b2192b5d3899e74b14381d388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8592b834355b58ecd89c1219908b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed115a1ae31f209134aa177acc40a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f30d5c7c7af0147d3aa8befcc2d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72e6971f63496900552a1bec38aca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0191b8e58655fbe3548d9d5b893a3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e70c7a457f46bde8321c591a1d730240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b518401ecb7f72a7ac55ee76463ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d6c2e3b536d3b73b1466c3d572ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3e69b8502ef3738d4eaa4260b4b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd5afb9f48116a9c73d939ed2f5ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57e8e27f8e7eb9fbc4fc2f91ae0e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6705b901559cd292da83d26a8af4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca563bf8229aafe77453bfc28c14cb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0cb272ac2dfc1ec3c5adbb15e102c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99830c7aa24bd69a5e07a542afa48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c877ea77b3b49fff0b15fed4fd2491250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25134eb0adf2332c966de273a9ee107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcec144a2626c84a857aafb9b9bf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1438850e4aebd361178a1a5b4493253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153eac6a0380b6a3f8357a971b2fe81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa980bc84bc24c7a409a72bd1e2dd0b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869a7551136ba6cf7c1f3910b4fd58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c607df2422e04dc025b6c2990db92e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8df5d20103dfa5ca1c01b8390ec0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def1b9ddeac4b110bb0501a4cdc688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7683e33dd8a87444c6c6be3984ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa6dc43510988bfdcbf7c5c0ac1a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e8b1137f612628ebe6cd8466cf14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b48eb989f763e3fddb96b7a90c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631ba83468acd1eb482e0f3a0c3449264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7534f8b7baeab9e41f2c69cf32b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c6cf1b87786d8c248fda931b7097266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce162235fc3017628cf6a8eb7b8faf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd493e60fdc70ad9fa59283675551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e10d7dd5d7bf441b23357e3a0179269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68bf20378c41baafb4917167ae6343270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c18c3d68b003ed2eb2ec30dc7dfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130435f60c12862d49dd812b2ba881272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c74d6a6f7ccaf74b9ca8e345bfde5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380973ca67c36a88a546b92ee6ec4c69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74bef2574bc653ac615ad46d5deba6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dddbf6fc548cc721ebb843ff3cf71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40a18ebfad3b72a87ff26d8c707d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038bdfba39dbd6ebdb75129013532e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2794d85db8b1dfd1621f7ad545aa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b9d228e911f310863b13cd4139af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6946b6c3ceb8f3e35ed2cacc0aab2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff3a2fbec5662c3ddce3eed3fa1e62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837c0d6039010da1cb40b60fdabdfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b85f2b8e5e56028319b9155891348284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c5267299a92a698403241c546ff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f276a68727924142b02fc7b14066c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea481e8889e1020320032eadedc13d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73542069d48c4f004280e05d81f47812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103cfdbbe0065905bd9fcbe9e32f5e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a04ab37a3dc178ec01f185ac2ca0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed98e11da03876ff2913bd067c1eac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b750eaae4bf6b4196a9064be139e8b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f64fa6da5fe0e2fa8b53cfe103bf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b66310c281baa8a60bdee6b244737294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41792b0daf54ccc33683bfa8d500ddd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34469eb09f59f9044e5760c4df2be1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dab6ce57dd2f14347f113f5c945ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f422c54451b81f910750c087083f89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ccb55c4a7f19ad79821536d32a9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc06763137f80825336c4f884104a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22a19b99f4a4c8402f6c5a2f286937301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a22ac6ac79fb931b6baa557f3b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d905cfaafbe3117b1802c2c6292ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408de15bd8c25473ec75e426265fafe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b39a906530821ba985f7a5f92ddc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaf71e4568cb5cef39cf80613a6056306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc9e58b19dbd615964bed684e1192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c21249d60f830af254e26e18d89b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd470f032a2fcab84ad1794f82351a86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d5a2f46b0464782f807081d5cb6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b452aa67aa39b3a1d1a52c067cc522311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8669b84f0e9368bd249a918f40ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac79623ebe51df7770ec2bb63d205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e4f2c7fbcb9217cf53ed78c19185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401555c4229fb7c6d14953c8e2013fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f61a6be68e557bd0b37ef2d66b472b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320c84e081c0a2d8eef5753da04203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf826079bb35d21cfa1f3d7dac21c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f993add7956ccba70860ed1f177ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f027d92beab58916a391295c6b59ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9a493078f89d5c020ac2971d75ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b120637933e5002d271bc86176c138322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e985bd10a5325830334b7e533a2fd03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2987e2b9f0c6665bdb973b137dcad6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1978ca75e001474731879b6759ed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf54e65af5acd36be889779355b69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091ecd89efef7f125209d8ab9752c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4458443e65da118442d9668d0663d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba752ab691dfe2141f33d06baafd6cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc4ac6b20b2b360842d258651cfbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216ddf9a8dbb546add9044c6fae0aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5d6dcd6d278a501de58f75e1040a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a5e7247f38d230538be7795940d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759988f624455919fd751f616945d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183adb176039756853f87fcaae9be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce800990a86fb65499e58b8d36bf35bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfffb72f30befbedfb0afb345ebb39d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a42ecab471a83f7fa86f6c347f4b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07a86a2be3d9cedbfc9d4bda145152339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c9c2b59a8c2490492c097c4c5af2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bd3f00b8d3f03ea18f851e93e3c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b412ea4ee760966d63911ee663d1b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab63d63cad0bebefe49a127cc6123b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43049ec6711a38d339eb2664456d8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b4f9e8ea5a56f8f6654e81e94614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fe5e2d7fee5b94e341fdf275967a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3831db53b4cf42c87dfc6f6d49b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b8c169889ca0cd6bf93946e01af89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197bd20bf8dc2b1247aa7c495c9ee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f2dfb95aa3121d9ceb9936dddf2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebefd52a87d908e5d8675ff2701e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081660c78c4d60b2e4385141ca76a38d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d07d58bf47819fc82ff4e488dfe0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606f5413fbe05c6c8ecedf04937ea3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb2bf4bf9ddcac314782b4681c3c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9eb119f3112834d032ca323e10908356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78988801c9a80002972faab2c4e607d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b2c73d1741ef3834da7ee53a6f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e7d88567830939e9389e389f9e96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846a71aa4064944a8d291e77f7d4a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee084410dbe4aae1987349823be19d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065b8c67a6156f097e6ded89a0f9e47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129a0c1ec559ec82ac4b0f08b0b6bd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112f62489f6b9a73ff822694938cd31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f3fcc82d1ee3f16372707ed799d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da655274cce909e1792bd0f8f78522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44af0c943b97a9cec135ac2d7d070367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ab4f8abe5476c2f356f0f8da3c61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba0204f1bd78995ff0ebc979afe23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaec4e3146bfdcb6e9b358f2e40885370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ecb29853166b6cace3bdda631ae06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb51ab6c6e1882679a24fbd779e260372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2afbb7d12f1fad89dbf9f963ae05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa2a3c9a22642f24bb86beb8ee0e93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7616ca53c7ce107be56b9e9cc685aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90a65bbbdd5d7689b6884e48c3cea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca246d664c83c0f796b534b061dd439377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df73e3ea5a336d718cf82d9cb78558378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36e094a7aa5232470a056312c23c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41288ade099368bd05bdee381b7f1b38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f3bf4eda9152eaeece122eda1251381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba39d02c65f542bf0f858195a2af67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb65e11a33c38485cbd043f9d73fd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6235476b14f8f2bb56f674cd48590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0701c915169edb1bbd5285e2afeac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16dc6d852ee69efe6d4a7a5c2691a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99874d31a4e4d6e8a24127139342e0d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e795a0959b38b31151573d420ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515e5df251c1bb2e84c42c55115f68b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bd0913d162fb428606c75c92c7b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2756636460aa4933bc32014fb864391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186debcfb6da31be2e9ee26f67c478392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5575b64a6f801f4fac5a4e348f589f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d604bb47c667168bf3692f5819224394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea66c3b38c3bbbdd5beac251a68d7f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3b0afac45cb0ec23170e6e3c78b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b10ca7fde095213a238c7cfced2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b40760e915f77efe3334d1812490e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ada5ac645bb0c751fdf17e59fd65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893599070ff1b7307bf37a7da7dae70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb04030d71e5e0409c7c02a3ec7a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793ef871d2b777553c83c327730182402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fc43b58c70750702399cd4f28f96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74290d2ea60f62e1438853a79eb788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cd19565c8672eb84d19daf3a1865d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0876875081d9c5ec852cc9e3cd717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2bafd5c7bbc53ed513528cdcef339407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e190811efc0154468657f528725991408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebbd0ea730830d69b0c2dd3a0b824409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18dd12121d83fc680710520e98e31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a5f35bdbfc112cc9919a1af13031411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3b9535d080cb55345144a2928ee3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714275ac388011cd9de8dd3c128e00d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e7744ef01a948a93d5fde4ea7a3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86318d9e46f96f3280520bf01694ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d332322791bb79a96232dd9348f846416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf4211e2ac58266065fee78d6e9c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffa818141e6da0b2534682cd2f372418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48cf6285b7d6c1a73fc7f01680cbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952c242af05eb3f7b01a2148c885d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ee85cd4632b0f3b207f688de5c95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7ed6ef5343374908fcfd7266b21d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889c4e9d58cf15ff7c6785e882bf64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd673760652f091f0e8e9a43029ed4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93aefef24e03f6ff94492ceb2255b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21162e89e6a6b466e88d59d20fd4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41782b5ef6b9e3a5f432cb786aabb9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644dea426fb334666c541e1d92625d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b22ab22b1cb8ce02ef025195f0422429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea349e71e72d8cd37990cf0d8a5573430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0365ab7175915441a0ad731aaf9c69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14fa672155800103caf276639d70e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf313be6057bcef5ad01ff1fb7ddb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c87db82e8f6804589da1996b7d7fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89602ddb362a28e020d35722b057bdfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f6c63fd8a35db650975c84d6d2aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc210d82f71faa7abf7ae89f535cbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c9734b4b6b38de67b89cb36f69602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183d9f20e3c5f80215b1546fe14e90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37082c66388a9a10c5ece7dffc0b226f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bc1c3f3a11a09d371f9f411c85268441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721ddd8a645964acf30f2a7ab367e0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4e926a7df1b7038bc1e5808375a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c55c45f181cdd15e893646e0a16d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a3d02d24d07fa65561ed9ecca8a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4b74fb8f3e810c491598971a9795446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35298633f339d4f46139e5e6f61cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10093af6b9bed0f51aa83a930ad7b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da507579a29dbcec4483e465e32040449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82355be3cb6635edd5e1acc8fedbf85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f39968730baececcc182524c6b50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea689f47ae20aa2b034b650a2f306ed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469626575226311d831fe8fa8510c0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631dfee1f15fcdde0d43f20e829204a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f38db1dc3d38dbeb44d281f52098455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6492812da947e213bd01e6e6e280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d198e438e451f294319fd8c9dda60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810c41c9bf24239efe45946a8b00b8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb31c1c537ffa330ddd8350f9ce7d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24634a1aad6af2ebe9260340b15988460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe8a8b6e96dcf561c7e1f6d32acec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab40e94da555c8fc27e9db9ff580f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4207e1d1ff01384f46b576054ad35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3f5872665121527110bf8edd4b28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce877780799357f5282c9c2e025f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe590510618400b8e51c8ced0491e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a9c607188afb058618047322536b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b792ba997d1ebdbe7c6660bbe90b40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2030e5403a18bbb992af90e03ae8493469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afefab8aa9e79e06b530568ccdf7669470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86914002f47783dacf13a688e493be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd159eeb2d14671488ba138e15515391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff31c325638fc8a78a5946a0073105473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc2b61a61c9d2ae873e2f411f9624474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce58c06259dce372f85d9eef28dd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c45e200e1e8c0480abd3a5845a0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ed8a4ae4782ae03a53800e5285e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4a113071a28a3635702037cf681d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5abd08c0c6defef462dfbe6210c57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c321831979eedb0e7502ab9a985a44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5668b43b267f8247b0081f1f3435160481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd411092f9c02c9ec364a0e4dfc61a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773af7ee5e2d467521c0217de8eeb1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9eacadeba1c646f1cfe020773de2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928aec5a8257b9284edd1cfd592b72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b980b9028d93f7a93b5d96ab634a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427da2e012223c48976e0a162c2c15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3620bd0072339d3ce9357a9fc3b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e3cb60ae37781ab15164dfa583f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17b563cf55f45c4362491f761446c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b99c4c6cbf2baaa350ead4818408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde8f8d90b90aaefd7bf7386c6db5e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c91da876a664e340813f0dc72de0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b54a6078f44fcd6967cfea77440d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15429e3147c80a4d8f224cfa4836ae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180033a3c060e94a17ccd16adcb8ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c25a9aef600f901bf1c19a4d088d7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd8cb87cc2dc04bce62bf9a565cfb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3266a6354a3ccb8426c0f24d147b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df026937b79ff8e3bb60c3626d4ed3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d70d6ee13b9b864a72324106b87ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8314aa3e8ac79f21af3da898d75486502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0a448e6ae0253c7c2c7c88764198503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f76036ec1f9cc92f6d617cf30ac6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9d02e36c365ddf6d80fb43f9faf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d701ffea8a13c269e80eeae59eff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485be3a9cc5fa5847cfe8565a131bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2180c03bc089d0765c174ef5318de22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74f2ddb41d4ca9a93772c1201d0c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b035471c52009e4171611b4ce755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110f8d0c56776b536d840cc33fd359511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793ee9829f700bc851309edb86b4ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e41368704f5a14eee12aaf7865bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84603ad69a6909e5ac55046531c2908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7941b47eeacfd70b235982066abe63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7830769b526cc511fdf9f274af877516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88729821aeaf482a0b61c191e464d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801496b8481d7c5566cee6eb98043a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4101c664005ccac390d3424b75c294519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c2db522d9d9edc7faa65d4aee8f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94040988f4bf9a9cd2c1dc4aeae0380521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dabf4df240fc932959d8c512c63f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae7fcef45f370e622959ff3ab436a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392e772b5cc2bc7870c82c914ce3f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f374435127d9160d9f524dffbcbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941e6b88bc4c3f46740700ee58258e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336f517ecc931e91ec682b8214b3a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839bd730265490772926b1548dfb6b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159dab1a71d27974eeb8f7ca785c49c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004a33220c78b4bee7ed9fc0b6a1e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f174d20155afb33f42a9fcec779a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313efee08b8cdcbfd68631cc740b02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a5a7d3e078e9e6dd7ac32416c0ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526faaca876ed5e373e822563ff726534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb3522c7bb1a58d213c4a1c7fb359535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1059a2460d654169574d522c4a675536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d1f046de88c72cf38c32abaf7ca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a3db73eafcf25640d6c6bf590fe29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42233ea4825cb9bff50dad128b303539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48089c031531b7aebf1722af613066540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71566643a75196c6767de395c22089541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd243a2fa21e46f4a0fd2b88d49ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b337db89a57ce3e21988aa44db5be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf040698da8e0d388060d70b9b696e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f0812a91a3a51c5251fa946b4f17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851dab537dbe75d2d8bad265ef23e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8b362d1f6ad8f1c1d76cf72f79fbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df313e56796aacbac8412516d4bb2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde485ddb365f395f67f79a3366d1742549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b0a9ba153c8e4b37bd7ecfed01a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c9061f9bda65dcfde35fb91b50bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae676667b337fe58197c9b1bd54ec084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5372eccc80fff2e00460dd07d0fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4c62a3cde5ae2165689daea594ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0447854928b0d7a63b5752a1001a15d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464da26927ca841e9e284bf8cab0cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658476cbf6f8fdb76c28467bb182f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff043e614f043e9bde5545805037b60b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c67fbf628119f837a2301ee8712841559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf850a226c2a4fe15c34f0d12ac78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a254ea1832d0cb7c3018ba7783c3d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29be9a81b1afd91c9b8c3b067ec09a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2f4f2a1180acbae1d5f7e13d964a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ec2922b24a5d9d7263dfa55547f07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac438c7a54c7aaa6de67f0a7f2b4cf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a7a588bee78e112547ed1f5fc70a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c655d4dd4ae576599aae5e845aba6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cda36c2e69ed4f84759375266f96de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b785e7e73ac4bba2d4ea2a1e21053569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150b4fc8dae0a3acebe6ffb027f80f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825eaa507612d69a88215b1fc777d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479a0ceb4130a5c457d74b55f4d4fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a480b2e71884f6f0514d76d6955f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e7b23f39ee536398a84bab7dba0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d4bc54004dee411cb707af2ee5a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12dc0408672583b8d500ba9e8f5655576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54e806559fbf9bd2a96bf47f61d132577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b72951a7987aba641b1f80d9b432578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b124ee8b7576b6602548c048934567579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6404b4cc498e3d039bac1fcaa6613580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a684072b92741d796df08ab21300ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478faf5ff12f4c3a24e53bbcc195424a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4150be0e678d145b4e8df06ad740583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61b55783f02404a1b6500c0ac3e70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701bedcdc5a68c75ab7767bda40c9dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f36d2aa8259367c346de95547f8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ecb857dece3067f0b38f3ef9d14cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c04fe676a41fc75bb0e697ee94ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf5e5f4770d8405191e2ea9b22807589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2fd70477c83115a9e1f5f3071246590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afdb24d5f71a0d02f0c911fd97e8cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81fcfe94352c06d1350582bd4e882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e979c44abdec8cad6ebe5a3d1a6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4928bd18cc4b8dd76569a03750938f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a878197ddbdfbe208906d6546995e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519b57e0e058b0aa0c13b57b251cd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e1f3793c180ef2028c22f2f914956597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb203b2d8583b22e3e842d47a96e79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782e73d24969d4294f35eabdba27c2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59154d226b9b47d2d9f589ba0459499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a683880048b4e4d116ca5f1ebd1608601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c56ce18cd0be9166f3d6b055db24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af6e9411fb924b89d75b3b350c167603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b71c783d357ffa5197d13fe254629604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe5a33dea61e3a6a7d78216d0e840605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48f16764ccbb800335c564d77a9ea3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a0945868a244ba5f28c7d3551ab29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad147784afe228544d258e4bb03942f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b3d301899f64de8de79785920cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b2a8b949b56c35f06786a11a2cdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2e8fc5805a6e4c4f920c8063d8c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab907c345e0b091ef8a2f4b766ecd31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068400a5f3874d8bfa14a009260c83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a99e532019d99f7cec7d0b5a9bf381614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90de4af7289128765326120e56a2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6faa7a8f69c3bb62fbbc3c043d28ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9587371ee4124640abe05e2647fe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6da85d7e8f4d82561b8bbfe0f96de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c3accc38e52f5197e94b8479f0526619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31202f2496c98fc0356dd1cdd134a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeced3c77fe9254a98ee7a1dc4fd767621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe33d9eeeb1fd53ca37f9e96cf943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9e66aadcfc33d41b3840c144ae26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd208d16e9d59b206f70011a80d205f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abba6803a750fab1dd0e893acf867e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7675be2203ef82bc33efd93e151995626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a337e3479ec04ac9a35223aef0794627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bff493571bfc3fffa0cf2a274cdd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a73873d98418f0964960ba218a09a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d3a2bf0e01c6b5d542cb442275ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86157f1eddfdd3971d9052ea61e07cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b6bc3b6657b92567c337355fdd38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8eb49dbf238a9494e3c0ed1a039ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6dc7d0d974bfa38e0d625dc910b18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f34c5b83fe7f78c74a80763aa5144635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd044aa6683997817d6ff4b51deffd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a907cc7c834379acc1434b71df7e32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3caa8440ee10324949353ee599608e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f60c4e4a43df812b4f3527468787639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29b8d128d188251ed36d3a6a1467a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708b04e7ee9708ba06bbb2989dc32ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cba26ece33e29c53c77fdb1c01641642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a2768aab31a2db1ef34b1aa8f5ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b5d9161291d5d4f4303c3eb3516d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b024e086d97b341f36cd2a64f07b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c63fabb7f20bac1a530a944392b91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d872a2c4185f20edca11f4f8b920647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce471754a34f19c21189b40ecbafd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688098e26d9385ff7ab40bc3c29885ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c155e66c13943af1d0e26fa669f9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d824ac37d3fded2366b87df69f4cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162888f46706b91440e39709d698b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f41e0fc3c4c857e845d81147eb4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618e47a52c930d5a95bfe0d5690dcfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b90cdcbecbf55c686b85a8d2fe62eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8d368cc626ab0a029d1c5687deb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235c13f611cfa1ec6e4d49b3b7ecc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f415af01b2e837a264b6256a0a89f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccbe657113d00ded7d1d126f819f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f811269979075b4d3c9b6f53de941660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6321b974893902e1bc859cec6843661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3acd079b6cd32a69a6fc7481e6a89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619db326568e424d66082cb19d5fdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f105f27ab4c75268a0e994c934da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59aab59d8a68f3712caf50ba2f6aac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da319856576e43c33da36f3d1887f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13788a13233635bacba8a15afbacd1a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e318215c88c0442769edf5566664668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1511ab53c36efe2efff2a2ae66a10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339eea91d65c944a24ae06d970ba33e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ea97ad0ad6b860df0965dfadabf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff7fcc9db708816f8b6b77c0fcab89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ab0a937fa196423a561a1680fede673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d3bb4d67e597d1939535308a95f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e0cee57eff0e648e20d6d9fd1522675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8040f37a808e1fd79bc7c73b2542655676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181c15ca8c0dc34af3f76ff13a6b7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8edfcf95ea4ef4fac1d706f0e79aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1fed6afa24784934b1a68a547b20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e02b8440a24e40a95ed8f2b13026680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b4b3b899079bd97fcf8a9eff004c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a634bc0bc319302e71179df97fc0df0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b6e150f914da87b29e5b15f8d3fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4934a89270180b9aba59a973e8df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddb0b0a59cfab6db9440b1b6422da4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587279769a57e16c467184205d54cb5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087c5699e222cce3c8259b64336b96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab1e2ef9c86829abbd5b29f6d07fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1a6d82fd3b3831f4efea5a77c67a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93624bb354ab0ff63091a8ac94c47d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826f7689c0af8b3b16e07bb85c1cf1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12750b1bb0f69f46bcf0cad0757d5f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381171dd4f3eede2c96fe99b90b54da4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf759c07a51f8fe9b02bdb64d8e89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4a21c0583e627ccd4d7ff9cd80c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106a922858134f6dc3d2d390cf76e86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e3c8054d5d387a89730fc4e40b91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de77add11c99da6fe7da69829266d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878b4da880f58a3cbc3e2b22d8c9d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde368ec0243de8ebbee3c1f4fde06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241ff9069bf82269a3aa3d27168d5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab57fa274406f3d4af6ddd60de7c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860015f28024e3b3082435d370ee9dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f0e79c6570779491fb4a7c2de805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260c36a8dd82618c5222a2fe4ec505705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68c4011469cf684dabb3fe4c95b985706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9d5e1afb79aa77bdb17978c0d1fc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7f35f20dc2380c3379840ad27ca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e5dd556086e988c3d698f06ba9e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8e229b024ddda3f624794a0df633710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ca4986f8ee04cf1bcbd5f81bb4368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639684709bf9852228b77b2a84dc18712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c1c6494ec26b55c5c88f4883fe16f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a95874a041359f6031cf8112c4aeaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c66907a715978fe31bf72da7e17c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972f0de2ee18e1366a158fe62414c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682979292ecbebc0d9b2e8ad399075bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c663b941697b59eceb11563e338a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8dc572479ac2c9adea6b53ee261fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dea8b7bb423bb58ef8fde210d2f4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23db259a487c0e5f7c8200cf9029e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b8acd6280713dea519d588483c7e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d130ab3cc6051dfc678c9bbe7386711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182fd52715f2d8a756e03b4776877912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e5959cb858a6b7ce4956a904f01c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b35897a4f2be25f18e8fb46241a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d15ce27264ee9c05b819903ca38e1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4436fa9a3353a86648f0a493f291a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc98fcb31dd6f8c4c0008c0223209f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222abcd35546e276ef611ce14344836a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f9f8aa54daaa8c1f9e23e5aebd0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3785230278e1ea3fb54ea6cbd339b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12bcd815fbe71351022797277dd8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ca1ebac9776a5ec39d248151e3c0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad08c4ccea25af408fdc442c6054f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244ef9b8bbc515fda8785f2aeafd44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fca042b6830a146d09c8a9ec1c60a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479130a08086195ab062861d5fa9303926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748e9d1b29806226874dc6c18afd2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed41225a47a043155755b3fd1302e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265ce45df75fbef8aa9acc980b1d4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe73375a91891fdc9910fa5e40f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d4bf3453262f4e233981400755f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f49eed63d1933c8da492a2575da632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ea2f999a300bdde63b942409a53133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c53609667ddc287439b7bf55ef7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e70dae9ce23ce79c46b1cfde2f8e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9cfacb0087377e5bd14d81b933eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d217d0c7b6e9e2ce73fe580ab4b131137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a3aaa8f3a272e777b8a7271a664d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011069e5123566b9bee1b0455838f9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ab38de501ae58508c8025c55083940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9005fb1623fb82a605602f85bc78a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d96fc715fcbd6dc681517e6e5e61042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9489186e1bcdb08854c2b41d486a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ae6bd2d3804cfe6272844883c0ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e723ee23da20816a9b9d2321831e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30d6bdc7895b4a4be374131885f5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec1a1bb01a8506339681f8f77372d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79111dcc219acabf4336ded1cf21afff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b415916ad287894d8d6303df1b51b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014af381ef5898fc95c92c1101f80ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d575888d3cb885a1c82232a92b533851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc071e9f9b08f230ab33e13bc8d51c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c181756aa6a90d04702b7441b782053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c79a95b22db22e51507dad98f136b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10a04714eb996856c2a7eccf0f62c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdfdb41f3dd599c5ec9db03910bebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12c27c3b4219e09646d5253a1feb9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71ad3e3f334ad4c6e867d4aa09c1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae7af6e16736eb2301090372aa69e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab333bce3d79868b8dd24b0b2aea1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b86a4f118732ff04b2011d538778061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc91301ac55ea25ccb507031277bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf16fa7b335ca69fa9568a908d4b0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4bdf957bad8cb002c5cf00365fc7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbae0cc631109e8333cd598868a85965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af6ddbe433fa7cc02e572e39d588966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c41898cf40aff56e45f829cbae2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f2ebe1286908b8e1f063fab189f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35882b062bf464496975c8cb005ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a3f023ab3301f596ef9d5fa5372870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f263719ca89d9d8234a33320e128e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8405d6f8cedf8a1d507ee429341fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f9675cfa5c37fec042c8e572f88473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5c1ccafb48aa647627b0b5fd978274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c60da7751ee688fb3ae8825ba67975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7aae31ddbfb06cc777421ea3a30b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb77ed332a98db5b97137b7e53d2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d45738529617f6c42327797136e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3911388db8cf08044f941bb1f243c4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e94aeb5657c5d873c35d44effe5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bcd60dde9ca332cc21b9423be77a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee25e3185ae4e8f78db1f0c179b34e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebef785bf158a01d53b9d389b66b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d14aa221ad299a5758baf0e36d0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2272bdd7d356af6f5fe197ee1adc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850da9cac6fe755216ba0f6c956bb4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282afa2504ec1fb515e19447497a245b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a71ae6e2f63e68b5fe45980609e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5581e41d8ca77b160e45ca314626e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac4c8478293a58ed3dc81e440b7bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1023cb8c72c939e62a2f72f0204d3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f184ee8520e3e596fff6e0dd1239892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb625ea6ecee83208837af520709a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863ff9eae5599124f21aca86eaf06894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855cdf6f4de520b460ad875192d50ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5faf7e3c1dd23634fbd3960bbfab296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9262b24ac28bbca832daa13d14e5b5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c5b5f0b1d5bb7069896a6332cf9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094b7a7c13d3d6925a82655ab581d6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f208339ef07a25863856d1dd6373100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d013789294cb896f4f319709de6bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0538e3f80ea3a7367f608097f221b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbe6f03068fbdb33fb5609f4b3360103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160b93398964fe979aca86bc61347c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d1900f6c49093a438ca6c32020a9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a0de15483a3a671535239188ee48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851fc0003269e3bff34778795f6608f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc73b2400f3c276fe7672c9cdb80f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275bc0ef9a2df8d4bd8dce167ef2394109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590b5d28044a522737b40caccdeb3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53207a9cf33e40203d33ef46da4f77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d6b8d26106ff0d898810eada3f4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101aba28680ebed3ad7fcb4dc6376b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f116a5411b615fd484ea6c7e8a1357114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a95abae7906a4e23a144c420e5c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7f0364958da9e1b36312bdbc5745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171e6af8f7cf9b1e0f699133bc1db8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c343a0864a647a26ffac35c2da48ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d2bd299ab361364ff7d06815b3ea1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0252a078ca99cf201d0040d98d13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6902e8503abd88976f1715b4e71e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b01fe3011ac19eedf3e9457f08f44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820b51fd53c7e03e03fe2f5fa1d36f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c8d01ac7a6db9da2359904f177275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476b539fe29f5267f6e68d5632d00d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36aa2a46668b5f9f58fc38e684ca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b49fa1ad5f7c8f8e165671e6b28f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ce3511c8a9656430a5c1414bcdfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645517cdd9eee982810633610e1ad096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856007be5b3a07177d620ff7659433130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f3667cf5658e7f65dcc71afb9ebd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d965586e0c088fac1534f8d2c32d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a403be06851f013f3bd444d989e9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9101521c6248e67c8722f8401104d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d82569f7e09ca3917ace3acd64f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eecd85f4670b6678cf605699f7dd77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe162c7ca1f45d11896f186312ce44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55410b3ba8401a91df8d05abd1328bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7d341e94069cf552314cc1a068ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5cbba2db80b768d07e8faf206c90e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f18b2152e4241051782122a3c83b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0594fef0ec201063af4de9471532788142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e03a915dfc4678cb2d64c6e6e8b80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7facd7528460e20dcdaa7a60c88571144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab65df2e420c7ac711cccf2e4900fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7aa7189e926a463ba5327d7b4ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f160ba58e8f6fdce6ee1ce089f97e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4697cb8fd84975aa06b9122f0854f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7217e2f88cffeeb9f23f149a455b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764bc643d6ddd07e73982ee8606ef36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad96e5ac2d008937cc5c5ed3a8e45d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b3a0c9d6f14cde7929fa1bcba412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e715e9784861f995085cfdba4d4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125bfbf576b8380f8d3934a92ac0d6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39432ce17eac26206d761b3b84948e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25b88f4337442b419ec9f868a20e61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1eaa5063c63582da44e31dabefbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadbe6a45302c85f0e816a09f1b997158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677f0446b0fde2e2bd9594e59cb504159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad8e7ee7f792747acc1dad611632c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8669028c6372aa670fc0a96b72112161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b623a403a89e13960d15d91f6caf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc96e74a640dac39b5dbd086e0e36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9c1620dd16576fdef0c3caae3a5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155f584c68d55e804f7d3a35c731a98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b837a01fb5c620ffb37ba81ed5515166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d924803cdf381fc64a13eaf733462167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea44277543ed5ff0543dffe03d0ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35b86ec50ac1f4c3a400d5e7498a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042722833e037a1494143d08bda78fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6d4ec360be7e45fbd2321bd243dfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641861d4e8fd7af387ac92ce4b95ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c44f238b811b0b5de417a32f5c011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa313935046e8e41defb593548612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a3fbcd8eb543381663489779b80c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff7ddd53397f3cd49c4e09265e586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f69ebdf76b3beb4677be48d5b76375177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a2601e0d16296a297a12ffbdc4113178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b6d4f5032f837420dea39d39b041b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1786a8ab1b18d051d1071113e3e0f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8265457563fad3a8cd6c596579df50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f4ac4a407de9aaf97d0c6e6c344b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fc32f10a59055c24dbb128c22eafe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d84cd29074cc9a1411cc0ea40cc08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d5eaec8c1d17241144ff63516216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ce261251c68848179d802c4b90d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df801956db3cb548e4184a5ac180002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74a171c15927f9efaf84ca2215be3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddabd6e152f0881c9c5798fb2e2dff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4676eb08f953636493768c434e4f9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83758acbf458f5570adb0573b0bb826191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e28980948941b19adffbd42ee6fd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9007290cba3d04983c9d9aed851342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed464edb09ff845935a7cf781a568ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220770c79808476bc6d8f92aac2cdfde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0177068ad4d19dcc5b7cd2d5a1ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d3c3a9a88ef3beb65f477b952104197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5508c8c1a72e9dc6418f84b91f6b4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c99a1a04af0045d7614c296b2d445199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e9e7c5c19d3b21b67f9abe3dd49ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b71dbdec9008d764159991946cb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5324b576ed4f218d7c62a27d305d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c893fb348c7db75b366b615c3ba76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bea13c71bb431282b2636d9dd5b00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f135335deef70cd032e13408f520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d379255cd584b40d4a3ba14f85fcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dfd69f9513b0dcdba6018822ff244207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941144c00c982ef44eb3d69e0389260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a78fbf24c27c625d8fa830fb2ae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065ed2decf8fb434009f8d53ef7b6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc70279727548837038d83345c7cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399a928ecb6044bc7d11456296c6f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46bc2c006bbc9974998a8e16a0fbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f58c204bb900204bc6457b68c16cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdd7e0635810ecb3154d3eaaf26a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173027dd741d24df2136d575da7819b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043aa4b0809d3db2f09f6bdfd49f0c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23dfb8bef7a7446643b7fdcb428fb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071dfe1e091aa45c53c4693c3bac40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60ac6f7b3a209d96a2c94be9efa1b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4535fd5e898fc2e1e8e3096e2d67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa0a322590f2c384931fba785b528f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d9ae1a1f0afa0e8a5f4bddaece1ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662af8b67233ad5eef107e0834e3104224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bfbc4b7116ed8313bd50d0e0e6b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cc98be87f5248faf99a00c6d830c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889da2073adb3c266745b18f0063840227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463153a84e0f39c1fbc3354811ce808b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba572c7c15e95b4621c43d498ce7846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237fb99d3ad373b8f9e69d5171e4199230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b6d3b68647bda71ebdfb980c35da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bce5cd143160606e06cdcd688cee7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0dbb9ecd15e8559b87839e612975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0afd9b1557faa9f0e3df72d779d493234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4c212b543d986a75f22a4b3dee09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d5ad5642275f72d7dab65aea284cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397a6a850b0081cfda24e85419c505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04788507e4910ae930fcb2953690a76a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7d6b2c8a3930aaa7cafdfbd91098239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff1a3d92042b9bc9f834b2cfbb9ed0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43731ec754eb75e50a93d513ec8d0c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf1229f86e677f6dc93977c84044a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243d953a51e4317968da9ab7a78fe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace97f15686ec3568c521a4d2ede739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b871aa253b05a674678634cedab52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd376f4ff8c2f93f4fe6ccfa02cd4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa8551fd042dc46d0a225159d3273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae412fc813f7ea68a13e785acaa21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baecb1dd288746517e8a89a7970c09b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c2c93ad7d9deb73354042fbcb7d07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaa3538c0598b4249f6538396012ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f97bbdda39fb8b8a768fd3308d92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df3f87857cb3cb9a6633fb65693076253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead48bd34966f8f2992201d6f431776254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e969cbcebffb84464628d4e71e489255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99883dc1dbc3fe0ff375cecd24fcf816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673acbd9118eb6f37bc4fc171aa498a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff6080edddccd26aab68c42f9c77d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a90881146c30e49d5ac7c5553fb02e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48d44ce8ad0cc5bd40bf949cc3a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b8425a11b4fa828865e4fd293b1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c138f952a747b2cd18ec62039d0e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729c6be7b428b8b292d5c580a96202263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94abdd2dbdd6a9495e2410d9ea538ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824ecb2c08c625184b0929cf9a1757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384eea06d09ff98b6e9036d572908d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54bb18e24869ac7763afae0b8c4023267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44ca222718d3920232808351244fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaee9ae3145f85d20688e5b1fc0be1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329c7cb607808fd60ea04bab90c9f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fa360cf9ab87d6d926bab62ee03e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc8777d2c199b5b9b3f5e553216e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6cbb6e27e6351a33078a0e282afd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a60030c4ee5c353be0c5b0d242764274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc053df2fed86164c1e8518f2569623a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc674b9b4e1048e02920ee6874478a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6318d72ff15cf40c02b2a157223b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f4f2a46ce4f87183bd9344caf536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7896ef8d1020736c0546c62a4916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903098c6060e88fbc7af3e6ada8308b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc928da42335f0454f62954e5811cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe80e98b029a00095e98a5cd073b04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105809c2a2b120ef38033e11ab0974e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a65eed33da3a1c0f71120714d745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57964a22ee1852a135b0d242bc3a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459b741c1d06180f67b16713e762a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2164035febf332aafe6d9be0b1eaf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad33d68bdc8bb242966e7fe7f106d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcc99ab93c8526d5dcc0292e5a97d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7e8049ac788502bbd70a96e37be6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2623e9a59f44d2dd6dc20670ae5fea5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c44ab8d6b44d30afbdcdb4c8eae7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78bfd296ffeaf38ef97bfdfe0386f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50088e077544a37398a6504c94ae89df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cac3cee145bd29053d6149baa1d93e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7e3243ca40d81302d84cd8353ab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03bde7b07c1f8b56a4875a9f1911e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53088fa696b493eae16a89e10ce7b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2fe6ba8e3d3d3e6bdfa9d9c44eeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35609aa3356231e3a1bdb4a942a6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f308e1d37a4e90f02881d336bc98bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22c9d3b8228a9d92f3c3ebf0f9cc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e24482957cb429bcd4963f5de39f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a78ea742b2f8ad6d4c03123a69ac2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c49c1e6b330cca45bf044becf1b53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e2df159ff1681855474dfb39f0fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491067fd8853876b9f181cc79370c779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674093d824760c59ad4efd4b467843df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de9d4900c2aa566b379c5ecccbe38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c11d85e2f2f41ac0755c78b8243ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f059bc872d49218a77127acc8464a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf651ac5d21723102177cb45cdc33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f2ea6d9c9084297717bd8277212d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831e7c6a2773cb92afbf2f050f3bfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e88ebdf68a03b74aa44d559cfaac9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08182f1df15b089c32eb2c59606ab2d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895992836553967b96d3d0ea307c16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23779d437cb19630f69b2bcdf3343b88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a1dcb40fe8a8846c41023806cc0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f48b210f708ee48284095f27353b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf9f9c1db8cebf7e924a81eafea92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f25337270ee1c7ed546f5cc2f8ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d624faca01b6f9087d02d82d335407323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e5a8502af96f893b94d66d9c3a103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925315b880cc508fdfbef1de2b1f29f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbdfa47fda15d1f279d6bcfcd3bc46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb45eb3d37978afa4ca0e4f95b4a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f623398aa9be6c3671c79304965f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f530cc3441ea0f0ab9cb68fc7071329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4628abf473a7ecf68d614a87adce15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe237843ee589a510cd4c11127a9adc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22072522a958f29675271fb2f59fd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce466f2f38466f572459ea683c014333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493590382e32c7bf98a6b20907c8c15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74faf910461809f660e490b05a68f54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d6f4bfb0d2751c2f64449666f3778336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7c8bd2ee4091b6dac97ceb77289c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3545e7936f0390edd270a238472cdff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9dcb0544735ce384b15a29c3d47d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e60428ce2c90599ef7ed3eaa37dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec29f5caf6f8427a97213d0c1d61456341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2e2ddc81c36e857646b5f7acb6d20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cf10aa2561e17d86f00b9dd65d618343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08bdceb9f919b6800485d5c182cda1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e465a0f47da48da0c1e9ff4883646345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e461ca7dcd152dd9701bf41ee670a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff543ba4fca509f3294888befdf044347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d4d43be925d1382d0329b8e4cb45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d889b599e4f26085578b3e2a36385349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca5550b31e071ee17d12be05d8cbeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088c89b1dcdf3146edf1467dc4c239351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903ccfb52ef1fbee8917f7529812a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a00d6a24eb92f6efa425c7548a9cab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f7588b7454a859f7ee946438d9631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77ab4ea5fbe18fd34b95f8febfa1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142757b3f2e8a535d17e9d2d86acec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9687929dee19a5985ae8953de23ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685749563a8e869dc418bd141c1619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebcd284d8bfefd7f616ea00d1a80d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67726d33ac24ba14484aebeb2f726360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fcde3ca4586597494d497c4c4590e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90635acc519ac562ee4811a9d36a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff901cd24b7e96ed19ab2ee5dab43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d19df52ab1a330e6b0392dc24be15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e61929a7e9b4847e70221eaf4269365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702784313a2a51b85e57463862d2d687366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d848a88cd0937b2fe5aae87121a405a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062115c45b80da2971c95d2af864ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb9be4757b8e85f6c60d20ca5d66a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48895d100753fa5d007d00577b05869f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ac4f9e5b000caf328f0dd04a79ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d81eecb75369d6d2775e042cff03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793f993948213ae3e5ee2bcaccfc927373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476bb58f01274b8ec4df14ff071894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49360e0e69bd6867aee4ed5f96558375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c8c6872399e33ba9fb7c8d725289376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee57585462459224c09d5902190752e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2af8c1d070469e198903f35adfbdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f26132470990db472b47cf04281b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897e19c877a9c8aa32ef5b55d4c080380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690caf98d94fcd42cc89746e64149b77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00670662edf3456bfb3e96ce03bbb1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12cd99d3f29adcb5dba77e5306232b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2657a9aa23f61f1fddbf8adee452d12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da6d8e44cd9d219460a913b0924a00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed57f0814216c2eaa006f3dad4c8cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce4eee4e49cb50ff24a3520b9fd74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39d1ae43a4b2e001d629787d38592388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d150e206c7c53b545135fc9479165389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3476f97736b805aa2e21221fc2df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf634980c462c87d73a08ab24415e25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa773ec863775563198232016b0cbd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fea1ead3d9e1d9729c101e735d2f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e056c3a7d4c4849361f8e17a7295394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8bc505b30866496bb689d350c3690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cdf9ec55c896fa7c77fa6e7b0f018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f47ea6cdfda99d2d04d2cbd0272e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c95240f7d384bbbdc98477c04e79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583dffb5d136d213f8787563251de37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62119ccb0b2d005d096729f3d298d094400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f758d4062e918dbcc31817f49afbad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bdfd60130a5755ffe68eaf904d4f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300d3307fa4635d585f03498e23f3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759566674fb37d187f367bff365f8a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ddd6912cf529fc44ea9dd9d9e8c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab7db5b21f55b6512e8fefe73cd4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f5c4ca6c42144b1a444982b149e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1d931ba4babbc700f6f2dc8058c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e5601f0df4b38a4cbcf1b7c073d88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fdfe2e40db7a70a45d5b3742c5112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d20471ee96835564873c15e31dcd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e50533da87a117c23dfd59007ca20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd01241fc5ee6c79a050abd4870c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05561aa0f7e1beaba5915edd79131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827a647f4939bc8c11285014d508686415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5736668ade301579a80ac823a3b4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a4b117f124495556d260669a4edb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf633da18e4ef3a7702839b54f93413d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f062e1279a4831bce36d760e8d5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3fc7dddddbb76132445465bb72f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216acb5cd1b7e8ed2ec84783a3cd07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055665fcf355b5852d567c1769cf614422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5430f4ea0b1c873411d15a6840810423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667ef15c8f0569ae8a4169a610a203424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b034aa2d0c49dae2a1a7b3a29a0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfe35a0554a5e6a229bedcf1120e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff180601e13755b68015fd3b0e966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188030d46d9ad5f370b7916e21d779c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e07020e3033343ee8fdaf431ff0f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae71be2dd0180b2d52f9b16f8e19658430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe0aecbb42dae7ccad814f7358c8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54abcd262f482a91b99aae11c9e9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697f47004f62d1770b28aedd3ca5c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcdfce810fdb2e471da531410733fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5a8487d08e9d94a80aa4fe211548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b74ad1daf00d0970a01f3b7c19317436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c669acc26df11c884701b7a970ce076437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56fac473fd4b944f7bdb03e02b68c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c1f092d125847ea080a78610a4d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ba57e9f4b515a826ce3ecc9082d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5028d383772c941791054731f5c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec2d379bb6247001c51e6ca0fcd525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c12e65a03874146fdfd67777b473443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaad2ad52b96018b1c415a47f6c9150444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e336c47acd4d6f1cd74488a74401f4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80755f17fdb433793a9089cea56d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3dddb3ee2beb9f13c08c91af0a6f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3dbd87588911c0f8523528f10bf82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f1743a1db7099cea1132ab49cb5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa2a9449092691735e107fac49e42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ef87d96be54b69636aba532d4734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475f71b740ea1b44c26f1bd07ccc08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f2b506b83aac7e9dbc37064c079c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d1ccdfb071103a279e0177c53c79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ffba63a4ebe7d79f79c3f094352ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e701ac0a53f46990d0aeab719ea1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988741f331aae0057a44e9ccfdcc02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7b0f8c896cfff5de97c89bbd61b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef389632c24692ff98bbd4c2df0a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830e9cd2e4e9964fd7813793640a9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d243fc8aad1caed418afee7bb112a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3caef5528f60f32002da618a0b8d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d937c8dca499ddb7c7cc4e9a4e5098c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4e158883e5739b8823e4323646a6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957acb83a001d2186fd934b3fcf5a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a668707a0ae28a5996ca79a31107ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68038ea9857342de29f0cd78597582467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a309ed1a4efe07318dab7704daddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ec3d2a2c14968ed88545d6436c1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e87105c7a918792afa2f5527c88a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7168cf1383c559a54833d7c88aa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb785ed05c6ef6e8b50f5ccf9ba7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f7f552787da2c3781fe79210bfbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc05120048a1939c163215c200b30a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f28232ac9fba5ef1b0e05eecf951475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be63767e5b5ce7053ea7045263f916476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32b060f154b7d5b10616e5831b48b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a07216436c757798b058a15e7d61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995241663e04732d0b5d14de7010a00d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09394afd0a83199d993494185b500c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea2617bfd39af1c67291795ac27cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c4a60bd6211abd34ace9b5cbb1a75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6725a5b3ac0a98e8a5722991f2d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb0872e3d29690c49a79ab7c3b6e93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3962beff290bd62b125b30e4bbb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5a0fab8f9d7c277afaa1ff72a274486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21149e492091654b0b6bbd2cb47a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e3a1690a477ee96f12a8c19ab75f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bc11166cdf077a7cd9a5d970151e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a970e0406e636ef87105793e3b97d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ffbcbccee9d29f4daa21239cf2b1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc34dc4955475db633204f6a32f72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278be6f80c04fa6d28ee2bd2caff2d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af601499437a5fe7c7ad2de5f7295b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68247cedc3c39bcdd3c8510d3b572c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f956cebd44d2b55f5e401b77da493a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ceeebace2096e6eecff35fe5b097b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724b6001c3dc69f18620ca9dd6fa6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02a986057a3a77c630907b1609eca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04739cf0182bb21ffa1204a0d787f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df709f9b2ed42805c214b9c335d6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44e49c50044bad14cf859ac64cda5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479af12cd9d3b38d92b73a54af65a83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda908c90ae67e6b1264188f5a2c5fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57c893bf8dc92b843daa4ec32aae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bb976210fb5efbbcd037557f03bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a063480a6109bf114d29028d73d19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae502a551d49bf2a36a736b684c71b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd7852be26d8a51f699d9423798174509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65934c44a463cfe448e66f3b387bc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d5886ec9e5be43eccb0d58e62b3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b60bc316bc7b4cf4f6685ed5b22e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e3ed120a87e6f8a37891fc461b9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad4ca147a4cd1cfee7c98c3718877514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755cf1c02bb1bc22d842b596e68e97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885aced3f8bd721f3c8dcbe217f0699516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6de8f4720183cff32536ba5478231517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c06646d7e6e7db8d90af0dca07f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd5e6173e47e2406b13eea6147e7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea7e0e58d7bad5f98bde7668b3ea3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d6c1a7fdfeb5333de7b9cd56e2e36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef4004da454b51eb244bfc4e581d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87adb6de1c88ef67e3dc05ec5e8951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba248d3bffa22d04f39d45f33cc14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90491454f45a7f50d1aa08f079c6a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070860f503da1a537287a63800017533526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4746ba45bd23e019c4215b31635914527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bafaa3e9ce8f26609181b36eb4a5f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97ca9f32aaf0aeda248c70d570a82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243a928e91f458e272e62cd75fa28e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c03caaaab22412ab7b56f97b948d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2301340af23316b4bdef95e272749e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906bb7da55fe082c13099e43237399a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578b02f2b6ace93b4f060cd988085a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44677fc59bedd416ed6afaafed22960535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbc1455a172668ffd3b3d880ddb248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3b474be9dd901fbd95d7453cda3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7facb8f34b38ce73638fc93e28d1b11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68fdab649247893fb11ed5d9bca989539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac83c1aa096c656782bb173c417ecc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98aeecfac9384133736f0ff083221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c562a48f8a9fc0db5a1fa1a36f6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f2120b292102f2b57fca6a98e5326543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7e2a92e2391a2192a49b8756f9515544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9bc2fc5213e72317dbf8e60fd3076545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529514aa98c0491d6d572557706e1984546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc1dd9a2e2df871c73c15d5bbe05d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bf27525cc29038ce3415db984940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f60c5482bfb8891e448894a3de01c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dbd7b5b1f50fa81a9a86db1ff6533550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7ede251cebe6d4766f10040709e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372d3a641a463c6700042cfc8f0a40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b28d229dc00e402dae8f3c9e72c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bd47d9f8228bf6b247f648c891c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbeac014580acaf22a12c00fd650d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b616c3bb352d4e7648c975aa44366c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72060f0c72b6fa77d689c10ab0e28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e67047e954ee738234450e10232dbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca00df0f5cb0a86e1e6f2d0b20bad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dedc4920a22e77b801c36a30cb0e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613179d175b6f35c104c6a54fc43020561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a208b86a8b86b05294d3c0b7b11600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d97d6d5d2987f64df2ae5ef1261a43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d441c35bf0eceb606b89158ce68620564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbcb45b101a480c5ede9932ce17cb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609735f706dbe7d855246852d9317d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692aeb75e3385f61cf926804f15d03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9606852e4c79ece26645c9b659443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa25745963d975d4822da1306d80f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5de8fea7b0b1dcd11915e516b8413570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9fd0a2bdaf68aa1f3b3281cef8a9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6667374323dfe13a53c2e4148371b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f057de1597a1cdee2767676d2076fe1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93bc62884d45edc33784efae45348574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b8a395d799360895420516f0d5e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0894254fa179af5fdc5869549303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25213b5d73666127d494ac255ecd8985577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484e93f520942130c78f4e663bdaed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfba9a2cbe9eecad1dad97da200405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82859fa829bd5c16bd1062c0de98b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86172a08e3406854d609b1eca78b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7215cdf3b52f3b7c2f03448723e554582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e22c1dfe4759607c61cf92fe18f49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8b6bf6cf7cc5dc67724e1f3a732b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d424a295d23469098ed49f4fcc1f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c0491b2447db9862428eeea98a0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702fd529ca4a56b9c6d3e113432aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa7be25f3d3c5e1718081fce4d24b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b98392df4bb6a8318e251a532830589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2c2048ac3f3bc128f4ac68476526590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8601f275fc05e29a42949520b537c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a442491e8c41e334e9901c752ff264592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7059853ad437faab6d2e427b23a20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc727114569e0ae5e4d01400a6766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49486145c65bcd14a4cbdb5b71b33b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009bc93c00604bfd344125db05e0bdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d58e4f567354a36ec00be18a1f147597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ae9ecc8b1b668641f25b9f00b852598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c841df0d29b1eace5b744043d9607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3a09142a05ea868760745389998f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377f99011a3671755ebc83a1a10921601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90af7c4a97d00054e98bc141b0f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b6549518bfceba136fd180507e04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b966d86c61948a3b4f0d3f6683434e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29160b9d3f568c7848b27df5fc79f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04c77fcdcf9a710004f718ecf5b1c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2c4dbb121c9e3b1774b55932e6a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24a00eed3aa81f74c598022cf7844608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04082ce8044dad1e727a180df7aa6819609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0d0feac4a33a55f6343e00b4c93f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c373d4953bfdeda0e44aae462194fe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e49fab919faa325256be655e758bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b78438b03005c26d623918cf1731613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac0978fac0ede701244c296d3ac9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f371923c7dbee2b7f916c0c09f67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfa86aa7cf7214016dbf5a6d21d36e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56c7bf7eef83d764ac6227a0fc3f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7b7518f5f70aed050b72b2d27192618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ea944cacce8ee6fcc6fbe9e783efb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66277fcafc2fdb9dbdf114828108ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2628273831a60f0bc9441b4de90ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d0684a663903976e26698ffa3a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0617f4b206a1737288e65ab32ce28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d962bc09f9db1c5f1e0c3834796aaa5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898036ae7c46e8f32ab82670783330ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e1c461836b165beda37a945d3586626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cb00be321528142c8a72a7fb10f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557230bf14bbe4af493d1f8f4f0e1ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3b47644cd60abcf3546163565bd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fe4f4d72de8b4af00b95093c64983630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739649916e49e367074588f392d783631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73844d56d42dc6a6f97baee5a3a9ce80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e1a5745368345bc7a44329616b27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e22a4157de2711a72874470409dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaebe33ec6674febe0b7b6e7cbb87b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a917c98d8675ce5dc65562deedf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded702bbd9a300b1f2febc37e77455637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9291fda6fa56178fb2a5b6bc12fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0ab7492c3a9c6ee7592001216b9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a437ca95a5263aa11e7b194ea58d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad86431c809ceeec5149cc1c63dfc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a989288298903c29ab45094f37919642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7bb037e534cbc0d29779c16a340ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956929cf10e688ca5de7fc9260597ba6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a101a11ab473f58b721f2777852e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5ed0995948cf61331625a1bb8629646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c560029cfc4a8a339eafa5d4f842a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685af88901bbb6ea05927db7f88f56e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1957d747da60c17afcda447a4384a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51195957f6c08be444dd005a7dbef675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087683a81a65e278b88705f12c9b354a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dac3eeef7fcf0150f749621116a323652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b3ddeeada48cbf3246eb7dbaf706653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8d381d146c2f98b8ffae501c79c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9450dae789a6fe8714856a3b9cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ded0836cda0cde79a69a55850edc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3159b214b0150ee64c32bec06e1725657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238fbfdf8b2963819642839be552c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1aa28525530e7790f9d37832fa99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238b5e78e4e420c6fcab22ef7a32e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe49c1f1d1bd4155f8e8b29dd965da7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdfd5b10f95660b4ed9af17bf9b6fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b78a86b032d62680683f7062d8c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235216452dc4215cc28b8ef17ffaee6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5f56c85869a0de7eb7670050aad9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed81a6cb22a9b60a6ed982b86d652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094e50664cebafa208a6c3a84beb1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0155c9b1ee3d4bdf4a2146c12e3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904911e3da7cb3989805a75420d14af1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dabaaff6873eebfb624f5467008d96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836131bb35cf383ec81ba10c92f263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cb04c262b6fe503d3fdd888a45faa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8241dcc6f64fd2935dd853618cb24bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f14d69615fea3bd24f4426881a81e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1873e9dcbbd39bc640793e93df861675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa89d5314a1ab3e69010ee8017ce24c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7927200e2ec2b1c3c71082b0fa8cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050912c5a377512e152d1f24f5106e82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ef23a224b6db27a1d2316b93fccb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a930befcfa4fa63f2053842b273a9680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>