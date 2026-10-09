--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16cdb87a0c05ecc8cda4097984bd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f816188ebbd035e16ba316bc99d5582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffae923e7d953737a666b65baa6d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051efda635100599eeb8403ce463a094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06c35550c53af8ff02debd9e724ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528892432f1faf808dc10d91b159a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4de80cb1df588ae35b5b04381ecb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab80edc32ea61deaa8bd78630d5d2068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934fa2f2b8656cf0e756b24ead8c7cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d50e2a90e0fec0fd95d908f60c87310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec924797774873676252a211c3770c8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d389f628ede484efab32b6511b754c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f798467e347625e8368deb1cb14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90c7ddd9fa8f6d3d4b9df925e55cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e00f9d562ac6cbf94adb41f3f23c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81872ef3d8530f683bf34c92fca8b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e4e86ccef2bb11ada0316f7f33c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63378663adba1a1a66168855a67c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8269d92347f532b706f048c89344619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f7b310f5fa25d105942a550a6c0d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c9abe461f034ed5925508fb00c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2174c3d3e6b8fa5cd31fcc08dfebae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124a01e98eb811651bf9313caa78fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81162bcb2e03a13baafd7f77dd72fd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2dd052a61f4b26737e207c2397ffc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432e42136618ee58a36c13f8182819c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f275835ac20c2a6688972f988f35d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c04ccec5c24fc6bd7a786d76e7c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ddea28b1a978afb69a485343cfa6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd6b619fb59693e100dc213124b22230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf37855f5f3a450e10183d7cf14ebd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd89ab7e7c2359f8e424173fc66ea832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b598305476344b8fc9a5b4b26715b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c3d7f5e3f87e2b600ec35edb5ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515328f59951d4e9c60e84ac0197ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1a982aea77d3bff0ec69bc238d6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e7463d9d34163596be66b1bb683737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddbe8dee75889304894c29abffddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4274c75dc9133675c50d6b22e8baaab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d6c56b2a67a328fb1c584b57c916a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e8c69a3bfe95190571db5c67647f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0810b0a27e9722eb56810880fb3ad342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c4be7885c2b5abee8b572a98a482043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb82a0173879f80a3677e81ff69b1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e373160cb614c6da3c90c2360ac4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fed09ccfdeaa3863ccecbf5ecb9ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a368764c11cc8e44b7aa9e935ec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66f7657266196cac3cf5a48e98f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa586f31134266db022805d6ccae1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beededc78464862149338feed6b2c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae7e3767cbafa8f55f2398c8b06d9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6398567dd84ee0b739dd15d476a7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588542d51be4ab001b264e46eda3075553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b1cb97b5d87aeaff767c0bd2788154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb831aeb4fd8fee66f8eaa7ef78fe72f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d38c58052dd64a6d9a4ed835033e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236e0e7a0a25471bb5e798f2e1150c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079079fc9b9612b7c0307eff4dd2640d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121bd32bef7b7afd3c3c3fb77e3e7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c88192b8c97db06714b89438b3f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d93615cce765e38bd02bca486636761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ce8da37080a1015e58b54452514e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625c3ca6342bd55937169241b5984c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89411f01d079c9a613d03493017b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817fa51a0d761a31dbb792f3f543b4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39224cdf51ca029fe908e922ab6f46666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321228c56928e13efdfb273a2f659b7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75866a8cb915dc2148b4e3a1e55b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8422e68b4f1e4cf0712b40d1b24369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01e83e1cdd2909447f795aca93d8c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf9e9ecb12b7245d47c03b4257f9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0348c5a2a5fa68eabe606a37f23d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c45ac1214362463a14fa0d0b45cacf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe38e749a3ba1d3ed8425c9e2590374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0996090998f8893b2c16f269e5ca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1573768a0de77c634ef1bf8654d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8681408a1046c9c0f1f8dd6df508477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876fcf0ebf56f37256063b80e56f05a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd333285641938cf5356a693a40469d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b469088f42c71bc6cb0633976f08680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5e5fccdf9fce91aa8d93312719bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35418d38398777ddf19a3c7cfa6900b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd5a6f12ccb64e4f11e1cb5394fa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf07fee8c929c978a413085383c0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34878a6b5ad1fd62ccf400074dab5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38957c8d62de242ae8b0324b3b59395386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e384bf28240eb46fb009a7e51f3995e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d31b89e175b71f36a1bca22fb78088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047223e805e95f2b6a72be813016b9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec3637d30857e6d75304cb4e2c4a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d4bef550424d5203f6ad46be512f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e67f34ac643c6316ba31c5193301592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7c075b6f61e807c9786d5fc5905b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d728d08430b95acd129d060cce4db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99b3ebb6dac702fd2c36e9b83821295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f32a034483d92c8e5a68910b6d21296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18b1d0ac29fef37d2a58a1dc8f7ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb6ed4318906e40652aad1f400488d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528b44296246f276d93eed481d95d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf04698de484146cb3dc5d8a548590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063db89701df2a0a7a9c3b05a0e6a609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000f13c52232aca8e5396defae07b1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5654e886079fa86d00a6e141d48d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bea35c93f8b27cdc1b73c8544612e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79968b8822b817d6aa71fd0d978c6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9b2717699d6922e678db4b63c505a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2381ef12606005c7c7fd96d542c5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a1cb463927dfae5047982bd22a4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790b580e7f5b167f6aa6beb6561232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d513a666058c870b0c1968bd06559110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde4c6e427a1bf859022d962120113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010bb04b33269e51e669f187590075d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c20c0a374ca54d081d99dca949769113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e85cbe0d749d1b4e63b3bf482933114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53382f77d6b001c28e1798406ed4d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3afe04cd3c6cf0d3efd346fcf32d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573498c3f8ed2764b3f81747415b5319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0b91a5815ee7af716018df0a86221118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3ae4a9c02c1936e86683c87000ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2380f880966799bdb5933b3e5ed3a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834119178fa77371579a0e7d3d57e3b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa5379e941a230de6cdd7b4d0aeb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965da39f71d81d58d10c7e7af324139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc243aa03a55ae3822eae9e518bcd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b111052fb3a72502b29a2758a3e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee13ca1fb438a1d55be7c44bb3ec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c61b9b1e797f4154082d0e4329ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c982a3a8d6f1e8675a0f61911f074b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf3860dbe7006aa032b5d5877a6989129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fce338ef4e81fb26e4d1a894c634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e7c01e5b0e44ddd2bbf6f59376d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4caf5b013198bf7fb1c2f738c855132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609ab21e3dded7844ab62df915b85a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421cdc204e34b63b04f48af6dee86c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48392b27c5bf9fa725e0ec159f6b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fa5e54fa7772493c12324af275ef1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45083428760330802a1270ba03fecb08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f5c669c77831448ccf204f7a7cb4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74117be6d625ff2adf23a5928579a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88af21f841dcd7294c3d0fd738afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a30d92902b5a203a8c41a6f6a8dc08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9baf326e6e87ccf28e7f62d03c0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328868ed200b25db2502af0f7c79bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5c63be1f4190b0176d81bbccf37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e4d130f91795176ca9625e4df8a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd242262c140f13c0539b32702e76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd89414a72086fa7c60ccef8821f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7381785f5473b64a5b377fb1eba5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce2fb246296d629a68ea89cac0ce6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942d818947ab032d9eebcd6db04d35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8d57afd6eae738388d7a902207f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76cda30973f3d0bdc4a5b66627c2bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e831e136098868367b4ae1e31150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f58195bb8673b628038bf3196e967154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf3580eebafb5c363d5800e3a6b0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020070814fdea894064e0002200e30f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834b72d600f74dea9fddd5427ce3df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc788d41c875b60dc71c9c345a9ab5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77160c817781aba7cd9f8a2433362f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f546b01610e883be5d668ba98fd13f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0709834e3ff08cda10b8f4835b2d1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58bb92e0247a8fa508a300f2288bd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11adddfd1ad2f5666a886ad66d2eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816201ff0651739e09b1af390085cd0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d8a03509cb9bf4409efcad0eb886165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d62149a4d504ff07a47e8235c031c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f5d6d363b113af0c9cad225c9803167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d862a09407fbc7020c7ab22f8edc9f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f8b4c571ada37a8a9b2da7e30a9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf441a548494331d56e3f4a89643d97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e6e4951ca97ba730f0dc3bac37032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd7462b004ade732e8e826afaa920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba3565c3077ea60f338d1b4f3502ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6400fec7da506f8abe3f7146d2866e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e8987f932e66ecee8bc012d476f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ee35253c662a911ddfebc48a2d8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb9e1cd62d3fb952e6a88d09b99d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b12f2adc319f585051534dd4d7f36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919d9437abb941a684e99daa9700eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8418502475784e2e753c0fdb50149bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d60041da35883d05e676e8d02d8a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227c484d6db146b81c27ec2f731d95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7342d92d85d06f9c9e100a855dfd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa7509b50a536b538a0c895465932184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9160d60d7a00f66c01df481d7944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd1e611d11ea7d365acd3422a6863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb106307580acb3fa906b5890b551328187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4a31aa74abaf3d0b280dcbe35ecd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541d66518eb1f516bafa62176a76c09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7dc6cb8f746396af021ed0754031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ada019bffaabf70427a610b1c2075191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc399a947fb51c826b44c5bcb8650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0d436142fec83316e9b48c7bb14e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146247f29a8ea803c6eb1e6ad6f1c3be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bee4ed5987d56d96aa000292a1a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d3ce933f8fb12d8f22beb489637c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d78f4c398c022b3539318ab6bfcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243baddc4db74f2ff35540e75281a77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f75e0024e1e436e12b5001ff0621199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6275df13fbebad1731fa0b3144428200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab4e3e529355541ca8c42457c4a90e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec56d03a45e9370012b4967a2704fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383cd97930fbe6256ac4619c8d421d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c1db74aa450e51d1f810e630ed739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a8d1f4ff5a6cc9dadff505cefae1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7ca92f4fbe63e886954ca3df329c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9106905e9abfe0a347fc41040e6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581363f0f7261e3f13606c27ec456cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ff5276d266c901304a7bd7f6593c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a7eaa98110257a94f68b866f5665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d9d8ac83aef646bcf3eba6253aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27951ae65ba5d515852fe96b0f9ae85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46178836b3f1443b08ca9f68b9adb9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ae0ee14fae0c0312c87f89070b32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279e3fb46cf07eb9374ea00e40536b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2753aceb5b5eb8292d472df8090f439216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b526179bbd180f6f0ad0225bc5dae5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594483502d92d7b91e6497c7d9d75b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d253f1d7c0329f3134616230e60949219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef72c777c6b46e1907902320b1ee7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ebf497b161233e55673eb63685106221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061fa31d61bbc822a4ae65ef2d1fdb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307dd3bd7643d7c2aa21f25d505f909223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518673223c17ff5215dab2f1556ef37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552b9338abbeab1e211cf098332408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b458291c7f432e1c3f67a28204488f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968111a652cea4f3447363147636f94a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b37eda110c3b55640c208729e730f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf9e09f6a42ec9cb0a2e3975d27c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6242347482737180abeadf697ed0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab72031a1e2e22d37921703c9552862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754545ee313cb873cf4d069e69763177232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f94f56e6ea0a5bd7ff0a788e735b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6d045f72bd5e61334103dc5e5fa6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84ec4b2196cf420819768ed43e909235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d946a54f4528aada22d8377a426a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9d9849c640f9bb6cf477c84ef4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789c845eaf24366efbad5c1b4729ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d997ce8b01ce5d6035ed32008d7fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d072b43973b7c8ba513d737ab6470240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fee2eb60ec17fa45c789d2274a3ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42597abb6b752025ec39b82fa0bc7fec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa368bfb8f4555a6ca8d9b87369977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1905230111cb62c54807bd5fee85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab18dbf77fa5fa99ee6ea6488ddcdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d6d7c033f34c20bc2395d3d3b0d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1891e635549c2df3af6a8454cc82d5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae84ab9839fe542f7947ce552b3dc49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c4cf70b4cf9e92803d4150f38865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a208c23e6c52cd499e8ce5419735fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b072836e0e397b06ee567e3add8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0c2d4b6cfdcafea0b026e8c6129b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4b132ce67251100334e753be6abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b238f147a31f5d0fb5627690ef4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c92d8115c2abdea80a20f5afdfa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88086e7a19d698ac844483eb61472256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3aa69134c1ec5c9f711cc9e0d9584257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f2219fd4628a6b20ac4561c0965c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934c816d3ad27434ab50a743615785259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c141f5871d434f99616b2d3d68525260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f7ae8cd8fe2a5dab1c11f6e13bf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeeca48d11771ea2a21bcad270574d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8544aa8f1ba7247a3d27471e39b1cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e1b1e73b0cf0640f1064999c0836264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc69b552d3704580c52eccc90aedc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0964d2c19728abdbcad7b91e67737e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7b0a43684d1a5711fd8ecd20d4ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b95867368e5b7211bd30770639a3c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c1f85566f12e3e6fed69f406a8800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527be700865b66c40d01b937869d6f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a11f6e822d22cb3fe305862567651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f1a7a1f3b2a08cdcc7a083060fde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ac398b1cefac3e46b85a919e758a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccaa510ed140a5a1e037e3cf81b005274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc66f1cfb9b11b16f0bbdb6a9ef2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef106db2f4cbb0878f0157e61415ba8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0661dd909fa6d5a035381c1e65d6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efc20d94ad4859bd7b2c58f5cf2797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91e9df89c2b5bfaa7bea6becbb9d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffdcc5a6105235da6f2e5cf3c67603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba91c7527f576e029e4c8657f4081281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223f34b64a1531cc4e92b7ec87cfc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a531eb124b5533b450bfea6b475b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6f585b8124d59cebef6951b90f01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db28b52763cd75fedb1bed7f7114d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ae3801fc04d35892e3b4077caf08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa2fbed682f054d3ece253deaa837287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6194c289e87c83e0345e53c113498288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea36170de1d82a247f3855bab80fd24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8356e855b8f8aa699440a7aaf00b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1586661af7751855c5f650b08d2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d444b504698e536e0969e7085641fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cfebbcb6f115d43e416566faa8ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001bf62331adb22ac3a25c44c288c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5a29d07ed608e819270827e33a27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e895ae98c593294305cc7c6444b213296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd82aa20c19304c5ca08b4099b3e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c1d9df103a714c019123ddafd15d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e02f8b52760b2234a1a4b33e26041c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab7ce4974b2c90b4a2850952f5b3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae11e6f00d2296a5fce5a50c90e9b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab1f406101c4394edc98172964d90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a12fb10727f6f5ee1a6cec5555ac6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962938e783e52d48912bd9985cb13012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28191109b4d99341a744ac57da1bd35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b56868b482c2d72c81ea620ee5b252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903cd2471fa4a9b48fcf72b24bc828c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c34cbc633016fac2a5e0ab9a4090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9ca2446e357b7495e5d66428818c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898674d468ef4051f907522cc395f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431c7a2cf5006209ffc1d1b4bd6a8a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8de9c11c4f7a92f900ce256190d88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081a92d9dae9b27d74c63f2878cf96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8fed528cf21c364133ff19baa146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a811cd4141ec33627def1a9daeb6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d75a832adbb28177a98d0497404b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09d23904cfeac74058475f9883dcd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa656875598a9203aa942af90602f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e4e01af2483b72d1c556e5e61bf95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab9cc8f4393f3b794a6e449bbb4be9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec6cae3377338d611959f8d2a271b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd90f9ee874b1c114dd241278f2cc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcd1c4a12ea0a334573c171d1afb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827003b1bd01f515a2f06d2cc345b9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185dcdceef01969830706b65c4685a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4eb92ede15f864bcd325b9a6bff9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b46c47e5e0998e61fd9e3c7d541f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d220b67addbc2c939a8cd1c074a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432d08780329b247a7a0fcac4ed0c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832a84085f4163312bbe1d9e429030330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe5edca42d1aff0e267dd1521fcbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5bba7d7e2fbed8a27d3b4ef6b10b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b78b44ffc795f6a81171920c5f960333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3442b66a0723dc7151cefff69f5a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d85cd187e1ecb7f0ee33b96f5960c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d70cd07c934fb7c7794198e8524b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15f054a7b72f5104f0ad2b6cf04a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcf6dfc0d485b378dd49fca996750d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b34f4495758dc3e842d51a4e8d2e4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69714ecb49c48800d02b8d839f4ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2c8323cd2a74c8ea9aaae659029c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b329c7fd4e8271bf255abc12d60738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df5b1efb271499d8c5bdd291cf4a80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6fa5fcd22e7b528133dea530a71f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cd5a2bb170ff992097bd3e2a0bf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6c05c77d99d5774ef502c5372dee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c7695b315bfe79a81dbcabbde7ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8c991b7cb678178a43495a55a2f38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8d13098d3686487e246f22236a68f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57f744b4f4a9452bf1d56008e68d8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73022ca7f62804df0e9cd8d373f36cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb2fd55a1543058b9b1e3e5efd66c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13593af803c0704427b31417836f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481e27b6baa9e7478ef436edcbce44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c40e5dd76e319192a0d822c5a277f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d4b0cf58fa1f13fe3843f292ca83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc85d954552e1dd79052b85ba709f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81787fd66d87fdc279f3ac37b37e2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15065db6fbf0558ef152e156c9d5f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda49c7488ab8695c4656dcc16dc2a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5dc9e40ebc556ca66fe7a33e1e58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaef73ac86da57f87e3cccc8312f19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53e04f457620126d49d34c0d42523363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f41df591abcd88ea6737f03fade33d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5f8414d0831859c966928f8ec639365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d361635d89029cc45f395716ba1392c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a708d7beaf6f0163380400f105afc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3ffe4c674483a607736c0b5d26d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cb4f5f6668fb9657125740d4f454369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798067c2ff049160f1273172edc1b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3b5321397ec74da46c24524d889b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb1d3f63f1eb34e0b9dbc1691f0799372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336ff7494b838a5d6b344fe863ac7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905a81df92f5415387e5873217e3621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46323de8ec5b5fec473d9d47f5cbc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dda21a952cb001757d690ff08d0ed6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c658abcc782fa0add221a7ce89d609377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b6e12032912fed9396836cde0067378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10091b58c189c45444dcb017d5555f5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b01a9962e1c44fddb404918577f6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e19e9f8e9c33b4a4419dbfe539b25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35deac2cccc02f70aa7f8201d44c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffffca9d078ce95ed3a0609904a264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd5dddbf0aa7cedfd2d47bbef08447384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71ca0e7f2b7baab0333c46976209ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dbaec2f21d788e28cb25470959eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386e7a0fc4293975eb548c8a60938f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff6675dfb6dd1abc7ee075fe1d6cd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac08a1f261b562239a104f65004c962389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907716fb284c95ce45625b019bda2db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5af38b46079b176cd3b4541f92ea7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38ae799a48c98737d1528364b8261392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12573a26b61a916cc9454d3cb46a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae379d4ff8bbf40448b791d5d2035f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b3a9657914455ef0304a1f3971be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47efa2e1593b4c04d12349c9f7ec2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae806fd6c3b2c14e1344584dc80dd41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08946d8784edc2bf9024fd2255d84c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd2725f98d8af7c903fc396a00e0d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150b95662ce282f91713f040fa182f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868249c207ef7a7398f5ce5cb17f759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fb96aa0c2330b94361172b84dd89b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a656fc4ee0745d047b4ebd8cf72d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bac4b60ec0d642deed69d04dfacaf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b7841482763ff835f90f57c832e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a2ad6e59126bbb75be5037eb321b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f8cf1257795dec632ed349c9b65df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac8043737e201171c530fd32757a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70b2746407542e7a7f9dfd5326897409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8e6760115163f44ea8f7993bc047410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c087ad3a9649e7a03d9dd59cc25d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b920a64aa08b94b62c9faf7ce2d715412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fde5c79dd31445ecc443292d8131e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b266387eaac55dc10490033a17b67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df08960ad2655921f0f660236d2d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e366fb6a530fb03d37a0d35433cca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a304efe082dc6cc91e4523457a780a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb0aba6e7fa2712d8dc4972e26cd51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e144fd28942e093bf07a7f64f61f97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546af043680e222e925bb0d065921b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158abe3b49f85842e0f855105a3af5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a1723d5fb3ba69e5b1ab530827e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7738bc1a318fbaf161da7e2c780b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9771a75d0c2979db13ee5d3608428424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d868363bc5ed0dba12f00e6c20bcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc286be123d3fd4a9b15487a2cf95508426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd559fabbe045651f5dd9d20f18c3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b335b392c25c4c994f196f3141b2c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40ba11619f42322c83b1e42ff52ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae08481c00a97d4b8a8cc6c78436e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b359f649b220a5fc015d0e989a6f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f539bd9dc83e3ee4de8332e10af7ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9dc65226fe141611d815c233f3427433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6d47d4e5244a51a2deef6c88c09c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cbc7146cff142e2b0c7d1c4d057a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc41a5b70d547987e127e1775d7e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650da5ee0774782c858d79b591e84d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccab1828e4f639ce2a538fcbbbf93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9362b69b710e66e0459ad21eb592439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb50ed7df0dea841473e723bc4341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a5fc2a45e5bcb24eaa9cd2f8bcbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16331e42fd8a8e3cd84e6226acfabefe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f57f1d08e667283be3d0332bff86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fb2e92aa842ffc93be85545916ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3bd0226ae750e41d65c1ec4e2cc44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67db3034a0a1c5e8ba62d09e3709d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee49b5a3e0e8e3e6ed29269110a1f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ae3bcd394711b571c414c7cf0e83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fae74593943fe900994fa448cecefd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d8979452656bcfaca79a2c92c6ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ca1baaf080e503ee914fd0a0986b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe632acbeb5bc6be7ca29822c742f9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fcc8d85a0b3a7824723d4165ae7a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243d4c5e19f30e9b419d746c49cc761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d68480a355733cfb6092e228dca3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25fabb8abc82856ce62569797228f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9d7e15367dbbdc1f6e10930eca682457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705caeb19b16a77f4097bd6ec859d2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d557bd41d06a8a73dbc518fb9eac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609e73d200f623c536dcb13d58df5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245c213cf42864c5ece0aebfb910abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6ec1c45ff004ad81bc1dcf7c9bddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8a74b6a4aa50ded410e34bbc4055463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049984b0e5e4928f91339cac8636735464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d287ca00b904d33d878ab4ea865a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23496ee30d9f6377cb933ecf760ffd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d99ffa6375dddc93366962380593467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28ff4489f6a3d73d5903aa7a77c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9faeb0e1eed607eb5e28b2443c568469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c76b9b6cbc6f6e9224979c8ce33c75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3cf115b4b04ef2efc4cc8dd9da04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41936229e9ee924167974ae0f14258472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf459fa68f947a9d7f0540f05384d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497002d608709394e2153923c22c91d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2dc714e03fcade88163c200fad959475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f53e89a35bd7c7f2b6b8936b8b0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd59b26a237597444402b8b26b2dc35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f67a455fc2d072a0648b37610ff5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e4e2cfd2b85770475af6af7dd4ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372f2ea559deb4e1ffa938e683dad3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00d8c305c396ab8c92959053f493db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048d0d4b368241c66986d5cb53706b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b64ba5d7265e8c71101984c17fbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44014e294b82cf6bf7949485ad909484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd06c0499770e56feae92656cabe8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d0e3156effda20088b1d4c625c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a1fc44c7232e32659f69c03dbdc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c2db5e6de103dd4679a5515b4152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821f943dd6820c2c443048de8476dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2036ab4c9ce3d33b9879554b20f3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a749b171f7c61d02b9a33cca14e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c8a53ef5dd1ee6b6ed19a98083a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22955d8d2e3f6545fc3cfc03776faf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587bf5fcad55aa8702522a6cda09a28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95a59dae79157822cb0f6dbf86867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62259bb63a9fae326b9aeadc5230f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41c67c476db793b2ea1e6e0dcc899497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c82a320f1a6da6f4672204bf35663498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb1d8380f1c3a2c0c495b8035d489499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627426964cd02ec36b6b2a5a5f6199500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe259b0298bbfc5ec3f1fd668a74648501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc140371b0114993502ca2e1e64600a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b873d1ed3c7721255113db0fdc1454503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823962b6640650425a5334daef5e9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5354db0404a07c585981d726055458505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c59377a58dc86bf4c8bf57c06acf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40cc3290d8c337bca875f84c572c5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a25fb2d4f148bcafeefa21f22ff404508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c1f7db4c668d1e19ebbb6404c8f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e44c9034c36acd61e4cc11c6dd523510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9870e58d0d0f70499a34c4df8b53314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336289d77fb4b694f6c6b76dd312783512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ca48ef76cb967c540061e5ffc2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41dc6a4e00e9b6c7a4f03112e10116514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ba538de3331ba339ba3067f97ffb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca2ec0e9576e7787d0af947de29e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d637c99b130309c598f27a46cc59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12633b102226c27d009a5205a22cbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5821b8fcec336fba65809a374f9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd7a8b5a33b965c559a1b56bd953a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe7062f8699ecfe2e6be64d2f70ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c097fc464d064ac30210bd19d67241d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a4dbc40e6c07c0094356501beb58e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797c772541fb3b0f6685639ad308c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ebc76e55d3a3fe989f4c857f694e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae79c5c0524758b461bc1e5d982fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4474d880def1c2499735cb4a9ddaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c1d8688d146d33f0068875b6cac0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f995c76090d348c7aa02079eae854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ef39a17853cd4a1f8bf962b99d0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852af4445d474436df02b1dc64e6de4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e99eb3cca332c23268a1e96dde213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c76b0069aadf1e14328e739a7207533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da5b17dcd38bbbb782391355df654534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f27b31ed56efb05da331b6220f2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1e3ea56f52afd70c1d1c0e53b611536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb90b4bcb129d85bc0e8e0a0e5636537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7c6cddd72682e08fff1aff99b278e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdd650b3ac085a86ced82e0f0d984539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ed782b05bf9550f5c0035f5e51b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e218cb7f510ad77a2287598eda8c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec206ee846e9b6ef638a3a45e4632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503b478e1813f21e9b2a0dcdab3673543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d44b696d02d9f7a7cb12358c0a750d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca496698caf849de9140e76b3f2c84a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69b9f7a45a0149bd8268e3bf0b867546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686221b2180178601141275156ee5b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb65cf99ae2cc952e76ae29acff32b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e87a7ed71b803d61f4083afd507b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0082290ec5b7b0c5174dfbc9acf7d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a5688c844ada11d969fecea60c18a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a41812f3f6440d1eba3447c9bab8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e79fb8766bd92990de19ab2c591cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f31fa44eb6aa00db3e4a14481b7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a20abbc0f7c9afa247302cb79eee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42b999da950355c66188e9caf47e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c183dc6e90ff06d8ed7bed8f9f68d03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259831d0397f7758c0d78fe67185d65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156d9f5adb8cd336cc4f90156652d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023251c10a5dc264c990cfb78c8dcade560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec60b2f1b0e248847767d423a31748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68733131f53c4bf557590f74b7fb55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735839cf504745c09f5e338921e6316e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529117a7ee76fdab080ed2d9e0b6a1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccea27f3715431452486b51119e822565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fad806feb4cacc72fb4f524b97ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637a23ba5b50ac3fed86d9fedc2cc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1bdd45db9073e684fe6449ed4eb88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976efbdec9e59f9788b65080ea929e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99748a71e31e753b3b0493ceaf9a9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87d59f1e3585c569068b297ce9546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d705e763244ffa2005a250b86dcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b7c81b124f2f6afd7e3f1d210fc28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0da1ed650add7c29dfdfcfb9e7f01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16207a8129d10950eb8b8981ba3b471575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbdb3b13a7182cb05eb4e4ff39b676576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7577c2fb32fdf0280be98249da997a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4413455e6a69016f65db848e2b3e58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf278f8160b49fead5637d5ab05e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549122178af934d0dbaef529dc878e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451974483122bf2c007b54d0c1f2436581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbe1410cd8f82b60099779833eea1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8f47dd0ea7d5be75ef25333c9d66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f67d528654dfab03a8e7c37e928bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd7a73ddb40c9828cd703cb3b08bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cbe05e7338273c9b8c55a17578a22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba4b5ced482d61853118c3db5af2c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16753e62bb02455a557d01f6ee585c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371fd51ad8c72197ff9fd03c7f1a94d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e67e5a64f9caba7d7b50cc7c1084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173aa94cfdeacf3df96b1c4b3ade249591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbf1c7b32e59ab69d1b4345d12e5b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8666e30158a82996e68681eb98599593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9cfabff034f05f034cc3479fb4518594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0ab14563777d693e6175c1e387fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de68b828cdec5a238a1b2a6e3d76a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d002a987b6d9500920799b791cb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310602f894b0b015bc67583a4edfc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f9a390773f8106ae2409afecfac2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a38f1e4a8d153ce0a254ef6ca5391600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201025e11461a8b91107fdf5b61975601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e536e21e0d0c43f4bfd8bae9757a70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8552d6d8939268f6e2aa6b790bcbe4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d3dc925d1757bcc1289c5816b34f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb309ff4329c200d01409243b92b257b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347afddc68065c6c08767e95715cf0d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2219d8bac0104aaaf570ab0e65c56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b1e4ad04629eb98a5d7af44f27d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38b7f4a6da9014763e2495b752ca3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8fa200d58799d3c696c9f86abe31d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c3774ae0f975558b830547f6d322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6875cbf80f251d4029745daeea23f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a28fb2fd4e52e6bd82bbb51bfd140613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b7b8b9f5fd1ee39837524f9ab836614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83cb1d8879dab9c865a7817d4f417615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3f9f4fb306c91448abd312684f70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1324721ee90845608ca155aa4f8c205617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10b7e99b6a1b2352a4531b12ba2424618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd553c2b208493db3f13ee1cd96f0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc39ddab789989523292fac6c3f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb7636a72a49a6c3bee9eb2901435621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6b7e17f06f3471a36a30ed2f594b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb9345f264377e18fccfa22e2af90f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4e7505d51ccc11a77b1db09ce373624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c974d54398d0485e3fcbcdd3cd9712625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425cc1f0e016e27148181e35f6d7a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0087f05c9e8bc123cfaa845157cbc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9285b3fe4cfece598ac28482e90e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c84ee799a9629d21c15f591beb8a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1d8642abbdb6526c780fc9b5387d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006188fc513cdf34e4df6a2559887b37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c0cb6554c3369243fbcdaf14d4246632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d0e03a92f520a2261c5d9a08e24a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a05307fd2ee1865b909f2fbf02084634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9d2bde2a4ebc0c0c734203c9371c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d5d24766a96710528d8357b27b4a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157e7118e53500471a58faccff7b7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0860b78b39de4da54f6cdbab95b1ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a452c4848444825462faab860e61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0c234507106d011e4226967872d35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b5c1de7df9649c70ed5eae6bbba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15cca0f017d1730a0ea057d714c002642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd772b69cf1661dd23d69a66a7c5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589ac39318d4f01716fa0ea9c216ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f422b2b8d9f7562d5e6a880e5cb6e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4263b9d2860de7a423951abba5e915646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb55dfb28d4bf54910d4bf190dbbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d421958ae0658474f2885065e607648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c57d521c4981e6d42515e0ba9249649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbf51149995f3933204a79f93ea0b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd5045ae61789cb01ad046ba870871651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c783e5b4200685d5562d013e9ebaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7455fc614cb6571cf0f6b9a0beaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381b3164de7103b7b7ac184e30e8f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4e671c2e6ef1718dc516e0cae607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7513160c1280c093fd4b89c8f46a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237ff1ac9fe7cf8e2349fb44c60cc91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc7c5e08a627f95c9c686b0ec80f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7614feb0fa4be71232fde3f40bbf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb15b7c64058a6f1ab01006c6fbf519660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71772d7ae1a441f721be727b587c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e9ba62f0d7db37bb674d4f6067c2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3002549febf7c15f9b42174156fbc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c67accc65d8d00a6147d928b6341b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf850a0f432577e55ac7925ff4b1828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32998ac74c356a5539f3ff0ebfd0174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1ca3ed64b3f55ebc8611aacaa346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af9e81f0e12e447e75d2b535d3398668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7d5e1a64a309313ca6b7d455cf7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7158dc164ac3e714fa33bc60be4e77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc2f257e8dceed8278ed4d84f2fa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099496c9ddcd70930ff58ed8eed69793672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb89467d9fae524d6dd9d73d6306c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd103cf95386a060bff27984ce73cc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d52858660e895f373d18d14d9b8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395fa87932ee2456b1e6951a1acd06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1b8a45d2dca56da1d527ee054b40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896bfe2b4d4177223bcb9e8be396133678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6527da286f97861d75b4971bf69fb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41815588f8a3f7e450b2a34f7f094680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9119e41f71190ae6fcfbedcc0264a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41352de26de008e1cda12750904564682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b5ee78f2aaed1eb639f95af08ecb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743f68170d345a3c5bcc01aa45bcda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548759de0c43c4b49def8bdc3d943bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65ffcf9ceee49ad4e8a60252f851d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0704621c600d726a55bda615eccb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91278f0003c1d3075982bf75e49984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5672bc9bf93af057cf535bcdf4576689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401821221275722b5e6214ef1f34da86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140003af7818082e53d44b1e06f61d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444acd79397ad077ae74d323d1e790a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175157ef868d2590ad66774bac1fd907693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48bda663713cf94da4edb870dca064694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432b6f61243ef0343199903c52e080695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae11ee68ebccf9629979b7de22723ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c92787fe27833c8607684592cddf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2004d88c8a24a29fea3caf92d75c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227fb6514ae60d602066031f8c4934699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a99d68c7a532c174270efa1ff7d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39965edd6d7f50de54b280d4a2a3d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03faff5963a6050a3fead7cec920a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3144a30f1717e8e75c5b06b11d5d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a19a6ec6c27fed93b1324c406b83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd902697b7bac673773fc7943ee947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686789fbea50ae65f82a547af19a596706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9fe58b759bc270f0bb3d18d0e432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46e91487c56f488345a60f5b5d740708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0290e000ccffafc94a15418ed152709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91088247356566c9e0ed8227e88570710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68d49f68d94c1db64bb6926f144af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fe0c9b6beacd4a2160ed662ee1b7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2648db15546fdc19d7894bb8a15061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e2b2ae972b5c70aff0321e071eb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b4de738ed37d1c5a19810171e5693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424200e4d94939b1be8e122c16d0467c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24cfdadbadccf1d8fb308bc647532c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24848403bb9807ba0f5ccb751dfc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dcd229320997ec80a36e8329599e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cf734104edbb80ff2f30334edce028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12a1f7ac6e41f891dc4619df9000c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2b512903600b256c66ff7e74ef2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ea535a99d9fb713ef5e5bb42ad4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6ac39fa09c021be723c6a72fc06212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b63b3a665845a4cc0a665aa3adec313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e70f9e5b46ce438929e4292d692d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df077146166f39eec5f08d04f9a56f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce498b00b00611cf676a0e273dcdead516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e7d3366e59db2fa6e71c18a2cd3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0a8c9c22a545f2b4b3021bf2f6ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72836a80a76972e70f34556fd5f8d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7c3b5d91cb15970960a4e93facb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf880d673515b8d2004d5deb10bbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14272ac0e1c3c43e88d9b3ff4f4dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041397c087ca4f5cb0a80540e8b4381223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861db1994dec2f8295c026ffffeff88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50ed65c7f09b1fd05f9e160fcaa72f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5f386542162e0753ad15c48b7db5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93ade515a0679f1bda62a99e02bba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ce100fa0bd0f1a1167f9dd5bf9e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fbdaec445b789b56304ee95859f2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa6cd4530973db1057d9cf9c93c3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52bcd550b76ac97612732d9fc4b2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57b8228f25bc259acee2e5c0fba1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0a09962be07580de3692e8cc1ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5a7d4d9fc198453bd32cf8e3015d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d3d57a012249b9791653dc96203935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227bcd4528f89f799926dc0317ede836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b0b5b5e5a8872ae73e3e50c282d5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d68bbede801b75218605d4047d5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f155f6609b46a5cf775f89719bae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e48e59b2370f3c8f21660fae1a45640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2141718edf72ee3bbdee8e44f255541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604c643a981699966f0edcf59ac3b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657e4e0dc3363c61b3c102ec37b15f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b9ed4147349632f0d646b921eb2a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b0499a0bbdd6a75692225374df3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1325c7e6e09901526e881148d282046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432863fa075070f3563360b5a3f97a4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8dd46db13eba00f0c20c613cd0ce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede39deb737fcc90fdcfdee77ef8a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd2bd880cfbe476d103073de38cbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e703b381a2240d035d0d29de37ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554f1ad19998a5c94ae5b3fc8c3dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0908c1d1f6806d010b0bf58f7d26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b0cf5420b3bcb90791cb9413fdc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909fb1b617fc26eb6ef6de3b788acf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a33058a1dd30df2b0d9c193626c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1855e0256a437d7111b8274cf6e5ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df509d73da8a98858cebd56de523c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813751ad1079c7d727733b26fef153659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36688a68ab1d7c255a3c433133018a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a509ece6acde1308a68fd306522ad461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbec36ed8584a93b904c5b70df9e95b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fbe1f5aaec2a8054d68aa1145025a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362cfa0af812a63307d25fcf3725d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ad0b227d4e2a2472aebb9c48de6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257bf38474adb896e81b873c4afa23a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056fc40038c57802e7d139d6f98d8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687379db8c8807209213b80841feccf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5e0dffca4322f9e4aefdbfab053a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495accddb3a09cedaa35737983115c3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3819e74b5f91280dda1356285828971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca509aa8b4107336073a97c41285272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b12cd634e102497d10dbffc8a0c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ea8369ac90c7aec741c6a56e6e2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320821a66bf6f2739b96246711f43a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f3a0ff74f0ae01bf087aadd46214076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d50de5be2dcd543562bcd8454b1e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d753ae1792d133a1e0a2de190eda0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e418fda7d7d4221745add3e60635479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e82810058415e7f41f0f903b5930080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e18c4f1af4c069f83e21e9d20ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2e6d05f23fba6b3ea08b58530ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6fa5857324c4fab597c3bbc34eb0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8adb737f09d7fbfffe26496bfb5fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fcbcb48c610f06536d3373421970e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6ed14d66d93a6d820a899ad1279f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577636b8a0c225cf594dd87cdd9019787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d39da609ed7fcee04d2e33fd536f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b0b85ca9c8a3d61dd8bee8d5974a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc69fccb8f1b954089125ac7a988990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae696e0755e21dc4f9cfa0dbe2bd991391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f597495704f2b9dd6fef9c9b8767f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07fd365a1d1a7625cf5ca7efb0bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b657fcea173dfbbc05a15fbfc3b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4569aa8fbb5a040ce38e9807c432c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a90fc6623e872f99a2658a62bde48396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f55aa70866df60e5a59cef0ceae697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915419fc92adf182a68a9db121a1f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de2b1de47346e167e1163a8ac4c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9af9514ceb5b92dec1a1d5aadef28a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa8bab03c3464b9dcf524a9c1eb1fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bd56aadb638b647b624bc1d7f1555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3549223a8bde6c40e5e0e6c7b87901103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e31503c861d41868222072855548104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9d0ddae7b0ed085ad613780103f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef85efdf4e4baef6070e44b9027f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203142e83bc6619a3d04e671c4543f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8cdceff90f160eaea8dfddceb0cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a185e5441e23fa96201d09e7a58964109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d70a5dff4e23ab0cd5c2015b8957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5350fabd08970a62c979ef8e6555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b1b8518f94d1fe4c60659539004d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0432d82bd79a6a58d9ce0032fd474b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257d59bdfa5a18c7030c6b8345eae4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ab6c02807115a44aea26ea8b7dd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc2a8c0f4ebfc7538f279fd1c5bc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d75f2beb44bba80a422bf255c3b3f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a9415b391c097272ee762d93f5b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b4b5fe0cf9dee39b1a7f8b80f561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea7dba396012197cfda0970f764f0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed01af2caaabb9d75130f0b912d1a88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665f07e8103199150f93088a346c94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b4f0978d59ecf6f8abf2f43f3bd83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70820c3bcda04d22cba047f9ba0e0a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499676115477f730b3b186f6a61ad71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429ec8946fc37547026fa63234104ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aa12e1cad54bba135f3c8d92aaa3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f56bf4a309a7b7cc26ea508d50671b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120559cac6bdff9913289b870b83216d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666a7049f6e2ec5b13a1b6e55ebfe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5401760613bcb00ebfce03c2f060d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f856139f81025a6119a2fdae08e6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a296358678785db71e3c2398a82b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cb89122ce42d1c985963c295c62f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721014bd28eebf5f74e433c579105c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f75cd820d19acf02e8f91cf7619b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b780d27bf915b6349fba3b264376c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e19012fd2b1b1a9074f46434922d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d5ffadcbebd5c462bd2e9c7623365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262158f7fac5815ea11c1fa00cd4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e505a6ff9cc40b5d3ff15198d6b0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a7fc8506550625b448c9e35e8cfa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6593846b497a817e27b251e2539003143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14179d0594938d5b4268055f2c69b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c912b3b4da70f5f31a392dc174355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10035c0fbc99411a0b3f5f1ddbb383146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85aaef11c910961d523989d3590224147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d5b7aa419d58bb90a76a88fb62a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8d764deb081d3a0f3b1dd60548a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2876d030718e1fda4dc3dc262e61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8c20431711c60b5f69a51451baa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f71f4c587e942a846d6aa8286a367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477734c1251cdebe00bbf305959c7bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340903c4760332463fdf6a80454885d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a199053dd03d57b46e589ae7529614b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431ab43895634f6b93f2d451c6b20a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764ff9afde173827f1fd800ffdc48bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4790859f33fc344230c0ba427b22494158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce09e536ed8494574b01c3005eda3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51760d041f92c60aec45cf42097005160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781267dcf1e17987624319ea026513bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a80992ba41f6d0d69f3d1d5fe77e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515d4197bdbe76491827352f363de9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db2dc8738d9eba2eb479df0da5bd1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58613bb95a32dcbf4799c443061a5d2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79b575b41bc6184b8fed015c00377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a6ada76a82fae4240ff5ffb50f34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d77e92e3a273900314e7455041e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67430c104233df0b38a150141c12630169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b4de9e914296a7ecf86d71335e8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d1478f93af2ddd1443295b05af4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f0f0fe308f417e9ec9e5993897d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58027daadfef9602e8de7cb100a477d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e106e481a64e405e70ceb5e7e2dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64ae528a39801da18805b983a6f72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495785f574137a090fd4e334d85106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5580a28516ad6162f3bad40bc66390177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732410f83c581603416eead5e014f5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46123338a09e111d7259181b5c975e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f3ba3aefc572918b3dfe9988d8c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee15c544e7d1a02d981db42899bc94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453cca41a96d2636efff7c997167969182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b3d06b205f3634fe884b690f9dd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6922080230650a92b2c75476bc73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64ca33661b3d7fd98e4e106fe6d1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006860aa948db69f3673f68ebc89e0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551220df6ff37b0e36658e34d4800d0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbaa94f24895970e9aed1884e1407e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41040a285cd729dd9d68553d5377a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6d6934e3b64b8c9bda11279d1321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367acdd83d441a559742021ce58ae050191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba51882149bd04e061f54f2af6e58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190939945231b0c2ae3e275b120d71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a0579742730937b8fba611cc1797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73b857078f1552928cf15cb7f22a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec12712e27e699a2d2290004ed372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757e6b7411d843b155fee46d17311e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3221af2630867dda5744f3edc0712d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22654f83c4148b245205e6e1208c064199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884c464f987b1ffce60c22dec9731d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e4cce0f45ac9b24042c81f634fb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4566b050c67fea89c16983dcd7eb1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76727cecad17b933c41f1b7655455203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343db1f071ad6f049c26055851f5e4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6f1569a1aa2a6a83c151c54b841b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d730ad037efc3ba6c3977643cf78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a097ce2e1331618608123df246e51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb0b325b41face02cc1f2d1eb0658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2def17dbe1cc11cb986c1f2851bc66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba52a8db52a5fbc75fe0dfbd136b24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ab419a0d63751917c184164521c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8780f6cad18bcbde6697138ca97c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e87c479116b2573dc8fae0ffebe9f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1813610b76a437c8af873bd12a8ee94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f8818e8200bb7dbe4e3ad72f5ee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d124b27edf02282d210b4d11bf67936216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91537acb6c196f3c64b1dce9d86f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76bfaa90667bf7e130820bf8d08db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8b5f74a6dcaf6eac04ac7a503dbf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b763c1b4ee7b25ae0ef11e3d1a4cab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96fe1e1e9a80a23104eb778c2baf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24738337574bf88669151cd72fdc46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d43ab6dd6d2f49359dbabce88250223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef612b09562d11f3a2773e7d09fea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea7db533554c17d5bcc115d38c3e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73f8e72bf031b57f32d0f09b2eee5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14999ad88a4f46f37871cddd9d7297227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217e6d227bca85319a1e85dee9a99d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f29cf28dfa023fcff73e0a004b4b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04b54a85b78f83d6857e5ccb9c615230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04be1f0cbc7f34c3cfc5fd1798c841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830ea18592ae7b12791cbfdef7d1251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac7b0a1e724b9f12a7d1e39d5a303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c07c5f1a2d0c39a094375a8b354b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c81255f97d60ff06fc79d097781f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6fd2185b5c70c77f27ab7f215400236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788a10c9e4adc5eab02e387512a1885237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c393b8b4e68f43d73c57ff5834ae37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4c17b235feff2dc2018634a0f9bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa212fc25df37abed30375e801ce268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555fdfb8b106cafd8fc0cff79e26eba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade75490f8eebc5eb338cad7766498d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd8729522d26b205f38a10058f7011243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858581bdc35913dd48f333578bbcaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78445239a2cf38e6ba7a251388cf6ebf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a4c55b0009e2ebbaf0818a74564a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb672b8c08c3daa2be2cf7e4cf2e8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382640822397bd86b9c7813e103294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad5e32c7f8fd3ed58970feafa4b477249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185272adb9b090daa1d15a3df119e04c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd9e619b74b5fc744381205dcd0d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa62de82ac785a616ed8d08eeaa8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53545e1c08e2de019973354ea15e346d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a2d75735d131cb13f7fa53344406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e2e08374a6a3492018e4ce6e771c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82efcc942efa3b25715781d4080449256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a27f58b176458c770675e4578d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c93411ca342b397fb7a64f53175c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44c60e793b5f5f1f9c0f4d465903a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db6583a0572c9ae25a42f3c58b59a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467dcaea43278b994d9d420319b098261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc8c03ae44489b9816e37ca5110cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f065c29fe62d5730b2c10858669cf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129264b3cd3d3499eab20d58d777ec18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b417beb0043006a05f2a2fb4d6b62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796594fac4c16da02e236be55aba02dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52cd357bbfeaa058636a2b79032e94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2e2d89e2e1693078f656abcc5757268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e677ed7f0750f61062de14e63495269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e8c2238c9c79eb74b9f6a5b2436b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05886243aff03d5dcbdf4dcb23d22a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c59fa92d1de0bb1926bb5a408bbfd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fdc965afb8073a926b6da8f890031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc4d5842b37a746f7bfe30347bf143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f639806297b6dc4a01f3607e89812275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838313832cbae00cc82d5e5eb0991b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dd930304ce08f4e1697dd6d6cb0a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda413d56e6d884c6aa2ede95f1088f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e9d0d5fbde6665e07de0c03ac9c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e4f29979668a9fb9dc026df2fd8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcec2f81e083d5508c6b702b4b8f2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca1b90e38a1a324b2f30fe848981f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad6141ce9a031a106d45d8fcccb06a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5cfb0f1230b08efc4fcda6ada181a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca3bf9ba5facbcbdd63e5422ad456a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92600fbedd4d820fcb0128f6f54b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c4f032da753bd387f43082a0b245287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26343bcadb54846ab9ef8ad87d6e650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2543fcbea3b8534a5b0b14801fde750289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a25002724aab1e7d5ab6da14b45930290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff8010b6a57108a61b7bd76ad6a9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3dfafb09b9c38543e39310874eaf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845b54d2108cb4b7508d9324d4a894293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4ef09742959546714b59cce9fb79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cd1ed3c9d561c2d206606a3ef70e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b094e1df05964d6419134da587f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2178732e408f1edbfeac0bba7b76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771ebfcda2b15253138dd2d7a40c4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc62b60a9697a43a8ae41b94f1bac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b22c0117884a630ccbabadfe5258300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a419eef6b1e40d802d4060c1dba204a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c93e2fe206a8ba3ccb6eee152e8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e06fef502464e1370ce075497c569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e035bdcdc7a5c43052a437aa378f32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e2eaf024fac80dbb74a55692bc108305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e463647bdd82f94345c70e56f33f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ba35511419af60d61a2b1b46a9e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec16aa151f51624a8e99c9e192fe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4cf5a5b66da23c8fc5523a197a41d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf4d4a0898ee13d971c076d79d6a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b38774d8df17b7ddc7026582fd51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9325f84ed56cf725c6d35dc381175312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ca1318568d1f448a49b36fbf6c4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c13dd1621cdedec82a9ad335c857d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239a95f54ed6b41b7c28816c29be3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8a9a7e5c1005d87347d0d043adef6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0d5a09c8613f8ba35fd619b2587f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6000ed31976210a8fc4e19433cd1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbaea3c3c732709cc6a6e91124f477319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec159cda9fee13fe47a2b9b7b155927320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b44833585a237d40a80ac7a127dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c91a03c39d77a11ed8d5b82c1e90a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac16ec69492fbcbf6ec96327f7480c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6c833792fea8c23966835e69ad22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b795d6b9642d7e2e16a75709110f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9934c1395ec73051fc708ba29bbc76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2a3f4b54a3acddd039bc6c3e4b39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006873e5039432bcd797667e6d3f2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb0808b5eb16b857dd363563822b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130e7e928ff8991c84029efb00521a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21cf583df3182cfa7e921a1e9c29a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53135624efdba5cca7d539fbb09bb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b953bcf281dc21dbeb411ce1f11e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b1a826bb704c07c0aee02afb8635334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e741165445b51af306ceeba7682f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd45c2277b4ce340be5e724e56b1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8724fe25af2c1e113b9aa6836b31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c900ede5d2add024c548f8e60bf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842808b4708638726436d00d2f2937339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b60bf9e8ca0bf0521afcfcc9b251340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bca58e58f7f29ecf6146a0589e97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b8f271b108aad2edd4cacb7a05085342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599b8645422b8eec5aab4441006bbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e3967818ca928bbd6a3c420b2648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d3e1001ac94c38252938a746e42ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa52912b759c3abec05f48ae4cbf11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fada116b6e2758879aad0d7eb3c38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16ec9be7bb5ff28749603a7ea08ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc36ec2e95c5aaa8cc3e0db7d65bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede03ef7b4ae9f5c86635fc786ab05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e634fb6478a3a57a283e6760627b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee047e152d04fbb80633ef644da82d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772ea408d3ee63da0e8a7cb1ddd9020353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8eaaaceb3127881affd3b053823e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac693ef5db6c05806c9e607e37a5735355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca319199a3c895adf2e3ebe9124bfe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ce8647e5e687a3185d4ab7af05e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd82f7782bd45783160fcdc66b776e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973096d47136bbc0413e5ce352ef40b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b52625eac95dea247d02555664eef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6182cd1aedadd3e5cf285fb0ef36e1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb72518eefe394456b9a9e5b14b33e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc52f8dc58bb1e6401362a7814a89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa019688fbc05a559d17d0d317561364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b11e3c39f13b34fa2506a0b97522a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f4925e9b4beb5056dcd72d45fe11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291f7447e82c32191f63c26cba0016367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03fce9e9d2ff3087b7cb1a9b12bc7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a49850b64a64ffb68217895eabee4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b027ee2e946be1ebc84ff28113f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d199bfacab2ccec7381b706ad9406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b411d5674bcf699df4ceb4cb6653f37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2efdaae76043aefb832063f5458ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7b91a428dfa6e0a9707e2aa74d22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67abb86d3950564775cbf4e494bd269375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593e109bb119b44da30ba3fdb0bc6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c739483987a0982b571e8b2dbc2cb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2841ecc6eb07396a4fc892e0200e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d489e080f7aeeef117645ae35d9eed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a5625a7335e80babd4c6130bc9b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a12f9ada8babf8ae54b188f2fd548381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be7480726fb731f62faa42bec0ca6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a999ec1af029a29da01052b0adb35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc6dd466a1a34b00a267247b66cf14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eeaea5af6197ce625acb1f6abc077385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c097719cee49ad531960c8a63a7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d487f5382a66dd3897fad5317e0e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d308493ca1f6b46ccad941225448ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da9a2b92098aa678e7f56ee073e7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a8d2af582d90cd255158d5553f22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fdb4aa467ca01a3cd2a33bd6b46a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe0e4783f93dfb19ba568ab2a7378392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b79fe21bcf2b7461de0ed5bc0259e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149b05953ca3bcab9a1356f1d4a7b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc5bdf2f225675192bcb35a8f214d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9437aae2bab927a23cfa078b50e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd548135e6398782a2e78259a13739397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f96b40c92777233f6f4843475e1ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817bc5a122801df5f05823885d5f4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0baa9e8ab35fad84511a4d6085477400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d72de094ad78dc0ae6af7cd57b5a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e6eb964f393ddb8095f9e10c0dd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae145de5498e02dc8b6d0485acec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee6a8ba4cf8da0d91da51aaccbfdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef57228366cf10e42f34d69089cd35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31661be0e41d673fa72fc327010671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3749a6f8f884e1d942945853fe3b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8998788c894a0308ac67364ce8afae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f91ac18d23f97612c06124ca1915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e9aed5c57f3da7c1052d63891d89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b8bbf89a779ad32ac7570bc2b6a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8df5cade8e307c3349799194fa3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7578e1a9600ee6b14fae97a6b307ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49e60be9ab7ba6ff95cc56ba9496c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7f6120095aba3341a25801411123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1c966376b9965960c2f7e04b8342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1dd387a5c09afa164339877eb047f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b58e194bc70cc789c7d09a06bb2451418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f7c1c8f83642d7dd8b6419029865f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2af56287af8c4571a5ca8b219286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc3d9231e9eadf5c9def70b21d243421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453e7785cfc2afdc141a9cd74dbf82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac3c8737e1297d938c504545e30c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6ebf5b3817c86b14fa413a683567424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb90e5b401fadbc55eecd1370a517a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ea03f6cfb92faafa81e2e2250c3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a34aeed685881970e70f1d49b7c75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833977bf9c561de6f9c7ffe0b0d52c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350a8621a4649db8610a56b97ae6d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636746e0b37aa7aeaf7da9063aad5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cba6400804d3fc8ddbbe3df4e6dbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4e8f5841c420e269d52ccb138ecc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424541c3eee8b2f314f2a5fe17d8e9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab43689f14378c45b1b029c5a6ada4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e72979de746351b9bef736c94981435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276615746627badb978b506fd0e861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059468ccd7187b9e4c2819763dc9fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a34b6eff90f123ad64778dcce6f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312163c16a8d9b7bc9ba81b30a64aef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744208c011ca294b3bfc4231b6d110440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d270219e95529e3a0760fd6cd5b57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31b883916cbd9b3de68d6fb6ba58d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd03e99a20ec06b27852a2ab2d8fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e0b8308b9b40e7f376c3b21b5596444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f72fcda1283737e81de8f1551d65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d7306a2d17e555e3a642e70d445d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d79f552f13f49b14b7250c9404845c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf87ead6ec1b0c716d851db90a5bb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfebbfabe53046a6407c325eb0bced449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d5ee6159e7766ee9f718ac340fb8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca77dc44841a45e51dcfce0c028df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c4f7cde7f273a8a541fbb783d98a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc997113ebc9636576f72979df0437453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017949d18a37593b50a1fadd2db170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cecef1c1a83377989b2b886141452d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50318f161e6454aea9149299742f8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1228da1383e20401eeb83fa71bf5db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59855a56bfb1fbf7135b2107f1b42b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618429b28d8b9ed73670295ae6d52aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d74278a1b029a27834c78a5e83bcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b82707e0bdb0ebd2a8b7d4927688461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d506f884fce8e5be5bbf005295cf7e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260fc518ec399b6e8ef1ad35473a4a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ee36af74adef93c10b4f0ed5f7d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22e5d4060c15c7d2c7c443bbe278b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7645da266b662e7e27c4803ed71e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410647672ce893443ef5edf468728b4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4fcb2bdbd6825aa0fec1af3cd4c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b18c20063f9af965c3c3fdcedf63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ea656e6195a227ff184136a4712e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e276c91fadb1f2073a57fa06a208d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf33e42bfa29b781e3bdc16d9e2975472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ad856e46cce6a6cef71911ed6dbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c53ad9ed7716631f4674fd1bd35a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eac040f7a771101fd751349513551475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47f17b80d0551a6482c352961ccef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ea8cecb21e1dccab1aadaf57aec14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025def2e89b5f7474c03ae2312fe561478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843f3b045b36a991856ee0cf0624fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0eda447f31b8e7aa47551578762af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ad31de4eba1478198430de7ea7a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6cb73c240a44aa6b098f8b909a6cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8968dfb2cf88630446e13c573899483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960030caeecca04a23de7dda3e14a39e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b911aee1c846a36ce997ec941bb5a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b1e00451195f7d835a39f6a375d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0af665bf32b9f02d034f615476a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4161c2a8d490e0871dc9abc8c8dd93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17fd746288dc1068b13a10205644d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0353f73867404681ca54edd457295d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531c72230538cb4e267e9208765683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcddf902b0af310d65d4e25aad09321492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d79debd30f7527ab6a15e39f1d039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002168f0c931a214550b642acafe6a32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935feab6237dc09d032d967275d9b88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a4f8d42fead8d5a97b86d6c43631e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d67ca3be7a6bd9bb6309219a396b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70c30bff44b6a8b0473c6849eda91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cadf2f497571b9aeb2b5fb18d20de1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15173a4fdacda63a4241765db88511500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ecdacb74e1182188ca7eb8404825501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f453e473b0e78806fed7aaaedd02a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9511b51f88376a8587333d9df85e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdc105ac499f9277cf646b602821c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d0321be482ab9f9bdf9153635552505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f24c91c365e4f6dc5a83bf0a002c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d52d07f2aab2a5676d3ac2a7d3fac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad2369d9dfcd76932e9ca4ec7b573508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f33aa55a7ca277003cb32cc1df26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63866df608702e24fa766c399dad110e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dbee11cca9205b9b6374125ae7a64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5268d7381c13e7d943edef99422a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa0002a7a68298ee56570289502709513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ce825710c800909023546f42e64a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4224ab88b2a78fdb32904aa4947d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53b3ca437467f9883fb0519a79d22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d0dc90d6bc3335c91b23455f4f22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27382210aeca81182e71be9c5396d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b14445875d7fa40b10cb69dd62cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280177b3d7ff5527e21fe274b38532f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb36cebadc843718b3e65097b4c326521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3c53a44a07229b2656cd523c07b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b796c859dd5ebdca5bcc8b1dac1ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4369a3cfec88da3b2b18b68b422fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c968d6e9cdc79f2fcc5ab0d4b848c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98b5a73abf8f13d954d4bcc440fcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2bbbfa9c5eba4d10e683f9be4963527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761fa6e79ebde48a41a088a7bf502b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6364ae2da647d016845a1da808d27f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f79343ae94aa35b5068eceb192044530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e16308a9b09ee62a94f60d476786531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff9055abc8816e2acf8dae4ddf34c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0229866bcedaebff7b6baedfdbcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17315048948c24671e28d9fa7f34a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f880db8314fe82b484a6829ad0f44cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752a3f5040272eace803489078ada5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be026564ecc50a0bf36a12782b355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca16df5b89b16eba7e1e9c064b4ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd6055cf676254463b92a10dfe1e20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a951231380d2bbe0a113c9622fa5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc799ae978db1fa1185ceaab68dbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188de4e1ad1f7ab15560781b6febd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b2241192c30c548630341e4cc71ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31c52c73ad2f84a2d32425e6781a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88964daa4affbd2b0090606ad7d5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a18951a73ace1c50d1f47a8d988b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f9bc95835876eb04e5af22c54c086547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df9c3181431861caa9d5937fa641a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e82cf97f0a5d9c28026b88376613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd96959ee68ff0ddd4f642bc7a2a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2eaf06e7183716117fd4846bb90a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136afadc5454922f399cfb8994916f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e0548e214a91f31fdb973bdcbf21d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d3d568575470cc49acd6df73b303554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ed1be9ee5cde5c05e8549c42efc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30233468a3071c4160014ea6ba380f78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c49fcd89f91c2e614067ea69467a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8888f8c336af3b5665b15bad7d825558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecd03937abfbcaab855e39692b88a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355232742a94fde95463fc5e799a249560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47883dfe3d01c8fbd32ed246aa01905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4be4865f6d5d8aa63cc485c9422b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d5fdd587124ff7463cdcac7868621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac62b874788a6c17aed3dc6af082f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86453a4069dc89721fb0bc4487bceea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12e4bb27982d9e01c71cb6a3a9fd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806226f02897bf4424efdf5eaae2af0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8969e9aea849734ab788b7d68208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd43284a159ba226e4441a322fd5b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ecf89b8aa572bb2d7960e35f6a040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdc21c79c894fd9bd0c65a5e98835571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afafeba229101ae6ad5bcdd62ce59a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba8b69a048e083249b53546c39200e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a736ab34d12cd4cb8dc7d1874c8e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a875ceedcbb2812ed7d62ab918363f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f5785184744fb339682bb36ed4b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6d9d19be106534b723d1b916ef92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b2e9d3b3f15189bf03682bc536b34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594c42d0ff04735753215ab7dd9d2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c6b999345d90b16f8aae18d57a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fd121501f79fba202ca041c7f8b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4954b96eadb1dac2780b1b1e9ad91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887323c9e8f2558dc02d3b3b9fae6033583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71715f7ba208c6444299523cba8b5c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049aae39bd3006224b666d0f91e2942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de57af2a8764850197f202048098b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67798791d27087ad2d9b048260c5eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924f5c611ee7acc5fdc4d473a7edc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03817139d15c0ca17916e5980f9b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae56634a0235aa910d3ed23c884008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683807df4439efadb876b9c9ebf41d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5d7c291a966fcc56834fec9f3632d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983b45b0f1862198470c4527992321593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb18ce6703a775e54809ae555ada0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa730624a30119d743d189b9e1afda1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334857f4316832a8d4fa9fa881620180596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb215ec7ed203e32efb2a8f6cdef37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ebad8c1eba0581df911abd42232e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087282457aa98168950ddd8fe8cff475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808b516d4336b5dea136b721b7c68c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12c9956670f2e855ff1056bb8ad9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe31dd930d5d7de3c619dffbe6b1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c79d3fcc3785d460d25dcea9eff87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680a2b02784bfadab6d28f4a9c009c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8200962cee02bf5a265a32268176605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f7b9dac0a9b626822df95c8bd747a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad542a9b32f224c2d67dd7afe6ecc4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d063fb91e3078f261e960bc0dc9f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d814c1aaa68667421ccb8e6f6f658609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e97ed795a3c653771fc78425c8de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8704685a252bdea6856dc6f51cef56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740a9f0a59b7462b3167515d82e37a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061e5383f342a7f584a62254473dc84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135238e53951b9cd2581ae54364893e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57abb1138e0ea975e92dc4854e1da32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f76d3407df89a539e3fdd50e74f584616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd705294aaaf37c1b276e58725da4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686cf54b0fde988bd248f09c7629f80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae4104ccbeab75458708cea66a4c82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee24ce35b2606fe30ff3d38176e239b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ddb764c4e9ca8fcf9fbb978bc7909621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97db08f513bd21f77f0706052f5f09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280e1127c2a3d187cefe4812eade43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5688f53bdc4e532da928718ee905624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efdbcb1ade5802ae106ce0c1283457625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88234fecef5bb4543c65563d24f7009626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763e3dbb0cdfaf90aac7c0d5e59ec0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f23160d4c678168720a18be5aad64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d56145e9ac3fd5261b2cfb89e661629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afb9877c6b2db5daf114a165eec85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4b076f095ca15450fdcf5c96d04ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1eb44905e24306366705819077d31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f7c99b48755a6400abe9b47477ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992868439b9be83bf3e4db41db0f5b8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16355f6e83951cc5068217afd6659635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5e0493651b728eb952cb92cf8339636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103e43ab474ddff5c4d6150403c1df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34303272f97305c7e3585792f35d3641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4aeaf8e875241f92408a0a0fdbf33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05889a18b78ac8cffe5cc4c79b55f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb2cd981a782654e541815582b47fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9747e502a2fa96c3f19f432e4b0f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa811e2e3fea2a7a7fc7fd0c46cafc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7ef35c73b73f3201db2fbbd329db5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db910d4f19e929d7a3332f7083ff510645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d20f3e61f8c619dafb08f4a0580f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d79ed516ad540a72300933b32633647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79164da18a7b6f2f0b090a8807a75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd59e3eb74344911a36e88eae08fad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90295e38ab9cce58493fac536f76a83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a659c8a046197bc2f24f964435b1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3cbbe571d42585e13d297376dfce4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5811225981721dba669e12305216d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2760859da71cdeb4aeb12c272e9236654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d97a1cb0f26f727002ed07048178655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f0fcb5971fe4b3aff00550b4da47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9627ff1f05ea1eb15bd951ea940a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324767e56122c4e9bf17504e18404d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c2802bf583102c63494e91aa60282659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475121c672750d4bd2264b0b812159e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daee122b56d96281f7d83e61720024661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03108866150976a32c887c28e7bea0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095bcbcbab64c28d037d4435795ecb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30f55b5e834f1cd67de07b49f81f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc9b6fa3e2d4f2508ede1c342d335665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41987e348ee3488b3b1b1b2c9c35d3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd0b2521ab8a248e7ce176dbc93d95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586da62a7211d21391f841cdfcf1ad1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d14e488fb01984f7ce2fcf7fe0f540669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e296827217ebee8b3c79e299e6d7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff4a9e195d20bccc334c87a8b9e20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365774da57ad422939a27561b6b2d39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb9ba7db6b459c908df3e88a868f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66f1c6ce9989c35f8a3808d73c675674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed00f822e2c77b390616102df021d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf0d37f6e75fc100b40d91a3859dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b95451c054acb3f192c624a46a2b7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188c31853dbe95edb7d0646f71cc46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dde84ddb8c2b4a2655fb96b77b1fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fedf1e7f2d28da61700a26924bbb21680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>