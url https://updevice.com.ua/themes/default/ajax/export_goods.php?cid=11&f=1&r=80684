--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079bc6535a398af9062083db41900401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3249f85ab62731024a6de5e53e81d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181aa533086e817354af57253f83ea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08133a61af8ac79f4bfd1ec3b0abd694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cee2f442c9fdab8467ea25be808f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a8e4822c0f40bc010efbf286203a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d7eee8ec486e814d400bc27093cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540d9e332f1dcb81c772d534fdfcea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cf9dd8186c029c98f778eb9f2e0d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caad13c79e5928dea75404dc8c8b85c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f4db60c0171e0a805828d8daf7b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856416e97c919be0f24e31d2d5a863e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da4258ff7346c8d8ba19ca2fd7a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04145b4d8866f69be81220395ef26a1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c04d89ccc1fe9a3ca9bf9a269cf9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456aa8dafbb4d6266d9385042dd5a6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96168b27c538ca8fedc6205d4bf3de8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8cf156a6198d326a65ea1ff5132218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed5359c3175b0f8b1e70905c876ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3e7f6b0956661203b3ffdd2c5e88520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8225d21056f59b0b79d48efb7f4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d3e056a719881fe0c6ab61fe391be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f5abb62b03f8010a8eab496fa05f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46824f37378d34b28daff1fccc73a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc547ba943320d7b3ace9afe46927925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c10fd4d1fe71cb65105265f26a16126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ef7dcd59df15b7e6e16bdb4c631727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de00857f8a57b84c5370f455adda8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e4e5e922c7228a08bf9d17ec36b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b8704623397dae0f96cf208d4e0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972fe554da184d633e6fe0551109a7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584535b3969f24a835eab5b8376d1c1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185375a396140aae42bd93b0b4566633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f624faccc7a486cacbdcad56e9b1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa377b88e3893ddd9e238048bb8c5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df22eac492e9d813cced1334df4e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648cd528108fb7856ab949cfb3fa5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433351dc27b562f6a4fdcbf62455b2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0da01482540efabb58aee8935c09539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c87d10220d73645e9bc9daeef04240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a7d0ad63de71658633a47f1a4697541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74218c320bed3fd9b280dbf1ccaa398b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2dea52cd7db07e44efc8264c42e6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8d66b66c42338e11dcda1d45302a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ce60ffdc33f5b233e169708374ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57802efe41df0db9555195795f87482246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39954b8d825c2a5d39f45ab48e19ad247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312fd6bf33aa2bb88e5f9b8f5c3f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa99a08fa29df396284733330b184849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18d39f464a0090499aa150ff4955a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70414ce454af2976f7ce3d801215aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3fa15d0218cbfa00ae63d71570d2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e005fb3326ada58939ef6cfe240e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0368a47e17a370dac4e64d4dbaac2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7031b4add91f8f878aca38fe34dd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabf38c614a55d5fc1ffa1271dbec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52934d3cc818e52d0251a85a5d25657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317237a03dec131f3acd66f01bf4aee858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301f8d1887159b590971440965437259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94efb49fdbf132d95240d37cfa9be660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1fd0ae40f25e3618b4a581348311f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8ff4190f5e8f22f7db3e910fbeea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e35aa8ca4d94f9ebe5763c9c7103163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34922a4771cdf770fb05463a42ea83a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1292dd819e356b9e2917f2aa89e4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854a72cddd31aec5c87ea4d4dd441066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939ce75b923706905cba28856bef9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02bbf7587f493d9fd9f2721ce72bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f19c0b670f58baea24012257abeac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13758b2f2fca39c24924f9a66b768770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f0254e9825bcec26caa64a33e78e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032430bfe6d439f05483f16ac5763c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbeb843bc5c2518796d4151c32242873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759df9654ba5fc6713678acd8a323d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234191c70756d7fc314584f45eddcca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe160f6cfa058cc1415d81f59683423876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf3fb67787e4bd58aacdd23976a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd076896453f8aa426c5ef89f71fd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbd3ba9047a7afbe068a5674e28b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec8a7e216aa11f3eaae25e593901280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee14bc000b21bbe69dc252c3d9e840681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689107abf886a53bfcdde8a673d78d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c869aa802db855fe5e84526d4f61a2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecce2b1770a406f53b12965828aa8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296dbdb7880ca840b25f52c06154a5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e75de98e686e3eede09abdd2b89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242caac14bccf1dedc413260d7b14787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8629ceefd881d585ab646b2f750b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95138f9a19fa47fdd1355c30003c42c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bbfd1d5d7639cf12c495f4c37b42790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d81c22a4e49e8b8bdb646192a95091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e32e766c028db842cabc9b0f5ceb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b7b97310e6016b4cfea5f655da2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b27a17f8c267a68c9615b14e27cf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb92a30a7826e6ce8225bfd9ec2cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d2328b981590d1168510478f142a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366a7e95d5baea9ef86f04ac0ad2fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9637c39272b2e4193722c98b58e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67944d8d007ec4f26a067e2095196699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa41a815cdff0c7c20aa71a619c278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7d9ca135d44b1dda5dadeb433dc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a223c601017af99f032245253b1960b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93fb86a823cb3c2481d5441f18ee16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729603729223be64fe96864feec1e81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849bbb50e3e6042a7a66e179f25796c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65035b4a5ea66d3f305c990fe9a42a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd464d7768e2be762c51b4237e7f342107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe6fa42821b6fbb05880824e50eb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556c6408de5cc0564c15d39451e5af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f89257980cc86cc61f11b1268dc93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf9f726fcbb4237d702bd762366d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928439776b0fb60a2e194b8867e21e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3729495791e665fb7484100d23e75c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d676967c4aa2cc6363faa4b37d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c86e18afc6c3fb18ee45cff912f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32203d5c88d8ffa0507d8a4472d78531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a1de8436a34fa62297f6c35035d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd927de7a889acccf3fcf792653f2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af8390b62733f3f94d3c0e7a92e1cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5e86a49a2926241987ad372e7eae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce434114e48f0b5928ace6f015449662121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7206e27486727fdc02c49b9aac4caf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5c1f85d447646cf972f6e3395b4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f446407f66604142f5bb97abaa71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae5ef58699b84436aa29e8188671b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efd83e5367a6cf2b4d19e8517660e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279bd58a32a3a3027bede3a20265962127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010085447942f35ac45906b7a0a29b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef9fc43e83d9bcd79fb80d491f2c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1df1f90953c9233cc5d7ae64aef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95046ed488cc62a32e312d0fa8d58eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea88e58dc8731ecea20571af617e1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7c959bb5da5615f551e8d1eee4246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930f204e9284d7ed1bc2621e5bc4f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f92193b74df4b74c3b228b3c14a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd73a39dd55e885a238399ba7a2be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d30079f91051154e19383951f0a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b41c257fc4e3c041a0564c0be5d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8309818cf3c2abce3f0dcc93d741e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5461d0d24b589a0ffca2324b84b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe84ece830ce3969409b875b2582bbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006de4cbd0bec872f731680ff906290e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a477bb2b9be85ec9111c4487fc0cb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511765c37a860cd86df053d7924853e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25addecfd7be52c5cf20783510ae336145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbe2ba4951f2de694c04a2f05f1cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cecbb9a53f28ee859b689d613ae667147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77642bdc5183c54393e748df66b5eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c667e620bdf0b5198e0d202a701d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6922e4fb985f9f374d428daf292d52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291423a1589f1b47ff12cda79a2f593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37de176720db2eae2ff57718e30474152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f9b31bda012cbfdc434cb3fccba69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01719075dea90dd8def807e8ab9ca5ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b093b6d19f3737c34ea51348fff19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed0ad0cfb1ee9c90096ad8c9968be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14598357e39cd59b8dce873340761f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2916e24041c84101d9530a645fba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d02d44762920a1d34cece9cc25ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3eb6e61827a998862518b82a645a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f36479512e7e326fc794a345d92d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d7ea630b93daa57468bfe8e17f10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be4499dc78ea01355993a8059bc81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39111aac4385810502caa46b8e372d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f75bb32fc787a47866f5f60e5cd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0453840884d909f65e325a608a1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b45ff8931abc38d1c386ae16efd54e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fcb11fab082c86aceab9a11dd2555168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030e8f315f03f91586750e0f532253169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb67286d424f01ed5faa795569e09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7851eb78e87459f17b4e8cf152189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284351c8050af3824e7b564217ab1dfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817539e58f556d409b990051dab67b7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563a4464068316bb3fc50f4cbfebaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4dd3dfb01379d6f4ad37d134acb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c521ca103ccf1ee5eee204a886e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac959b5aeb39d2987366c8272231b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85da2afdb6b42c32b8c3b9c6cb6f9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f1a187c9902b7fb5f93a9d083857179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e5b8bac507c6c3012064b29c05dca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb933d58ad75b0a4c4265e9d71c479b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef37e9d08a1698d69f8795fe5965c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296687adafb772e3c923ff5deb89db6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30752c287fbe994a262fcf896dbd960e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa733a33aa000837acdb9ea09d3d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51df59db17d80ec593945d94095cdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc316e4fbeb530aaa7a8f6804fe03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad665d59216973194deef0ce5592da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fd23b13a06e77a55fcfc311cec36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6c28b224b8aa136376cde86449ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1af82a464ae70c7c2156ab54e7fad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e771c1aa7ef12c1c555b71d4cd0bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c606b200c8468e6c282d5ab6e3ca6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d995959802d917ff4bfebdf5b0150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc877030ef2d3eb838d562c9a2931cc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c06a45b45b030c1678ef35b990676196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79bc47ae8786ef5d0269518d57dc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9f33f38026f720edaa5d733bbacd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d048265989e7809ecfb5dd5fac20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390832b20c9cbafbfc42c85891e875200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62917a089cd2b1a5c01c2fa6ceebcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037b7c79268995043901d466260a9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96eb91daccf3b26e9518791096366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f441d561803baf40aed870447822eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb5c3fac08315b2d87505dcf8995c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb39bd63daa9d4cb4eec84d8ef972d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc063df45f31c1ba01380fa3fcbe0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c179634ca0c310df85bc55fbce99d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4b001a3592c4b327ff86b69c1be8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d83649579e281f005eda7f90202b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d4f4c85f870d8d4b408653d1fe9cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59503afb06d685b6915830535c5d99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110edf5b6f966dda5eef3374083be1f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6e35c3bc37ced6ddb7e40af5dc8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152c1e59acee42165240e99a0b26be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b863b68026a88a9974a912f458236216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c74549e36202a56f40a4d3ffcf2b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da45c65e077cd1cb32402e337f3392218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba8ed058cd6f6bc1a8e9dbd26624d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad62ec53b4cfacb1ead4ff5170698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0a952c0462299bb995e44bc6e507221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bdb61699f6e8b55a8c2e0445fadea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f907bfcebd868f1fd529d9aa34b4d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa969629ea04fd49fa29b485107bc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41379c5ab51f17fa570b56697dc06e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e6ee159840a91a3df492ffbf21a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669493b1582448c193ad1049a0d651227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc16b4d621bf1cae20c1427455d761228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca1dcfd038dfff03d72fafcfb7bcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc78a1e335ce382aa07186b573c2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a50f81815ccc305d5baf5269df6b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715b562d29c28a1064125ff128b8cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db5796036bc72aa822945dab2a84a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb9d9fae40a9984d089f93ea44c3c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1d8def9f78b95e592cb0216899dc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0cd69bfa5842941db8aaa3a4ac42a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608964d6263f107e7f357375b78043c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55464b5df7f565e8b55f75e4a85ac864238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99cc30e216b2f09868448443f0cf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7303ba21238b443cf7d724d49692f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd172985cd00f8b9f90abc1143c12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e953acd17af8fe0efdd646acea27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5309132e3c7d695c88cdfe12a84ff69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d77b0f63b5621ef7d7f9d74276839244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963d01e93573e51683af3e6a646004d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106274866c629f4627b63bb63cbb13e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8373c25168de30a2a7bc86540d334bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b00f18367f642a9657fd29d65ffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7c33a5447ffe1a21185b3d98c87d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67ed4a4314204f02c6fac0d0cc9444250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72072aa6ba36e724334f32d3430d266c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e1de41a91edb1451bcd8f2470eba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293e640ade25497e51cccef4eba803e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7a5244679d2af63a1bd78ed360b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556ddbf8cb3e6648cd5cea0d66784e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa890a05aaf261f786ea949881ebae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63082ea81f62e5d2564eb117b020cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17bc6e2e13153e637512aebd564d29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae5b45184df6d74e1e80a2c0f0556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9131a48bac6cfb6bcbc70075e65b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8329ee12c479ecf37166ad371de1b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeb98d696ad07e601255bf5fac30c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0ec65bfed166723f6957c949b2fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02314e227e0fc66f7eb6361f284cf36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246093a8b7e0357346037c7578707d0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501274884bed1529e97355ee3521cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03003abe23c380b41551a31d9500993267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa053a25305ab9725945b529fd8719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f8f0df4fcfc1d373af07ea620e14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f71dcbd5e2f1be92cb4d3f36a844d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebf66620b342b0e8c1cf7d8dcf7a91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902c1f96a64b06f0b645df73bf0eff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0eca09ea92c6651f8cba90ef5936e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f49a8f64b8ff6c5f39df62995841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aba5567f9a598926107e6fefca974b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82cdbaaf68c8c24f80017985621373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46abdb4b33a613b7aa551d6d41245ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f673ce333e1716f58e79de8982cd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8632013fa171419cca1d33e36b6db9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947b67c52eaefc759f2fb34d7f3bf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee138123d27aa7f735e8d952a84c904281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab1217be2606eeb0edf6de58b5c3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3824aaca83828b89360d2e155aa68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeefacc594b76545a1bdae27680958284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138b5a955900a592d3826cf0ec52132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384270e6dd46ef30dcd583a5e416e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eef6d3216139c2b2c6a4d8f084610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbb46e841eed11ed27c2bc31a2ce9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2a340f6045c3fa0cd490b29b6507289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f97be16fb7cb4762abe1a263375b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6135abc5b5eeaf73f3828805cd428291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394f22f1a50aa97d14d97299ac19e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cf7b7d2f1a4874902430f2a4de779293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402f7b7835b0f15b5e60bb4accbea2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4df0579bf8408a4f75974a0b3ffd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d64aa14c6f25a9cc48ccc1bf86fa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc76357dc7eb620a22ce783860e95f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937d43e3fc9b795767f4d435bd5b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178112183a0f32c144360b4242a9a20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6e49da9d8c29b6058b60b8647e4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0eda3e13091a7c258d33f4c87f11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999324d10913c9dc9c76a1206ea1c30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ae184fc175029877cf87669c4353303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb50e03cb212a0ab2d11405da54b50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d511a4ba02af1829fae81025d0002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6474c69ebbdcae78c5257e4ed57950306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4d3851679f7b7fd35d7ae3704667307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a581587e93389a7b6c86c8f0e54c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaefeace3d4613dcd515f9b3474ab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec853b5c9cce54292b4cc1e84dcd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ada38f5cc330d9b2a89de15c74378311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903b25443e6c488d364ab30a4284a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d6eeed101ae7a9bffef2bfb04945313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a05d52d3720ded99a0431d6d245a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd4c47ac30a0438c6acac7b8a4158315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edfe06bbcc34268f0d3ebc5fdaeaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472beec0ce9942eb455555f41c516dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134f23975eb7388d381f9d1023b623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d3eda22e9097fd70fdd3144b64a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029a26a05c029f0c37cd6b85f62a5b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6314806bfe0635bc207502c470048321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400448163b4132ebf51c9f3d487e9ecc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d982e257bff580f0ee84a609d229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbfb6d0720686c58fb056e76fa4a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13ef30f3a5b15d7c96c9467105153325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f534aaf69fb6e1f6813b460686d93c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed0366307abdabd8c822c26cc48d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695e6d2d5ce95f09c5d40fd72a75fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce34ed91cb81e72ebf6b52ca5a1b397329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7376b43e984eca4b449e4784f231752330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78cd457fea6739f4e6138bd4e181ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b950cd857be1f96e3f4fad3fe8c57c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc11a232412c4f78666f8b3a1f2d11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8c43facc51bca4b7ff3dbaa6296e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da82ce2c76947b9970d2b3754cb019335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb23b70e03049a10ddf7b64bf0b1910336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c04992a2c08a4d6c887bd217c3b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b2e6786156370d39e56646ee29119338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d4eb28b5968916762c7ab3581851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc8fd361a6d21ce3a4b904330552f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba237a62973649a5b712cd202da88f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607da0ee9ca5722994f83b0b5d02941342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6712b12a38eb9eb1fb4a7a50d7cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cdfb8b8ec10cd3c8e13cb3febd0c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86264a8b9e8c9f65d7f2ce633e514deb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36a69914440a3d5f98ce62c6cc0c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307690793c48b8bfe4eca205817d97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6763b91ae0eb1e6db6048b80d7a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d06af629f80417627b0ca4944add5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeda2d3afec24089edc8e2aaf24353350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef61891fa56c69f8f9baba76cbc625351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb57d9a9668dfe412401b4bb82e76b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd9fb13b537fb73a6e43a1630794e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc604c92984948e662077be80e7933354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794683c726821e2c101c44475ff1c07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7be7ced5ae5ca9b89475736ac1bc78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3554a8672038b6a08c68dd19f6cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d91c03342a7adcbddc96eecfe176358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c0c35a12cce825c6d9805c79a155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d87cd38bc1552b46b08d21bf4bdfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502125023e4cb96724f9af682197bfb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67115532e4a46666b69b5e6a493b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9c638e6bdc70df8e7ad2062e9b025363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf78395472556e5fe4eb5debe8deb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fde17f82bc43d64812edcba67a7347365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516a74eb110f19354b26437c41aacb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8eaceb3e51d656652ff307dbf204367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509071ca16ef0ddcf228d0c89c46f3a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41399e22c5007ad533dfe3b409a35cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636065326f69e9e02921450a0d57ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8bdd2d1eae6ccaaec2e6cf77c7306371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98721b11586aaca8fb02e649d60339e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a34753af4c724ca28d32f7912176373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e061d163f7ad4e65e222e1f1a8df17a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef5c085379c0b41271496a6a558505375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816e78dacb33e410f69bb159163a5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd7c49204aed54c1782c1c87db432377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4432ce9726848c5c51f5b47e269e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de8178eb934a1a589554751fa0d4f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb14a973233da4ae60b9bf0f54eef20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e677b85b1dc762b164ab0eb951765d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eed7fb65d90c0566a7b956addad60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85f45cfcee41a7a733982dfd91e91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830568b2b3e95e518b5f2b8ccf35dc9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a41fd0f6361b0e5da9b6c44950c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe360336944636b8c3d895f0266145386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58451317ac6236ffd7f9fac278647fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583845a1dbcbbd30f74bd840105072b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea09a9b2b7f02417d3184145ff0fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ad8d509b35bfc07515adece1a719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a31e99586b99bb93c696928c6881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345521436b71e9b526f14f697a202a4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e2b4270a6c1e648f253871372028393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9defe2557aa713f92f139326040b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02332bd9276e6d65426bbea2fc9f8001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06597e00b846ccaf5b03c40a7cf3dac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6df4b85b28c5495bd047f1d57b37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c76cf7c0d003308bb3bf967ddaf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155986c0b70f3ce5e01ba9b1da8d6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d1b78ce1643dc8cfbd4824b4c67f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b549854d99cc73f742fd51f28d60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ba6764d47b2759e5a3e85391fa8eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35237e53b86a72c2c52ed71b758c8ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faa73a3164ec9f214f8ceb0d8c6c1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237725cc8b82411fc07a53d55324027c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f16142c4309935c8f381c9741c3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f8db1607ce76275448ba1a864a3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50ed989698f21f44a6bd7a432c935408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15443f948a01603dbd2ad0017b8ee51f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605c5c9055f354e6eb69208c4cadf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca905c64add92e048d38b3ee472dbab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf508d908f9b61f3c22dd44ac3e86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989fd812b2f9038a6f9e250b85bb5ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b0794f06c5b952affb6427609f304414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20d9d593da9be6e4bd4acd56bad6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea808bb983c4753122f61376162cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f52a14bfab719101c07b418be3474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56560a5ab83f9a0eb359fc6cc276862418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fffaf781d0a2924c920a0116dd5fd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab6d90ee2a24e0a09fc27c4e20dba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af73b81dfc17cd61db99184f57bf26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8f15a2c9d2834c54aaa9e2653b1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717a4e8b1ebd2f88edca1b60599e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdabc405c40e34b171ea976c857c97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6fd6645d9bd1898c9161e4c6c25e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136648d0a4dcdb6e2626423c1a548988426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6eaa1d7f663a2b3cb9738320d756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a94ef975c0a03a2aa7ab71797864d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5f8f6f2a7b49a8297f6d0bf4faae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3c23d310cbad98b1895373a7953a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f002ed118db0bda984f577654d0caae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697567f4c395dd9a8a8e5a8a4e6e25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d34712a64a1115afcd6cd90dface433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa38a52ea96a0f1625742176dd79903434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb434137b64fb60ebd912188220a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b61822b85c64bbe46a842a5e63d57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da7d7425f4ebb5550e9e2ae7c3d01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d5c7bb40ad753e066e23a5942586c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463a3248a1f15aaf910866693896b6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637cf8050afb1e5cc9034a42891074b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef305ee9d2f5fe4bd6fb634f78ed0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a701bbb8845e90ad730e4ba73a8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffa68421d07062ba5594d2e1ca2e79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c84db1f2495a10f1cd5f64d06a8267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0538568b236d9f5e2eddf9fbaf55ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb882d855c1eda30797eb4bf679a25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d81496ca048398cd481bfcbd367218447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28271c0b9ff3c7648795cbbcffe98f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246162c62672220efe3c8112e07f37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a51f73fcb6cbf2c88577ebfdb5ec1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d16236dd74713041d631c41138a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ef73a4109c83420f60f9b836624c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b707b745c0a70ccdec07496e1329e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c18035813c84e945a1fdf29d4aed9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51333472628b041978476abdb9ec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08fa712b33b1e4b1843cae6573b4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3097dbf89ce9cb6585048c6fe13467457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b593615b0177f95032107c57b8ff1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d13efe6e06e7af9b85cea90b473e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400147b2b62f4aed538cabd5db96900460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304510e10c94916f161e51719853e72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c5c2c021cb07d7eba018f453c199462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71037075702cb92e069d6757bdf9f0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada8aac8b738381a16d5c97ad01f838464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204686b8aeed5a0925826f5bcceab6e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963502d7df7bbccd5ee6668424fedf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcca82d2c8fd12a6cd6977fa7fadc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b0f6d381b22b38799488cdea724dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4577c257c4a41e51c1890c4e09a2a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5fc289ba984c245f61b8f2af2b146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d77f635a8ce0c9257750f95bce12e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534eac0fcff040fc6b49ff139e2fc44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b6ef87f4f006aa2bb07b98d779b8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c657f9cc30f7af912ca99a7249d3b8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba0b09f1cd54802af0768c016cc77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc136ff00327c00bfd22d1c29ed0e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484032548f4950275eb379bb5b70133d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416d6d290863bc41ee2da9059f52227478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448e4591220667c0d560c998f8ff6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ce76b9b9e470f2d9ba42ae90684f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0b719a6cecdafe344b4ebd260fd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760c735100618c2491c3a78b182377482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82852f17e9edba2acb319e8392ab12e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c17e614b74f656e8b68382b2c37c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338db6c7bddf82e086dcb5d6a293617d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88311fa66b9ab2611597533da09220486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4752533cc2fc641f839daafd05b3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc182d342bb012e86c6a76b9689047e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d139a6fb259594f6172a6c57bd67ee5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb53a546aa29614c93019a092c8f8b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eafb3de7e27c355dc326c4d37c5a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843af12f104feba8e80c46d9875e10c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062304fa22500e7e13774656efb7c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3818bfe4e3005330c63954c312b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93a37f1ac2e5184b36ee828993d58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c55e9fc4428d31d20d1af553b190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c9235e4511dd98867e62c8da5f0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531045d66e8082572592a9c922aed3cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b6623bd23bef52f30ec0a4951acb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458cc9c94e43ec455aa3e132c0848a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3d6fe94f2fbf883850bc9cea1f21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219345a43748e98392d687ee7b235b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d4bf4ed52014e1afa5c14b4f9726503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb6bc0b60507f2984499ac71d33364504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85546fd3d5a3a4625a3536c23cf6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d6a9f56f3d3b44be687ca64468c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa55c1749d94a4a7816e0c20b1199507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c54b76e5cf05301761d5deedee4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296174df5189492ba21172c292c62f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe696d835f7fc2bce93f0fa429a1f3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b8c27dbe79461fcfbb316edbff8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad3f75548466a6b98acba16fa4f88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc1655a7bccb7351ec88b41ee55b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cddb0d270b99f2e385018a707cd691514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f722ca19fc75e361a029dd991afb0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77817be8583b8d974eef1c28699745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ecb8ad4ccde4d42c0412d940d862517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13fa522d7e3a770c81b257accaa904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08614eaa27d65573aafe1a6612d4cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7967fbd399cec1475a7ee06bcccde5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063022c9829fcb57da9579693c8fb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904f334f8cc5fa3e1e87da1e42e7c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb0d73c91bf68f667c4dbc8bf07563523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d4132e21629ecd6608391cec8be9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19325c2dd42247713e79656b30aee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68571be4f637a955242cc31a1226db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc64b6a22a4a0c0462aed8331362c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0c99fb1ef855d615238278f6ae43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629c335f7f7f1897abc9130f2436ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce551f6942528db13c962d09dff13397530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a530ab75ab941256e63f4c57548c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2e6b44e9db05e95dd39f86725690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d0c5e7a0680fa8548cd9f19db2d89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4cef64acddb0135c533961ff70ac2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832a00e6d58dd9552791f18390e129535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6bc524478bfa39569ead5054a7238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beaee1df334f0cbed37525f8bad5bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c95eae020c3bb5a3b4ce4a195ca676538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c674f86c12a0e22a73e94961af3f0b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40499ec35a1bec98f2ab6217941afa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fef356edcf136b2b97e9db2b979777541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289401d5e78d2327d39fde9aec69b6d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0838305519c1a7fae75f44ade9c53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb9a00fe98f993fc6671af5b81c96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c21dfb2a493f840c9eafee8cf5b07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accda72b8524348579177c0f2b4f945546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a34f521746d04e37de5fa600f649547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df936af34b34b6f527821ad8604ba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d984136e5afb544ef2700eea60d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a061d1194cabf446b37ff1cc586c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004122205617e508f932da1f12027321551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef02f641bbe5f5420a6fc45cb7f661552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa364b2773d40adcadc87e5eebae52b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a76496b4780fb9193fecafd86cc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50360c66453882cba001d04f7eafd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674577733d5e96b73cf07f1cd405600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae15b71bedef654401ab9f5ce9e8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3ee9ca05c782d03cfb28c0851a49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab465b0c1f2fc9a407378c1678f7ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac5e86c8f993ce5f6af778c1996fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aed547c992a624ffbadb737b4b120561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2910c23d7766bb1944be571c37af0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11114f6cfa829cb722414107669ec2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea093265fdb20b0e2f48542b33fd0841564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47cd08a87cafbd2d06b401a90fd856565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2536add50778517f70a40b3a7eb032566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5c28c4c5b320d73b1fd1ae549b06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710342ff6f5530a60eb919dd5353bf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995a611cd84e2eb358d9e32a007384569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e9a2ec1a4e71ad0d188873d3cc01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec6a1b1b5e0a05a482b0d7b7d9b363571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7642dc7d64b09a621e4efa23156c1a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603ee42c4d7ea2caf208103ffb3b4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cd02d006af607c8caf0d74324d55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0a59d18acccd7e581a6ee46fc26d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891007a89500b4030e0109c8d0babbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd7b6719ea2b3417c596fdfbdafc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00ed492d7493fefefc4e030a30f7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e748e7abe126328abe8dfd5025c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de64048a5050c5d8c95f4409b22f03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea7ea328ccedba67142a87db057e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d644a5b1d37fa4c88cca89191d18045582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2f73d573c5ac6ecad4cd17cc037d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f972038d364a016c4606df067ca98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfdde051bf73e5fbebf24719f2f4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1efa00565e88919f983f6a05c47811586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c920ca6b8d84cd568a1c7b82756c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ed14c5fdc5b3819ab739342c6cf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa479ca253a77b7651478ee607bedc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455bc0005199937d793b66d400c0a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55204011ce734804ca36ffcb12e9677c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168861145ff4ee9e4d5b7a0a0e5bc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7f4caa738fa2203c9cac6b31c066593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e4f1b36008a62752f23400cc2d6ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5211b819c4d1f6821579f64d904e4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc49452564c3731735b5f8ba4b80696596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ec4cf8bbd6729ba7e4c42e78a386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971730d1a2d4125dfa81e864318050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a897eb34158b84fe058268c45a54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716799d1398da81859c9e1058fd5630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e723d34e5f9f526bdefb4ad0f130e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155126e383a0bf09426fcfb66438236602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929419dc466827e191ef346380bd47df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc258cdbe65d923ec82d23121e9c039604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b745039af0880d597e18279798773d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591e5a421299add3d74d6ede50c42b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d5d8ded26e0c274ff4e4c1d327bfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e740b0d3e25c9e273f265750c2cb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545a4507fe1ba7875ecb69c622f465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87c7de4cb849028899a6b0373f139d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4394f44adb46fc9effab4beee483611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e134e52bd831b7e8657c8eea6dd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28253798218a805e2c4e084e75166761613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f078516e23c5ec8af8114548c1eb2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c3e4fe84736c19f46126cb0cf1d1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499b395aa0216d768ce7de8e4ad1e3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48418069a5e049c8343993bead5f77e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06b56bc4d0e6e82fd9c5b00a00563b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ea170cb0058b2a729e65da264702619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c22835aa9f3bac26330270d866dc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7dd31f7cf62b982ca3328b6f0fd91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13110d6c779f074db38ef7354c22d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c59b4f5b1612e27289a20cf4b918623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c87dde923dd3c9c9e98c7974bc5f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b24ab7dc52edfbb969ddf5c99a41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90718c2f3574e97476905ecfdbab0459626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c0cc9319df9163d1bc94e9fb3411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882ae580d177c1b77af3840c8a1e35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b769856897afa41f55c776d27f80d5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171589f2ff16d18fae508c249f0e2920630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204050b4280caa9774a04659283b261a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f379fe7813f5eccf60c0c00a339912a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f93c1637ea182dcecd6e195e89e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14053467a1aaa41674137f60d624dc0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6488bf45aec374e32dda943b13974635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafccc10fc9b002529fbdfc24f27bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2fd6415a867d8c320c20dc1c7ea2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47894460cbe969228cbd15e389a3c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45af2736a0dbf3e09bf8b526c64487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3249fc8b41a0578d0da77f36b417b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2f4912486fa654fac16a9cf4d11e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e1c214ab017a1211921cda8d1848642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d3b11811795820172e0971624a05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee10a4c1cf4a633edba357215faa131644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00dbbeda4d3f7d4721c894ce2ea05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51740d55fd02ba8efe5c6512663c5d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e1c0874568d97d3146f1ab7633b7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2d6dbd9cb6c6dfcbb0c9dd08986c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c96e29119b7316f936c25f81a454c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e5955adcfb8f1742640d885870b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e958e3ca27e52a94bd380df445c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2075acc3a9e3337991510de09c3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5506985e1bff6a51c3c6c8c559338653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b1dbad7a838212474b17bebe6256654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4437d45d5fb54750995a5ff2ad83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99cbc141748a15ecc08850b42a523656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fafa50d72d42c1d85c1d84c4591de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d7a783025550da03b9db98f77f54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef108015cc2ef05c0a5b1646444fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4db789236bd82b672f144454365d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b796de846b0395408421948c1aa389f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e114f5173be291d9a8e535ca4989c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccab6f5f74c8886b5ae5c75fe06420663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26099db404496b50f8d6fc091065c337664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc75711a2ed5c47ffd8a8b5e7746c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae70ae25fb70f6aec3f6fd6d77f922666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdf77b640c9d5c2139269d1df1a348667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc169c00be87a221bddcea76e67014668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af776504532b5c62273690e1758c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8395f45e6dca30c4cf0b89db5b5aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d10b4edb983fdecc687219f4549f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b92272311c6eafe95bd4667b63656672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14274a4e7eeb48aa7975fa0d50b9080e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e39ac4dc173001554f094e82cd980674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c5cb51bcfe50daa1323fc298c0a0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe9d8120119801af1cc6b0a56ff225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c3c13a6c461bfa8b9fc26e3a4ecb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a54c25b55d1d3f0984bc877322e84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146822dc246ce155aa653be0f4143bd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82794e5ae59687c359592a8b6c469a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4724978cae930853d2c5e078088c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198418a535a123a1c75b25912dabdce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634096d6e2bd21f5c6fe97343ebab43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c92a2bf0c3df3683e647b6e905835684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e4a6243b7e3f1064eec7c9a6f632685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46fbf1e962813c2ca855a9d4c402bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844c5c03fb7feabcc48cdfb99407ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576963e97eb8095aca069a6393606f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdb03209628b9e8e88d40055764d82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ddebc59cd2a8b95291188d1ba2beb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb46a5d07e5ceefb4fa2dee7e3518f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cb44dc2017e4bc85a5cbe1a835ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74148e34cd2d310c8e2f7204af7f1448693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a80140338c5d541d2fc1ab6ed431694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254734827cc48be9a430da624f639fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb73d119a881510e9f5bf009114975696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db051c634f70e0c18ff78fc97ccc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289db970ef6ac73b6ae81190bd8bc1ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd52f1f258cf0c665cf8a0cfab67a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baec0b0c844ec712b9a3951dd7e09c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55786fd8dc1098f19ce4cd59795262701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce57a43214f55ac99deb9a0ee66c7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454216c237e12ec398958e8acc33f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9438415a1108923454887ba6ed8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44091524ace0e44fed9e9d5fd7d940b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf157e9098ca954ceda8d651f890e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b5da000873755282bde521ae454b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca98e00ae28488d81313864bdf5804708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e01aa062a5b66b56652f55db5c33de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fd6b082370e8c519dab492a0d2949710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26d2c9e28263267e2caf8cff583ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839521049297fb0661cc7cab439d066712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abaa75201ba1eb89d1cbddb1a11774713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c1a567159b9e0c006165beff882c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e57a6a6ed0f121f742b1fb541824715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b261d43d2cc13d40e7dc87625ffa9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa28d370b7ae7ead603d84a7183d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b111796a6f8ce0fb69d5fcb0f709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ac7d1a6e854a2b2c56a928b3a8d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c4d55bad72c5f026b8e7c1f011e85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac4ff00b7938585f752b21ff34132721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da130c1adb09a36f6b7df69b5186a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea5c722b5cffa4e07ebbf061c17f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f531c2ad1b704bd5c808af67911737724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b76e0aeafe20c77c5a60e98a291e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99dd1708daea8e8aa4b1796e3892c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00462805fdccd2767d081e7984d1a40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335097691e6a533f1a7418a03835b9fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb443fb5454c9b6fa9095d2042467729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89225091bd555cf39cb353a79f215182730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35f0381c9915b3bba7669f95bdffe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6b88e500536a37056099fe4597782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc0e5e225d2ea2fa7748d4266e6cab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e855b16658d32288a112551239504c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc33e2f2bbb3cb70196b3a4a85d175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47092fd01289072ec82cd6b51c3b9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed437319e4425bb53cd97321a592f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca736c3d5ad8ae47ca87631c921e8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec575234c729f8e5f3902f5b47d0dd1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189bb77e8eaa23d24d0985f3891c2d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b354975452728d3750a40e2da3965511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355bb22b8955c9297c1a2fd91a487d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e45dd2d9db09b080249948f1df1f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159808897fd48d06e0ad34058ee9214d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bdfd538d59707b608d9af1846f4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca278d84e0a88db20ce392ebe04d7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299a36eb3a4b4f74618500288e20a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a40d40e6b099cdb0312bae61648ac418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4321c973368fce7388e9ec9567f9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e60514e816b0c8b5cabc2dfd200520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd7d016f25bcd4e29f2928dd6752621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc749040bf44193c5c82feeb27c121a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c34abadd7e6354313c0425238f9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e532c98f0a8cec1662f65ab4bf5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca39d8abedca41fe9bf8274c8a0db525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a8afb28c658753208bf9be063c0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95751d390201d47358f1a1855588727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58530519537fe876b6656941457c7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f15bf6c0ca5e63555e9e3907375129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded026e7bf8095082192d3c0992a94d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97527da340fd43d52d945979946d51331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a2140e7325812467eaa46e9ad01532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dceedd1702213a0ce5e8b9ee1a57b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20eeca316a2d92bc8b8b807357b3a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20807452b9423ddbdfa3cab3cc5db8e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e815bb763e81f95967fa4ad6607fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357462712b7eb6c81f2e35326d09d53d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4052b78701338a6ba60d88c56313b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20657cb8b047fcca0e630c05fbe6a23e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1252ce69a77b6a69a85c4ebdaaefe0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298df4adb9f06129c7107138eb9e00741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47921ad4f56c95973fcbf7612956642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313ba227525ab6573a1e32e5bfe376443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe320de6ad47b6102e11a4c7562ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dc500c6a29ed185222325ac4a19145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7f880bf59ede0e7b55be011af68646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1cb2feb8b3a7f574ddc7980a083647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc9e39e0bc757116e26dfe2ef309048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0fd0fd23f663a25ebb0bf251800f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d1df77b3e218c91dd6e0bad5f27550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc1ad6f0fad3d780c46da492fb44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1017fb649f588c34874278e5d0a7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0bc4d26b5cc924ac82ca18cb6df3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366428214d9936e583bc693cf76b0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a272cc654a76aa53c4df92bb8a2bf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76834431b27d452d977ab2f50c7caabc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f3bdd7d7978403e5a21ffff4236857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad5763ce275b2122908d0026c15c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f34dbe12799054b48ef1fba803dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70950474bc6307b72b2ad2df1f5d438d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d27a245f8490144c4105ef2b1514861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9b209f43eae5325c2b278d7d9584162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75146af752a60ca7740e27d70957fe8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7d5e62f13efc96415e4ac9ca473a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad31809616c8c40ca455280e11f5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb32ddec43ed04f9dc5d1cb12d02566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170426baaf440ba56a17025371a15ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555d865b8875bd24fc43648e69c9eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc736ca70f9a81fd1a63a7783f63e1fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb2f9fc9245ef130ab2042412f42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a09407e11d2c0e69b0f681ff5c22a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaeb95cf0b07d63aee8b4efcc5b3e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ca999f8c7c1c63c509066ec6e2fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cac2abda33d7bf0b51e70381093c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d03ab4628dafd9b6bc654e500e412375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d37c5087df2aacb661fb7a84f1f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0ffd37f49a8b5e931816914d29b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7f871376cf2c82888bf38aed1075978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828b0bd0ee2f4f1ff782c84670b92079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930e0526e535ad461438f45acafafd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530762fe95d4cab0715dee347c117a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03321c1ef42a77c5d441e6b476153582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0531b3ac09be5d8c6ce1b8b1b701983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30578afb53635e4f3699bf19364a41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1c66497f3899972174db0301f7cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35f35b608b0f979adb4099892c8a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551849be0bdec311ed319ba61fc447bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99fb3bb5350accd16440b00a0c29b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78bdf20d3f09ba590ce0eb1a5c5f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9054c2c3d9d8685fb44b322575de2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981626c0ef7f8af43b0c79ffe4a1076791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd6442ab88a721e6b75d28c290983f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ffa724a2b20a0e47ffa083fdb0cc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d892682ff1f490ea983bf133b7b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279f0e81832df551abe85c782de28795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7694dcad7ecfa02fb86ac8d754c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1dee18201eab41d7229157518567797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64ab92e6cfa15e89fd475d42ad72c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d750d4dd487fad986bca24fc74f1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e038cfd7a3d0bd374dbd0f793a0b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e197a33d085116e656420684d397101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609c2bfdfa156c1b6aec607f29cad7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30717c5358a4b188ce5005901de72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42fba40e952a21ab2bf4e2b33f62e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04bedc0e7a6e6658cdc2afa9041c9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5125c1b3f045608ec29a7167544ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ab0594d2282e7a17b5c7a0343144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec8caf25f2efe34221170ddff9288108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44051954aa63b9a9342f5aff69d5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482bc6b58c1fdda44d352e41e377e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e512f25c3e8240b0384d96a164eda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00deb5cd8c7b9bb00987f564e64c32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b3538c19fac5c18cee4dbd78ca79d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c0e8e50e7d2f09f78ba1fea2beef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af295a108a51a47ec7f3b56ed325c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab440651aeb6ad52e02be96a726f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23ffb70616780344eaa529e5e74a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d086ffc886ffb3b87d2bdb942e77a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027b6b8b0f35d943fdbaa04b7aacfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4db020d48eb7fd62fb2abb2f8ee50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade0c1a7fa148ec414dc5cbe159ad16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357526617abfb4deafbc582ba70d298122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073920968de988ce1cfc938d19d868123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c1bf367bfa67cd584466507d8c56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef9d93d228ff9092e0f8d837371307125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6815db170bb08af4d011173139974126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b8a8807ff376e539b5bf032ccaf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c26f8b0ac3941385db4c32821ace5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f9db4eb2abb4a6d70d00dd22ec0b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7df97407e7ca2a61f4d1eb3c908f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c05b28eb8df974e97deb57060b05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d06c09c794038907f21da27e7efc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03784fd90e3b077bd40d1bb463c2f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db542fb197f21086e599dd02b21ab871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250c302196e19e322fab48db5ddac3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca5878cbff1e8162c295377dcd40e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef8a98a5d85ea43b6c14cdefe8e41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f27d8e7337b09e0bf6ff7b6042c4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ebc9aee3ea04c6c44c664e0bf2f65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fbbf73af07fde9818bb56a874446140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8fef76fa188966a2b2b8359c08bac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d2c2c2ae7e08f2448e9ae9ffc26e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c45846bba2d4f883926a829e6a0422143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847db5409520ce449565e286c1cfaaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d114b1593684f73ab72a2dd97856004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff764508671491b22e47964957f96ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc43bd2fcd3c8167098fd7d07afa2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd006fab40a2878d9928f73c8b8c62e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac97f94363dc4814f31ded0a9f1244149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f5472d6594b01971efa893e29b327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d504c3574bcdcb7c1b47d6d902ec5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac674960e887b2f9d9049c307b4cc9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fc6f07a35164493eeede3dd0fd63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756ea42c6d84b9dec1e5960c4ec37a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe84d606c21d8985c54c9355dc5369155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa4bfc661ce9fb136a3ef6902897a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eaec1c306189dbb78eeb34961608f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3717716e4cfc580d8e2003d9f55f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa15f1761c94e8b28ff422101269a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f853c0bd821f4780789997d7717f3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe10d963eb73f09bfb34a436766a32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca5cd2895bb5c15f4df19cce7d94b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299380d8e3f17a4d77ee6c0e97cb12d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76654e1e8da2bd73bebf806fe95a724164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b139766c09de0dc17c4c7234b2a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f736e8aa4baee27f29819d58e8ab42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7d82128a9eb71b35700c60481f90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e268c5c3b86110160f29e6d4e0471168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf19ade92c6e935a5dd8a0ff568a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c1eb6f87f2334008bcb487aae8ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170dab4ce79e755b592aff0b25b7fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff953bf202d22ffcd3e1b45e9aef30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273b8b375a8a5f980724f08eb53314173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad6efd762884d0c6d25d40e7ccddc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8e569a859af1884e72401a31a58a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e26884d91402fc246e2fe793ee5c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6dd1af3d5bd3703a27f17417cc54f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291793847114e2c4ecaa49b27079c26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc90648c04158b18c0f7330533c1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507c577ab3d137c6cb086ce1367028180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e9a4e57fd3aee03b0856b2e5bb958181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056e253c1699e92477641a23a3b7f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea500c6c73991d7ff17b03e5baaaa39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600793303cce0e2cf7dc8c31b70d4329184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3e3c628866e101e9027786ec3b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aed1c1d0ddd0c28d73680b4149e0e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da40ded9e50eda8f9e2360a34071f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9de1210307edcfc6ab0022a4175c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50b046f35c33fe38ec989313d46a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61186f16b5cc6b0c9ac3e833550f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff09d64896c031cecd4617f9f586a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e8f211a8ef2ead49005b10248203192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800383c70a7edbeec222eda4885af56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581061f14bbc81f7bd44a8b9d020a0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ae76b5d2033180e976462a9187f08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa219f30f57a90cc1d674587b2a3d4a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d21ee6896c68d4e21b72a3331c1de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f3de95e50eee5b11ad84120de0b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953b5c691b68785812d4e37f62b09b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc5d46b963a51e365f49e54fb21b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fb4e013b3f75a2b2eac3c4d58fd9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6a9e6ae076ecd60c2067da630e10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b79b950e97dcab10c5b8d556f6e59a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988547c44d6a7496fe0d72f28543b89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab267c71441ebb88638f3637f1616205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbbacf25268da8bdddbf6c5d02d581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d952c6ea3a7503195571fdb649eca0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197abd92f48f96c31adac504d0443ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4aec133a12663ff858a2c0ed5eb05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109818fab9dcea2c6d7268f79455fbc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c6ff80b666e9aa7c9e4b3a45e090211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1921bd2cfbcdb4915a41b36708636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dec49b6eaa672c1ce7d7d8afcb17c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc137dfb4525d205e52ae57a0ea09d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99816f6b602f5da4a5e1b60772c21ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a58481c034ea60ddc283a3ffe50bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b44bd03158bda6dba22953aff1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc6f3c98fb84b702c8642440ce5f4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238a9fd38af34800c692a0f1770fd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992b86a55124311b2003b6ad31678e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049339501f169848e8319b7d8f2504d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb57723cfee25b04b562c33f8106b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274811e2061e2e440becf7a3ff8772a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc861b3c6833ebd511177c631174388224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dea906689d173c9828323bec17364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b678532c551fc6737bd0cf2fbffe6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46dfb8eed16d2fb0fa5ff1baa517f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d4a6767f402c9cd9db76a297524f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b69d27bb0f9f96d8b40b757aa749c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb531c5c4e26d533cb8aa00aba8b372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5d7df42a356c5980581d613710a20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca533e0a7056141a6e76ec580e7559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913470a295f9383823251c75c3bc4ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c640a4f5d3628498b508a47ace9408234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2cfc1a118fbf0a77ad69cdd16742235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f8c9c5af2ffc21330e5e337bbb56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4f8ff3351882121a9d3e6ef3317d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622efd4d6e788284c925ef3791ae42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322649954265099a8b3bb820ddb91325239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecce9b61c635309a793467be790583240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904e29a6d6798113fca5e18def033b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3f9621318755fcc037948f4512b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392f8e7987dd1f7a85ca25d3f9dd7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d606427dab4b8ba71e5cd46cba9db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a59d2b9eb90ca5a02aa7574390c0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43589308d09d1c3b4752a427f4e511246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648884f369b7bb81ea3ef7feb9358f8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe899d5f3eeb92dc2a032e42a3fd838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efcdf06a96996b9b9177b68b6cb0e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac6cd89f9ff05150e815703aa337f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5c828ad30be504aeb172d30b9293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e5613acffef63e026d4f8fe32e68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca6dfb034fb856f7a54fc43be8a215253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91490e9187361970749e8a7691a7dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165eed9a40eae6c2c7a2ad6e948b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece3361f3fdb75d4b9735c2aaa10bea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f2af9b395b3b985e03e595608f1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299502860f810312f74e55842b06cf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9be5cad1e0b6769e052a1ff06e74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c251254d471ccace0fe550c2a25de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa3c29b96d630272f6cf264bf19bfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495b2296ed08a93fdc871d2ae0c50e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cccb37b42afeab443fe653ad13427263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c3cd60fbb8513b08ef0f6595e19b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568405b00ff46d917e846af19d37ac5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622aaffa75a84b5b06862804cc0df2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db9b25d6f2099e79a6278061abded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deb5ec5f0bcd2d5b914dcbe2e17afd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35b9f8965da5890432b69d3210ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726790920f28a89f4ef87a191b139a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946ba85d2a941ee7a74967742aa82f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90b6e66f7365102d2f9484226aa030272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c86063f4234e2474ed8c92758561273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f01e66b92d4c263410f680d2aaa2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de588d0158830be5feb7cf47cf14e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146ea8a68963b1466329ea298c4a6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe070874c0cbc2f0411b6a02df1e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf127f3d6ecb5f1253575ab942b18e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69670d3798adee73a42f9f44b1c54bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90d99e2844ead8a9bcfeeaa057090280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698dd3e42beb9676c6c55478cf04ea9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb49ded0d33c9a689b616830faf64d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b27a50fdb5b6ced07bff517212392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd414b6c8e82859ea970c5a6f99517fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2a3fe9cda064fa03e34818d9f537285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafce2b85fba1c0f2d1ebdc978b1fd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32ed66574ca2642ff7330046a393d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b75106d70a056f3c2e5f8e37a2a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5db847cde5339681c3d579de19a38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b791c4c0178e0a0ace1eed753ea5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83434b07da96162b7287ac0c924368e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c628fa5962f54cf8b464c25ae37dfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6753ae3aec8acecf3c6e827d9d63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b997cd05fde4129b35879ed412c30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c402de0ce827b38090ebb1b48f8b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b429e53e9110c8b128562aed0b9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cb7c79a5b4616091a3c58d7d99ea7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1c263bb446b4120f761c0038dcdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d250120d09066cbbfb4dce3b5f11c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65a46daf2f714707a58644191cc3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead4b8cb10bb0ec09b3c1d3b732d03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96989324d41147d9efa0ae19c275ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce530caea8cee4050a890ae80d4467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a8ba94152ff9ea48558caf50217b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79192d8f951f255174f29484abbf3f6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff076cfac2447786860e6e5a9de74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5c06ff78da3c9ad66d33aa9f8928307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d0dafbf7ede298e3ae36b36d2785e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667159b024b2b29f3c4755bf39ee6126309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71561784189e6e2ec36677982e1c27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3bc36763f3dbc533cb27c62a91a51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1cfaa169f69de740037cc7de3647312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301dbfa0e8b8357f3cc540f0ab41b97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda0359bab6e0bc7a7035321ed7c9e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dab7322a2e5cd4f30cd268035e69f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d0cb0e59cf3e065993e9946a64e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0428c63b09a27aef72d094a6e233317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b1935cdd16934ab8cf77b38fe635f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1ed779aa40b2a8f1f534209cb3d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ac93eb7f3d47b7dca5b724f25590320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98e9ddd65ac35cfbf1c25e293b827b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c5ff0090d7dfb6a6ec2b7a36d6641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f2e14575cc0efad15d8c7999891b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe9f27a61b666c636addeba1cd97e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e71dba9e328cae5c60bdb634af0686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957328efbe68c826fb820dfa02abfac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e7fcd7c1e1e97252b075310b4ccca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f957d5b1b0fdb8f0cd5560670d3d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b09c73ded29ac2b00ae67a08a8e67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec36ca10dce689bb22ee3d1333136f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d235a081a4d12760da83393d3ac20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ee9ba9a3b49170e134b4894eedb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7113866be4a614a3f2cd893239a0f20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4cb30b7ce188fe687c7ef1e202ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61dffea4bc79399fa2c7ed6ca1ce42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b4d29da8e96f7cc47e4b7b9124ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161334fe95483e65d3147b054aff18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204eb5553c1751ed65d6ac44c397a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e61d8c7a032a8ab70d7a612531e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ddea5ea9ae00c5a941209b2092fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae8c0474b22a7ad0aec09010d71aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a284a753bec187b05ff6eb07e684a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c85eac9b300d00e802c942268713343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6fdb319a03e1ea3c19817684fb561344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22919ff4fa6da16976424cc11170522345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99053886d3425f875ce46b61e0faf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef284352b0df5513317ca2c74ff90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff095b34d634f23a4b51683bfdb3d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0bda7206ec64cedad66745d82fa43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f7e83036cd7728f225f501a309f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fc8851e55dfd54fa8018161e0a4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ea2517b9304152641a5a58869247352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ca164cead979f9d972a8f83c33743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856141c42650af7c45c4fda1a27b15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba407f6e184ec188061e4e082af8001355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e365b8d169c330ca7ab43aa83efc69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1039ab42a0f4cfd047f12ff85ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d946cc1361a1988721a6544e4cb48bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81cbe2972b0ecc3e8e259bdc5f199f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c80606034228e0d53e9cb401d473360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329254481897a7fb1435c4f6c34bf07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488bc7ed2b13bb08ab42e9858c5d2f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367585a08e1889b32416e82d3ffccc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149426e5046f092105c782810f8b4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741819496b2b22be9cd0fe129622cf09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066e6cd730c4c657246c18a97c7734366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898e27692172db7bf6a7dfd64b56af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666610a83f9c5c1ba1a0538917c3e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3f6c328d4b5f5adc6e0dbd45bc44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9166c4be9881a68fd1c93e1eee247f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68daeeaab4915f11fc2a11b7288a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ddb95fd294458fa2e293df66abb8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e47eccd591eb9142624266a63f8d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad4e49ecb76ebf3fa24f95676f2235374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699474e3caec2dd3d2923b724dc6f06e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e3ebba96d5bda38f58fb36aaa0bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc7c755148cf620a9627274655021377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7fe7ed0ff76b1fe843aa5c0dad31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c6935c10555d27c6be49ca5ea68b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95b8868fa06f3efbc4cd61e39119d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5b48eb4a03af3a33d0677acc2700381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b45fb34bbec69167b7c78bd04b4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698394abb7a07756dff1f1e2f42651b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ea588c9ae2b5b6a65f8206d1984a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c79c9eeff6ae24ef00924f31c0691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b156917cd8b2bbd5aa5c30fe029c33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c50c4da95663af406dc90f097130e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed43571ea521b27f2a633daaa8fa2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9752d9a6af4bade78ef2d4de35ebab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879536bcc6b35ec08e928eeefe2dcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad6e920b7dce3b81fbb97ac245aa8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdbd0f2da36508ab400a9c4c7eb611392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2a109790ee8a72871e3a71b72afa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f07635d53b5ed301fc4bc677996f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee0b2de57280c78e288b64c678578395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ea55bec8e63bfd0d430881154c9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300109070617edfb355b9f88718b56b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19fa3a5cd00fd9d81e4ebb39f9ec3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc34f9603f462d8d9ed9f81edff2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147dbb3f77db9bbdecbbe5111ce9d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076073e3429e98d13230b233f952088401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accaa885430a377dae5553270548aba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ae7630d683814a7a92a51cdb8afd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0307af11466741908191d87d85ac0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b816a1c3f54579accc9bd3fe28a8c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129977d41709f8aeaf9f610c03805c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129982b56e2ac56d22e7431a5576428407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab721868afd8b0a1add44affe31016408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da2fa227a49c1ce56a6ecef1c72679409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b39e7f94830cf32450891fc0da63f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd7c475aa63e681dc4603c197d367411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f44f1074182ef68fbd3dad7bfabd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5ef52e0db7ba26ee48aec57ac829413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91927773f84d7505dd4dbb344e77cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2997125f1df96f7d43f874fa7b94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128583432422a19ffda361b8875f83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2e871b18049b8c9f924c1bd3ef9b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd511096dfcf95b457a19845dab8522418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb2ef242803469ab1851f21329ee03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da20007a11d6674bd935b36209f7af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7559a0602c392586966b8f3a81de849421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bca7d9cdea80d8592504f81d3dc63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda71fac54cca5bec2f02678ebf692a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93755b436c6c871cf1a53c6b7d6981e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531965940f82ca3ab6c87e14f67a53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7fdcfc3906bc96494dabd66935af4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f2d72bac8fadf0e8da2609ccb6f8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c3975dca337e65b9f35d1994cd10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aabb96e941a32e0a82f11843dfcb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d488894c81d52ae8e9e6bd596fa73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9cb54fd1b5dd702afa13ca4b9aa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9bd02e36747f4a92d5114150bf306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984c7406dc5a04a8be3dab3c537284433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6e5e9e0eecc0e006ec16af89c048434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e50f01bf32c3fe6f81b657d5d35e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35db723c949cc49c3f08c1f6c73f0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf188b7f1485cae8595544a096a52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b820cf34f8b17ab8b4fde656fcd2b14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021b1d69cc0cd97ea30023e81dcb83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25fab5b1186b25f137b2b9410525f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26d9fc257d3ebbfe4b7c5743c2359441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b2a570c4c3268bf626b637d9b29a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a4de1a02081da4c2fdbcd31faffd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cf3ac7f04e49ecff066eca0d674f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaed382a3dc83c2cbb88937eb4fca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8357f545852c9924db472d71633ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae54e424dc2e9e7464da68a4e3ebe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6885d3fe513d26d5abf467795787f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90353f290ffb3d9ae1d8723df52922d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc797ab4257e8eecef0f4b05361b5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec08c4bf0e0a7b651cdf98760f724c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299897f21e53bd69b9cb3a926601ed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3d0963dcd33162a3a91d4fb502d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0029259cd9135eec6bf13ec4007b70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60413afecba68125d8e9843a3ee7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ffcbf6e386b6bcfa25b6a6ad495e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679668d99ad8f27601a057136299fb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7573de28f1067019e317ec5550b8a12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7effcd4bf7e29324688a501ac8ca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b82802ae641c585f43a51cd6495a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9089888176b39c9e00f209082836d8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8788621721533a0eb3c15f1f731581462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20c1b6f7f7c5ed94aa4c36a5cce71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8f49fdfbfe6e85eb5683f06cae30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689497e2451d52e642d2c533bfba6e2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f43660be9ea2ad726c45a8ef8afcb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636bd02e3363b9e219296368264cf3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58e318642839680805535f4f5030f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2c230ba405771b8d149511d2ea86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604174aaec06c4bbd7cebbee75c28fa4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a4ec03031a7213f062a496f14671471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0edb961d02e645db034d1bee2fa97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfb7538b2c044c1b1fa573194490c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1db5b872dc42a0716625b2fe291ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054e0b906a797560d9b99e786bd0386475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa966db4c142a34b7cbc12693c08648476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00191a9f906dff77bcac0ec4ca61b630477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbf71c6f98492c1d91b03b4bb18be8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1704efc01e104dc6f5479a9f87d13a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad81b19c902e7da4a667993f10e227d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ef57c74ae9fc150fec0c5e039cae6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd9824e13477687afb574e3bc48fb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945bb55c1e47b383ac585d6c95f403483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f58a0ae6e21b851b6f19aff726f81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d3f31c733af18a725b1d2aeea264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c3cf1b753fe0a558fe32ef3d2bbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbedca6c937f9e5b1c72053ef415ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec321b81166c9aab3fb76fb707f647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa9c3709b6c0f65253f2a79c90453489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8c83caf9e8cd89dfe391c2f4fa90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1656613100a91d7a6cab09669c77b1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f93280b5ffb2ea2edcccde2d8949b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3824e5da0146afec324133581b7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb76fc9d08b686976c14c8f3c19bf70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07707edbaf2e51d1412aa51678b174495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b442b7e58ff11c4a7f230409787a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd498c5bc62f6847ce8880e307b6f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e681c47d8ec9500da74e9c38fa66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cdaf004160b02ac7a351410344c8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f6ec1ae51f706889732d92e531b4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb605590a586e6bac128e3722f8731501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4945c9f6bded01186334a681962a8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02100c84e6eaa5b43c680d8b6dec2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ddb4e8174d5119a0f7bdf9538d37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729d012538f5774cb78a34328f52d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba482d2d53f5a423226e14ced9cbba1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad830d10d10188c83b383908b3000507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050461ab790e23a2df72e54f01165ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83832f5f34222ffa41cc8bc4586ae1e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5476f626e01d9d5debaac3636ecc0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc6e2ec33b14628b5454cb703b2ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be4584d9403635f2b5926915aa8d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a22bf581e7f74b7c6b92963b3a778513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7bdde9ae86a5d2dae1196713aa161514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70720cf5f2324b486cfaa226ff3fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf17d07f17acc40fc00732bbea1b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691b889b7d7b529d029eb4439d4186517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a7e3612b6f31a700a7b0a8c62778b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd4a52c960a024014e9dba4a5824a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93c564c50e529b37bb9840eae00da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c00f8e8185124bbd61f1f5905da885521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437cf7686e6c28001d93544e73494a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670d7a0f5f30e2e48243b5214ea734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3fe6520d6eec1207728ca0b8273dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728db3b89176e0c0fcfe50b9fec0dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6bbf26b4189ab568de136eed495a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f861a9837ec9efbf1f8cec8f3ee8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c2c7044df22d1f93b2b6111415422528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5921b96ce2dfaf31d29963420e478529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37fa9a6dbaf265173bb3f6f16a8db6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e9ea42595cb3b74628534ad56461531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6eaad580c9d7a25ff20a1e9db459e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2676403efc6ecfd923288cf5df0779533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825ef2cb95c54701d7e29d791d806d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d25d73ddc28d1241ea324fba7fc99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431b252f63810811a3930e93c9eafe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6ca77087844731c321de72ae02e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4955adf9f1bca612ca4944a22d7389538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2a480dec4cd0bc3bc0dcb0ceb7a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d18274b1dc19e316342a641576adc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363733ea500ecc63e07b69e3577cd3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b81fc60ad6880723b580bf8c2f60a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061816bba6a3c28d1ae2b416b6f7cd04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5538cefbafde3ed6775fc0195e653e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc4f13234718bf4fd83ffa2efce15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db348bb1d68052deaf13a6aedd276546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5f39117f8fad443944ff85e5f345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c6489624a4c1e1cd2a36eb239e15f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f39c6cfcad971f0410f4c62deea7f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e465a3aabf23fa22901691839799550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4043e4e1d25728e4c9137b38dc2d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc2533703fac50b1a478493388405552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde382ed806b9016fdbd17c9307471553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a646186d058f1031aebdd3670a6d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489b83b3ee645ba4f286d14aaa6df2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff74d2cf2053e07a1eb4b2e27a8069556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071ff2a02f3eeef7281f38c2313212557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ccbfba4e463515e06c9bd653694a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b85c81b7b2d22dd7676ea36032927559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987cf7143eb866b4dfc028a9fa8e34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230cdcf58ea089145064c0a296d315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1a4b852ffdb7e94a7463abb2fe7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b78bbf3497ad4d820e0e32e5ca0592563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf4ea34e7bf66819ed6184c678a30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e12e1c19d2d63e22b01c656b7834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d8c185bfdfed9a6a24fdbcce87b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd51b5e2a99e429a59ee39cd7497c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4b85c4f778441188adb144db9bf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e1b8655de2c0a25f101eb2e525610569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2d076969bc316b5a7845d356f27b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd813099398ac8d2b7a2cd7c42c7659a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d3c9a25c67229e8ee5f98fe9cdbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df03e2d4bcbb0882df886163fe2eb0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77695b8d4bba283c40a626de77d5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d9df08ab9a9c955e35567d660077575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca78a91a49f73c0fc96f725b91bd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43391832d1380c518f1e457d392e997577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400fdfe174172fdc515a8c5db3a7fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8952dadea84993068fb56b04ed7721a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608db908da059bb2120186473d6e069580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dafe32e9999218af0d7b47f04ed2fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7a2257e327140da3cf51d1dc2ae5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186a28dd023c320bf394c46f6fa9d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fba5f76e10551ed67fb049519c150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fc2ce70776d66487f25499436d5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638f0921d967f0cbe8d93bd1dfcdd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75595c2bcf2e25d6d2bc84d03e19dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f5eee19c2d9b03749a630dbb043a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccacda1c59fb0137054e61f4c0b2fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5a2654ae3e26ce4327d6c972258b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8090a0907328e82a59b5300135a0f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f995d74ebeaf0266b7bb8e9fd4fe12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb892981d993795b11cf2a736ee15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6331ec9f35690e9a673ce08794dc66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945b21617cd16244a893a3eade85dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c222eba894b2b0b27f22e6f18b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf3f49360332193a255ffa5d3a37e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356645451020cbec556a13c5f19cb55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1742e723d74620564976673aac53fb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f88458e653ba76d34ed3a4e1b61d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7601102bc0578b423427d827103d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62a625c285e6a99ed69b13ba02e0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab04ebdbd956276b01d2da085626b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb667f90e76ec9ca933005940010d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865ef78deb6e99cc825bab3201a8aea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361def26be1f53a952e47b7962990ef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3bca52ead09780902f283c55e789607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d39525df61db5b729ef89ccb32fd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833b71598a1d784eb7ec890489da6f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6664711d0bb11761cf1eae88768be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19a680b8ac0b052791334b708e318611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5fe449c4c59f9cb3fd0afb675a29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512d023ccdc92cb8a31e7d7efa7055613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4522f8163f512a48396143e39cbc507614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27297b896556eddc5eb866f509d7e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8da2931f870673967273ef2794ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8237447de355e3e2d8e3be7c45726f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a553f32aa287df87b6f89a0f32158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6174e68299898ada6094aac5545588619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c06d5a96ca361948512b299ecaac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563a03e03deeab432b9865887c4f43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95732f6d3ff1a34a15d7191816cef6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c6512e16a03235afbeccfb422109623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110158718dcbcf4eeb7474a866b5aa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4b57cacb085bb809fae4ba6c2980625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dbf7e067f82e34047b6dc91d23949626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7d57c4f2cc5ab89ce3013c073dc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a78c1e97df36b7680616be891dea23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed514097dc97ad28531df3896c705624629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1e30e29dc34a5247a35c1479c611630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747852eeb3be2b300f5f504ba4511b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354ecfd8eb798b3b32e461c6d61ff6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756835b5dfae6ab43f629d00a7814e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3be1a68144fb5c13db53e74a9586634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263ee1e8c1bb836716234e3474e3fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d28f3ea5eaf6a73c1b9be9a71ee5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae536372ce92465f3e7c632712e4d07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250b5ae9eea027f2f63024dbd551e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c44ca5d952944d91ad681e8062ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa44e3027f11a7dabf81480f753e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5688d6f52fd6ba224b9b7ff03672641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff77855b87de8f63e17f41a4464b44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787d40a887d785a8e872fe1924800d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e93c7220b5043730a8531a81ce6d26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3820003b62bf53844dd72d0e03f42e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e41781441c79009a0396150e6ea0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b48b47bf9ce8c7864339ee5da78d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aaba63953ee2058c87373f6e57135648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f40d46af6e8dab4fb605d680be2d5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056ffa42b0d6adf68db4c5649257ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb22b11002bb5784c7ce49c865a217651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740180707e0d8b06715b1bb501737031652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e53e74140d384a453eaf86aa5d27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506671c8e5de999e7621fc272dd1cd7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8c5d7bbabb8100aaa2eabc1ed919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7bf154b0c2e44b6d869b8b5ad80b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dcd3351e92a73cc7f5b20c6760d3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f1c77e786cf6747238e6046a4d68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761d2e399c7e7bd91f81d48f0903e73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af795e8480c5b34757dd0e594174fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad7122221d803552839a43f902839b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33790a4995a567c913e8f6d69afd572662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625367bfc97bb4adfc419a22478921d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf59c7ed5699394abcf31aebf52282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae6d96995483963d3f63d6d7a8821665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc01e60388f4785d260de866ca8c64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6e6fd3fbb22bfd325043e0eaae0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c0ff10f084451ab88bbf445b8daf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef27ab45a3981b1e4e008b1eca740669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ea313e646050f59bcfce074569c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0074b9cd8e85b0abdd47dd912e52c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f7a4ba4b892739f220324a63a02d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719421941a02ff43d563ee28904421673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d040da9eaf50e34ffb9239d725d67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d382838bd7b485115f52fe25c73bcfd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6d926a01d486ede8a4f05b8e30d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb0a5fac7caa0bc5db46d6b644a28b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261eedcb81051a3a285306a417a8827678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>