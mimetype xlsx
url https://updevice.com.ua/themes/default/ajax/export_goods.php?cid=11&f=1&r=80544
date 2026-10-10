--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824de430f3d6ede89a42b8f5582823f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ecd0508fd5c3300caabfb46f27e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a6b46b18c52a0fd9fb4dab619cb213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5527395750ca5f8ebf0387deafc2e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec3c918a93acb67af24dab930c8975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737acb62641ac6f124bfbef756e48386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952294b5a4e58f2771df3ae13397e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ba3f838c09bb7d323cb64a3e5d838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514ad4a45cebeff7b7bebadbf480669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef6f6bf3310a39c1195018f9c3bdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe546fd25507c52d9f05158ba44f16d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb3c50b3b75b33fb94e6dfc1e0e6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c797e363a6cb03d5372f4897357ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d08f1f498543d433e552e8512eea914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289af9321cb8e826e5e0a9dff2fcece15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498661159d2d13ade464af94bb063816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b642afbc4b9771675fddbd0932d4ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74702b59232aef434b57d8d6dd0b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f54178276e79de0c6b386b1d5fa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b108da029c342493434ded784827820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359cbd2bbdd0b789f2bff8c787df7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7d4611ef2b5d1c7a67f2b33cd627b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d7993cfc2ff61868035aa88b01cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ddb3d8cf0c798f02626f7b050064224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5237f89efa96fbcfcd249f6b928425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5abc36b01eb9e20419aeff17be5df826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098f08005150404728bc015170226827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d8e14aac6edfe876959a807164bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870492f49ae0d08224b2f04efc55c8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b15914e2bfd925e0eedb90846962530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7de45a9928a37c641d6b13b0f3a4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b21893b9da05b48b6d923233f85c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411363db49296ab0eb1b8ce652ae58133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1e0a09407c78d7f5c80993eac79734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc6ad6ef1920916eec98f291a45c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97aab99e1e6be1b29a4ef45a2f94636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ecf13ee3908caf4bd0be2d2979c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba54b41af66a78a5eae9c0c5bce29938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8246d0401041a436ceda9d1df88abb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edebbb66368b464c0d6b1cbe6af38c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc7f6e605e80db603ba4d445a989241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc1f38f88eaf17b16119146773a3ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e93d395257516870597318b5b4a4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170665cbdb548eb484ae48015bbce6b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a66027855720d5aae1f1d4937c9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb3c691b84c16d24af811a2aa6f49146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03521cee8a81bb5b02b1195698aef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9dd6aa98a1c77841d0cc6ceaacbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f5fff545d2fe8b8c67d47a8215b3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b059c1d6c6ba1094cd51dd05e2e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad609f30fb197bb102b428280848cfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372bf9c274225aaac102d69d30f56b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f601ad8ebd07b38678606ae98855853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0677c2446d81b65d8db405591e4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a326d1fb31113a6948b19803b0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33348cc9d71e45b1aad0acc07bc6a38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d1f619abb1a36c10bb64505ad82d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563021672a28206ddc201c4decb6fe4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd7f9c935930750710f7c31c91e0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550edbc930ab4b382f85e85220c49e5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b508a7f9b22110ce6d170a41b706761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b01401ea3a53653fd0f44b50d51d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074706ed0aa1c16ea81e864b78b126163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d33d42eba8f7845cfe1c2a3b2ebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30195698a8cf5953902c0b178ddf5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114c6257d2a105cf06abec6e92aef166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31d918a0bca7e008cb18c232f825267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5401c20a393ee922fc8cae3648cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dce5a7ea9224226167392f22a0dd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a02614ae5757380de9c63ee4deeae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be50459e672e3de510037c32e12ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c169356606a3750d83a6df32523f9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a03d5a1da9f645d55665606d0fe473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991e5cb59479f7b6729d7963dc86fed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378b09605293207fbf61fd9341811475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74886bfe90edaa84084efdae4b7b20f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b108b6610f1528e04a152692415a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47abc71da37df5e178075e95fbb340b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb8dbfdc81d8de52d177c227bc02b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9b1f1b0516a8eeb67e4b00de26fad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff496a3bf3559a54ee89a00bbad930fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9186ce95edfbee92d2248624ed3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92982b77edea02119f916b2a797f9c4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a1d08c6cc98e85027d6576cfaf9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f29d80e8aab6d00dd45baca8aa99985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab371e268858a97ddbd819d0eff0fef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b137cc18d6221c2d3685dba13cac5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ba42e75a7ba674fe90fa3fa859b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c96aa36b47906f64fadf084c6f5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306516c9a2086dce34749cf9f5e362c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed218d4a1e25e4d4814744956d0c66e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4571c10583bdf33189eee7b698854692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6de027dc8db783eaf0e52d4a4a98393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402fd54fbe2bef56ae7f1d44a72dae794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2af7227fc5ea5c3b9c9c8f444fe5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc3012462c5ef39a33acb4ce78fae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905649182548de0852a576e9af50db5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301a5f495ca173033bdbf5351b0e4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171c74fc410ee2ed2f7a038c8c32a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83471d8ca4148e32ee96bb9186579e40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577951ccebc0d3bae3d386e61ab0fbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199ef928450b6560657118990bebb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481e39b149fa2cf772bc244d441272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d56c2eb2f89907edd17f5aaa1d49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b06c9b4237283be4227f65b12e43e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7edcfabfd55b515fe7ffce1c32b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a187c55f4aa153c9b79e9ff9c15ae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ef0444fe8cfe8fcd153e222a38e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3d40103c676a705d1c76bd75ae4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb7f5c0a1ba759e1fe81ab62273e18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8efe627b11645532394b7e3b4443a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812114219cf701ffa530f62516f8900f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b050977eba138d1d98b5a9115d329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b3ead867d3444dbbc8bf50fc696e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdee6f6c8cc5e7835874b69664b698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b957faaea6f125f88af0d3301d2a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fb622f646c7fcf6c5367a30f84ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c506abc7485897d63ab9e796821f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd84c97d853a87b924336884731b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738127b567fabd6c99035ba4ac64369d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5907e1c1a37c68e919476dd41960fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec768665a24912b0e2fe92d794c2ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461226f5ac98efe4a5976d2cf6df09a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b8b113e3fa114744d24b4ae90358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593facc56b55ce6b03573ff414d80065125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d36f92931c378023426423294e6ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc15c98d10e2b9cf17130b5588ef1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a382b0cace4f8230d4ca57f06ef69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7170215e938f0d41e554d1be8e87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829486503a5ae5d7db22211ce66e59c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f742fbc511a1be62126eaf6028b8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2feb411d414ce7abfd6e12f2eeb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1534535dae99fd368a23dffe9ed8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91102dfb1e105c92e40e0b868355b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf4fea0b79cd086256ce37a593905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0567969a24c3cb99e8c942600da06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e1ef97cd14387a5b83bdf82f8baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b257771867dab1d59c492fe64a69dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d3a4587a0153e6d95275f0414398139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676d3f714672f7416d4669df9b578a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f28b6b4ebfaae5b845bfdbd850d1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184b9ccf7fc9f449165c03aff109e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21496de9c8b17fdfd8381d844ab475a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32a0506d892e5a7b979f7ad65dda0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088357d90a0fb19d7b97614558a20c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79b744c67e246450685e019c23324b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272fd2255be98dca17198ddeb60acd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83443ea798059d8f44a8a834da6a6cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db546ea6e9b544a8c0ac08fb5d3dc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3f93913e652267037db2bcdb3c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ec6b6cc71a321399ce9bedbc80b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0c8fb71d3c3e52ecbd98c1392daf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2dde35d215fc909e35e819579cdf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c79735555ec73eb742d70f876d510f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dc069e87f01468ff098584852101155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc2fc9c8b316760fa65f44d57d976156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191b8b22ec71adabdbf4a5e0516842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fb9e958f40dbc5337fcf8b488a444158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0835933f825400ac259b46128bd136d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad75f4702ac189f753be506a6a763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7f3dca5abc31df39a02d24316b25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c729b1a075503282a6a99f58c8ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18600b928b30303c01717ab5bae872163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f739f31aae97ca393ef8edfe3769c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736731142e80141f7c205c4c2fc42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503e24042389084249e6aa273784692166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a5998e29234d161ee8b9ee51a437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63078df33904a257db4b0b60a8aaebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b97856e53b209c272eefda5735e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9d9b305599ede7e8741932f93f49e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83daef6334db2429a852e91de12b7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc5625b97a58fca5e574377ba88c64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f565d6ab0c6f22428b1b5dcc34e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb876f7bc241ca1ae61241db1f1b172174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d47e72276650fca0833a202f15dee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131e1f1a7e454d33c88305c3952669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293c06e52c5578b4baa8b02e6dd7be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad976c8550747967768a1e680813b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a63cbc5840c3a64cd5d053d9d9c127179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5798c6ddd2bf85aafef1ca4609c8ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c541da054992e603b3facd94ee9aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b233f4cd0b86647a30304c0192afd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c243f827b2fd3ce5d943e8a351ff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13ce7128ded1b4bed83689ec08f04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d797454e754b8fea91cbee781893ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e42c145ba55adcf2599ca557fd78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f055295b8afbd925b80c84b74314187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ff47af378603b2cb4bb985e21399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a36627fd3d703834a919cc54996dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7728c82fea02194e9f71f1dfa3882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4fbb3f7ea7542901ce9ac8f509098191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ba3320ef544a71eb95ef32a94c985192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299401456ba1e6942331ef349891c41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe8f74bc553c4d65658170e543675194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ccb1699fddc6f99972b4b99b5362e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc230e63067251d87d904aea75e02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15828e5abcfb6ab32b03578d64cd01e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1797d9dd23a548041797873025bedf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b0d237bc3cbb5de1e077e0dff387e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399bd987a438bfd8976b3be680d22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20744d78c225d3653ac10686f13aaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22888f7926113720a8513d419b6be1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb168336049ab770828b9837d28196203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2bb958a8ac6902014af43935b1fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab76738f8575f57517d461033d67a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec360595eac276b6e97cac2655be34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9042c1eb94b50054fbfb668581d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16be5ef51770dc9fceae3794976279208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a06a857873019dc2339904d13f70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232834fefdbc01d1151c45f6a2019b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe017e773f83258170519aea6cece3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20ac4a996dc67bbe913214ea6231b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa598cf2e634ddef9db88b627c0783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506def68bafe0c966b2d2501b692e2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ecf52de0fec5af8c64683b43460d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03637597b315bae3dc36362ccaa6467e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e6685e1473b03196e25b3fb9258f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a446c061d5a8c5ec757f5834178c88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b1f08b9446ab9b12898a82180b66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06dd9ff9b0f5228e481c6c6d7ebfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ccaa739cebfdd8eded71bd2d2e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f862ac58eefc9e97f5cfa604d409f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560f6182be8967b4498cd26b9fb121223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c1ed4ada43615c5343b6f2464824224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4446f44cc67a72d04d807431e37c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cadf4e6b8b9d815be2d079373f3f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40fd97b9e5fd51063faef4bd006282227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9684be22f13218dbabd869215e9305228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f9547534999d124df614129fd8bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4e663a377f169a01eaf6100676c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fdbaa191e23a664f47c8645e72474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4045bdcf11cd997aeeac0b6a2927f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0a1ef9b7da5090bd5b71d8106314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfcd27b6090ea382530adc713e5700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32748e51e19f7e5fad18650f92838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3433f06edf693353a61482a043af3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa51076d472140b96e573ef92d5ca85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c0c51c779022f877832c4200ef0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833bb87d1803b83480520b9acd31985239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a97a16692c87f1b020d352d889217240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bdee07c2ad959214d9f768bd35e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588779535affd2a4b0fb69c723901995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93940df4cae5a7cf0e3eade95871e6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac1ee28010d0e4b854ab0b918a964244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba9b6c882fffebd495b6be330564cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61990c587ab61b0335bcf5102cbd6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f55e1fb5d35cf61753b5bf104f66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a57877e0e21abfa27a8e32e1a1a87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040b4fa3e3191d17f915610009508f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6a42bf9292a70dd8fcfb0ba12c9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8275be78e6710974f6acaa34e4732c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca73f37bd1a9397bbc50b04780dca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6805ded75185b14f0385d6ddb61f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59c6f07c9c88ec543c268cc400409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d6ab088e3965aaf4cbd01c0e072de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613e878e4576eb29e3b8217be549de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14393b26f3222b4610dfdd172baf23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8878227100813a6d6b8408d6930690258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce971829fe80e8589487403ed92b11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ab57c02042b018429337be71b663b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa648509caa9ce3553bd90f56d288261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b2298cb6d4494a41d1311ac20d7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6d1467b1e150d0e6d51a0d4becd9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451fee498b0850ee1d63847f9e5fbb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fda00e9035fb964875749e0c4c802265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2791d770fc75f49de8241692d955266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852716f98c79ebbeb2c52a6c44e999267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b216dd782add0c1e69b31e86b71b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c030dc85c54038dac982fc34382dbe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c5a378de9b94a5c5456e5991b960270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3002237a4e4e90e7f454a1036310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e874b0ac21a09128fba7cff88d530d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7589e8d04342461e99d0f2c937d7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe82ad56c1d6523fa23246a3ceb78d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89222e4fb68821d8b62780334ee91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936afc4e8fec4a5f169f918c1aa720a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34c2d30cc15fbdaa44457e8eaa1a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394163f6df8d0aaef9480b61cc08ffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c1d0cf05e94b1cc5233945d811d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5d89d5e66d54cd28a2c5c5ddbadd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21b1d35592cdd4863107af60ded00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34e6ab51957e34d936825b86923a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd6b0f98f56f88f64d3b20b8434f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344a54a33683ca6288d28eec97d5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357ab950bac8861d48e183572957ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd117caedbce07844a8b7f714a8f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b68dea94aeec05b947c4c376f6ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ee68c79ef19948ea20866474ce0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c23eeb5a41edbbea3fa7c1e4efe93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62057e78339d517ef30e4afb2f6e42e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456605abcde9d348f83a1f4aabf0c37f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcdfabc06e0237b93b87d0900ebce5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c581fe14a74890e1b910938206f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067973559c9e876e809ca2483a41e52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e604b0449d0fd9b88df59d4b32385295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229c9559fa93fa020a35a814bdf5c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b1bf691d421177415516cd6b18fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e4bc46690ffd8f2e88b7cff52af7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dee6c62dcde4d83638a7ad8605cb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851617abd140a5750a332730d698aba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7349265013c0034edd7075e938fb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8c0ac0b2165f6996e87579542ee6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f0e08b187af59d7eb8f00931465e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b74a8e70f00968c186b7a3ebcc549304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b9626325ba4a8e5af2d4d5138eb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1c389b1ea74815ef94f9391ce3b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa26b73ae6d7b228e074ba1330090307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4bfd45da3ce0c75ec89e35b02c0fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f0790d8754a1bd50a8c8baff9fefe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87013d112f16414a68e2ddac9a016b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491324b5478095ed4bf931c6c11759c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b792c508a432c80de7095f120fc107312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f40f90d8a98737d61ca6cace1471e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e1823ba991a8209a29dd5b9d0ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0fdc70b3fdf01096327c58a0d55a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade7b70071fca0d313ac8aecc265f6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3bf5e424313ac3a9d13814b34ff7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d398ad22d7d9fb8c98f8728e8a5d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bbbe655249c3a64aca934e809f789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c32a066665701d49a020331d71ce7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce0dfa77a78cec0e6a1f1d431f79a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996800eaeaf98baa32218b67c49f93da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6cc7f45e328c4e0d0d87484f293fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51798f34f37cfcff8cfb09d003441d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452fca2d709fb6c8f6043dc29c7ee94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f451ddc6471fa6bdb1e3ca13da67f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29dd5e49aec59d303463cea222223327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf13fcbbeb771c294e7c79b0d9348328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bd3408803f5f60b14124ac871d37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818effb398cb03ffc6a8df8d15c01830330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8ba7174ba994c8927a189d4e373b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3cf4bc755e84052417e443d794a63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e00f4a833b5d21926def605fa2cf50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fefcc70522188c5b646b0ea3b3a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acd4d10eb3eb9309354d4720d67609335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a3bc9854f4ec4edb4b33449b0445336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997067295d06b47d7aa6350cbeb6f0f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233626fb5c177bdfbdb7f3ea645fba5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35a6594992f75126fd49dac20cfd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be6753307e0545fb73ac458aab6e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc61902bcefa2c181941eb0e66c619341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef1cb5158eb6b1e900b9b6cf9914cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e365896c9846b5529deab45288e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e78bad993dda6d917884df4f2b9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5454c9ce21bb2b8750af16824edd5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651cf083f9ac000d6b55ca8e375a442346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230765ca192907d6fcdf168b4c9750347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ecd29322f21bf169f4f39d2a8d086348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9cb11b4df68ee743cc8ba8e070ecc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd298eeaa7593bcc0d247b56560503350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb34fbaf62ffee19a025aa4ebcb6f0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971477a51279732f95be3fbc05e7cce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f7d554c4936e1fd905ec0274f928353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de4e2f94cc8b2d303a004ad9b9d50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca92a18e268869bebdc2e431eae693355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c14dd03883cbdd48b0d2b843bac1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302463116d1f992dc9e60821071c8b5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd89f89a84b3bbe7248c2f5adde46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c683e7e3ff307d4d549bf837258d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd1b94cef9b4d730ac948001467c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f7360d65c18ca7b9e0ed6851b7d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b35a98a837f4195bd6e74c41aa3bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523fbd7ef38c2f739c4e7c2ad495b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb9d5c8ac1119e32f4c67f748f4d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3161db9fe774e79db34ab7ae533d14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1507f0caa4f81eb44a61daa79ab52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35da3807964ec0be8da19f2d5cd8a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8e98c3488d76e0211ce25d98b6bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29712aec9a6901b3b94bae9f2e7175369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff04365d87ae8855efe4287bd7ca52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e43d3cdfed2c666757056569492f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f59fb7bb8f3e902ae7368a2ae7a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6caedbeec164c3c1c7eebc0fac8091373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134fd07fd777a85f53c707fe810226a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea56eaa0bcaee9ce1545ecdecb735f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794853fe062b28661a64e7eb328b098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac767bb97253e627712e5a50c72fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91de46e699eee6eeb0b087e1fbaafb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ffbc57eb1608fc54b5541bf596e3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b42071eca373cd9c9a13849d877bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8380f463418cb661928d09a086caf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9435012c190dc7ff22b35629e644382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb0b7265547b586470bcc6db9c8dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348c9598d94937545e7d66992d8ee6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2fa1e134f6ffe798d64997f8c99d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86861db5555a008e768f63ffed8854386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554d6443b30c13e5887f5d6aab1e19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5090f6ac6fa160cc7823f2dbf9ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a75a58c4e40ab7ad6986894b0a13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e337cc3a621604d6b426a2ff50771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35744292dee6968b518bc49845125dae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3800f562c6f4de2c9027f8e3d424ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d686df8a475d9ea774457bc1161ec1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f7f87a0758a87a90395608d532bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d32cfe6f023adbcb06019cb8bc20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c158deac2ddb0dcf79451bef0439459396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059fcbd0d89efa459b36359f5ef9df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01a8a6d92ed55ceb64a728aa4033d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9d09c0c175050e6f47ea3e9703681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa6cf62e2b4fc4543e16064ce1b55d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e30b1bfe4441248b95dafff87b9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23dc37988a8431f7454cf0e7cbb6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043e003c0b8d903ad73c1e2fc62e10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d993937ecc930c43d159c67ac8678404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed6058f380341706435cfb94054e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba51f40288ccfd5a1255bf57577bcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34b36b49bdfb9759a849b24970777407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbde2cff6cc8e792d9ae9c07a8a2a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a805ad403886ae1ce491ee09f0dd4ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802c035ea27b3db95dc60cd796ba9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c787be4cf298e0cc2dea6ad89cf9dc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b653cbe1289fcfd8a65c3e227849422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93676a2dbbde6a3f58267e72eb5de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259350cb62f970225624d992efc5f98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357ff5a35231a91d94f5e8d2d08387415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671a384fa495b7550fa4ae895d8edeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061df8b3f4f67a76f0a3477fef55a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb41fbb7b7d64fef3ee4c5416bb9d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc016ae4861f6dd7bafa91af88e71a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f00e18ffca2e01a3e251ea483fc3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e635cb16110eb29a0e22bff0caac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8565acd010782d9951d75a4962401422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc71899a0cb1e7148af999d28bed3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed1690471ae9257ba43cc0f433159424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea087661279d58b6cdc43798f5184425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d8320468d64bf0d8c5feabfd38c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd427292304152bf6cb1303fc8fa68c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03526990ed2c5bd4fd3fa54548e5454428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3d33ddef825ed39fa5450e38f3a0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f692e746d6b6ab8160d90d7b12a82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b308e7ff3f27abe52b7bf3a233f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e42f74758b448080049ccd41a37258432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b61a5b9a72b2de91385b331438d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505b6c176dab2ffd6e64ef83b1b64b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb7cf38813e6ac0f8709573d0709b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af7de29ae789bc218c1d4369ba6c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b41e4549d1e08b3cd193e3aa96b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863510bde2a30ad26a603280dc4cac38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20d2be7f0053bd8eec52fd6aa623a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315bde39894f7068f78bf55b444e436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ce526849656b16a6dd88d2744196441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f645f328ed900810f20bbcc38caf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e28c3dc1cf8419eee151d2d4b65380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba818e8e899fce2683687d91f7eab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354a773a85d29e1f7c4c22ad93bbf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5cbfa25946fa8b487f3d930c9851f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b6acb8fe657c2aa1cc3d0149ece3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd2ebd692594792ff72aca0c03f9a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c203f0cfff557cbe291346c7733107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb1a1555be36fd649f6978f5a83d99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c3879e6774b5af21436f1cba6b19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f361544e98045443481e3e8dddac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a33bd96f6f8a3e137d227397bcd88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b5fc86b4cf11fb24dadd6dec6625f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576816ce741b5240166de20493557900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6822338e208a0760b2d9fcfc728979b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1483090492cb4d97c5f32bb2d7d234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1faa9dcdad24f65830c93de424afc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ae26ee67a51068c7850916cb4083459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786480f5ffeea9cc1081291771e9f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114034f4220a8873b40d6e049d11326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3fb19ae05d3efcad61ce310ab280462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ba32a33c71f07332f8cb3e336ba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dada070efc0f909739f77f5d5a414f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7585d2ab82c13124f72732b7eb31a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812c1121bdfb092c79c61e3e78fb17d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e21296b818c1b10d45fd79dd562e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f02176ef01ba92607dfbea7c5c351468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ad2212df45539bda8d02c756bd37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6f5933109020572fed0ab75817d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8290ec6e194a9328a18788164ed77e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987520b039da4d29310ed2cfecec0f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f45f7ae472923ea6226380bb2376473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e95b77803db211cd7e799be7f4782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc35d7855dc4d27f4f3e6d38c5b828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b4c6ff217a38f382e52082be1f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092a396968f3837797714ac0f54b42a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93cf093d6fb6e699f5f3c198f2fd0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1796677b49e447b3efe29387ce33a7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a1df8b00a2dd7405dafd9ebc9ca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd697adb25e58fddb84eb241292631e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bad92f878ae0274b81f1b8415aff2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f142bb48a9e9950a7b4d02614b8b67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69164e1028094dd331a453be2abb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c26afa5536281e616741847e4f32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa64fc08bf740d3d006cafd3eacd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c13c3ece4e236ef35b1ec0b310e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68fa6e3e7f6806c8fd23cc427c539488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6a9a92cd6aa6ee91f9f36cde2803489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10daad18b1f9b5abfb08f69f0ebe70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852574f9efcdaf9aba0ec37dcaa557ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e4fc398896ac84e8ad0bcfb91997492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e5e4042c3c6a4ca81887ca78ba468493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e1b45104d71c1357d25f0f662c7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab326d4930882e255e12b6a5bdd4169495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab007714e20d4313b9c6836a600c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2f42a990282000412566b5a3af83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb142b5db8b9cd75bca6532643a6709498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aebead35dad0407b690b8b57a92a04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34618319dd2f27dce82846b9554625fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c236aee9454b8ebe8a4c5caa617c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b587602e220388f590c56a87759389502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a107164c5a8b6600f4b6e34b803900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad41ff7a644a0df4449deca5963972504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd37471a771fe95de612160e8228ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b693affc174e1546896866c5148fc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2efd039d232ea5085ec27d23796c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd71b63c8d254cda03497c62cf56e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0865cb1fac9025eb023b9842439639509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d07e191c6e7efb9fcf7402145c7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04eda06b33aedc7e193b5df43dbb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547fc1a596d369735ac2ab93b6e7351512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c88e144ea6ae9c48e8c81c4788513513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44633f52858ab6d1c418232c619f662514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79e231a6e23b0a7f92789431f8203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3f7d553b02662c6f3c69a4e9bdd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748799a8017a3c24db507c0d81f361517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe6ca61087bdbd588b9afaab9f276518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55d72c98a25000038b91316a9d2a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4ea52d0da03debf14707f09a5d6b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923babc00282f4dd2e46854e446f2b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb4c84865efb00d53cad6494d3e0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdbfbb5282818a4ea4bd18f039378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b184b2f0009b9a736223803ebf77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da902b83864c25130ce1ac5d17ad26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b142ab26645d24c0193a54543a7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62d0900c324755e9f7ab23a21ebe6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87258d0d1bf6bafbbe803f6cdeeca6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca2f9f64350cb120d0e64e36597e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56d83040ee75bc003f1ec4d5efbb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2328226545fc039f0be8c0fbafc9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebacfcd237879f63ef15e597b4f6e13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb36b68d9f36f1166cb6682d62ad9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7916d263044249b59c9bf61d10735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98b5ae80d9e00656f1f4fec73158d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260559cda34d43ea89b09ce768268fdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee12edad769f84668c98e395ab83b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1a8aa43a0802900b7dab4a64f7b14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d07c884ad17be1cc63119c56dd69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbdf2f46f0d511becec184fa2d0d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43ba7c8281f4f191082f9ae9eb45b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0f2d6974e4c65ff4ce94b19c64e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1885646abe53b3ff4cd9ae8c009d57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24647afa331eaaa003a5aec838b33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22292f48e8caf5e18ee52a4f44b1f6dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a9d41cdeb68ad82265ad8778b7f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8b3bdd3cf3d31de87a915911a139547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657276851dec0557197fa290dd89ecb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df781251c24819b4119af4585d59b87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f25d726fa844a3b0cf7361a6da3db6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a604a8e9977fb7ed57559a142542551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff3c0535e38f26c5b66ab2c01a4de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03bc9c3239483b3a5262a267baa016553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af2dd46715111d4a47b71e673d473554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be48188aed1488efefb41a557760c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92c55fd796137317ff338fced426b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26fb219df6682d8921ddcbd88da0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f02098351e6a7539ef450a438a4ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb77adf2fc18aed5ca252426a49aed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ca3e85e47e82a1634cf92a57cec5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184bb190973c858d737a83d4cb9807561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9ef656e7e5bc6c0aa74ca8c7b3cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1349881d5b69f937feccd6a6ce34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f282cec318494539411bfbb8662d86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8958ee0077b640344d7ce9db30e17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2085db0a990977200b5361776785566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7cfac8fcc278b6262b33e30af58f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4988c03fc9765c32f217b454d9159568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc6a1b36ae097b7f8dbf2b640227f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0a3d143d569a7987f0824be5b79f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e742606b33f6dfd50768987653a2b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc9c4a46a1c76c700cf30a87d82e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198338423f60b428a57ff0762eac12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f105070c5cbb9e019f0b69a8a9c817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc07a17f593abdcafa6519930cca09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60a5d50f734583d7f8bfe7612aace576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e0118d5b434512933e2a935adbd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163f7019b800ad5ff801516f2555f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5ed1b1b6a7b632fd8f260e429ded579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f721ec95fac1d203c1c7112579134f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6531f74f5772eeb3c799967dd70d2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade449f9ab42076477572d44b9fa805582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a573c8863c3149a12902c6148bd7d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0dab27d8e840112d1aa9ab0c03531584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3871880447dc82a45ba55e7f0f8549585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6faa1b98140c2acd0874b7e032ea07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c448bd800d896ef4f2f1cb0cb2f28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b16ba630dd2f2bccdec7258499df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711184bca1a1fb68dbd464f9e4207a60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d855c0f69d97d8d040a8455d6742524590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed7cda233fa70cb71dcc4350a65899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b8b6c55568a95c1b02c983e36ea5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56698370a50bffbbfd25b2f4bd375db0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42a7e60eb81aac6eda36543a516a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610afcb50b9f99db65cf4a37a54accb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd64aab8c270cfb0eb2fe80f209126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505b6b9a0d9bb5f897ccff2c42f4137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a98e2f7807ef9104a9108038d17f5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50dd7079c598355f7df255b0790fa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22ecaa82846b9d34d688badc9b4288600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5699537fd56ef74e795b61ae99d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4307163593f1fde81b3f51a6d0a0a21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694157f6077db1df2ba568a9ea218c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d11f95229ac0caf438e158ec2b763604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e0591cbf8e40aed6b528dda2e5c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0d5230334bc582733f9a70b73b65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bfd7c531a312fa4f1514391ad87bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001cf2660f881241234fdc7306f05f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27136b84c99ca5385c022aa6810461f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a1cd2143691380e240e9c663e696610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd0616467019e78c69e7ef82fbc41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a1248ba82f24e76545bd66dfcf12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb2f1b10de6b001d5faac41fe42bb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f291e9117faaefd696ee4bc7b5dcf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86169d01f7160e0438a5e519a6b50ed1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55943dc694e7d4824f5c609da422072f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3566a58a81b505724c93eae86ec5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f685ac267248f74e6037ed187561618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd7439ce49ee22d90b58ada2d66d31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff73fcefabc954b65d92f4bea9ca9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53d53fe8334f4bb022fc60a9d0431621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be66e6c1766a603c9e9dba2bdbf4d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d39781cb2d48fa8f353af6bc56a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032822cf1650e6a7508c75c8086d46cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e665afddc618681c701074b8f19d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443159f6aef3c4e6d5121542fcbde74d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae44ab24099424e6c53b7a9bbf9b48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e68a4d93f94523972094cf6d59083628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db72c893dfa1c0f7f922ee42209cb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839cc77f1213b0b422b8f9d7ef407d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844e807939352b4264853e9d85ac89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92410aab87d341208ba3cc62227f5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d83e9e89661c9cbee2f8ed5c1fd02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73419b74758e451acbe5a2df3bf89e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0ff326b4ceab9175734e1494e558a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a9b08b3a38bee460ec83107a4f777636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b4ef48adac98c3d87fbbce0a5379637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9ac508299b83fb8f760f1a8712a86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ab7e519f8ae40f7459b2f2bfc080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd773fc3494afc3f9b166149ba8c33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6e0202af841dc1c1aaf7011eae0ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3572843af305b0eac9c9b0e391ba50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad794c69de7349696dbddae7eb89a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de2ae2c1a0d4486455b5837215d6bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda072e23897f7dcb1b453daba252b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f279f8ef597c46afeeb11ff3d9d962d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae0e0bf6fd85c73cb3fc6ca2f0352647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c204db150b16ec4618b619f082aac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b0a37adbf4489f4a55d9ecc6a2940649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a143eb36f9f44639d1d1cf4734ab197650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90d8542065c7a5d3cd50f9847e099651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66610f7c5b07cce774647e808330868652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c423ba5e6a5715f90e1b5484fd13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375682dd2e11a2c21f7290ed28ce966654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa61a19e28a81f73fc7956ac2473ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50477a66024895378f8c791567f40ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18921f27992ff2416e3ea2367389815657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829ba350f7c9c433c387211d9538e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854637369643bb63546a5d77e6254d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb0b42cf28b323a0da8394754dbfe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdc80efdb2fb42725dd74fca15e79f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317a9216784bb0e510f7b9926bf194662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b3cdabda5ec1fe5b6335df869b58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0d049c2c2f88d7e639142b4e63a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151ba18a0e93ab578a544bba913f0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65720793196c743a42edb4197bafd77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3104808daa95bd307c699aab5442f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1864653462a2c2b401a410d3ef714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519e770ae4958f58adc46e336b765f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae27ddd1d464c7b9069be772aa1f3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a034f8feb07dfe252f0c24c3c675f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ae1992b7b134fde875109a709d39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf3135bd0cdb9a98bec67b2dc4229673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2b875b3a558fe29cd0bd37272b54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641e583e2b70b999a843a2acb92c54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693bddfca0a7a4aaa5c3ccfe2da3cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116d6df6fda554756c4b04f4afe38f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd5abbe50efeb4c20134f6eaf8693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715fc79ef149f3fa1b099ed4b996e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2923eb72f9c98d500dab2a7837c3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0f1a1035cccd5f135c24fda439447681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db89064de8a040c9fee2aca9a4dd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652613476ca018ad07185a13361f1ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ecbe732768a86b3e377ee533e4b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b103bc72461247ddf15439a055b7e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770066f7fa01974949eb75fc144b497686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e96b19f8d500b6460476a43402275e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affc869d0f8119264741ca53ca24be4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64249066aca3f369c4a7e5c63b102e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fa6448d8784122548b708bf76149690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81d2cc8348f3c06491d9abf1728c2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f522ebfebd05eb8b1d94500899850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732922c25f82aa1642f2d2c7f4fc7ea3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a910f095aadf6dc96c837b1521853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9bc91c7061bd3ef862c5cd177a82f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978fa48dc48c72a0d03dfbbb12e589696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa5945921f64467d3b217e55f25e6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ef62b0633d252312364418905ce0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429ac729eb3223dd0d5c82444e2f92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e6499860b0cd02c9271299d1c252700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701092b04b81effd054f61a231f789d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027cf2a3a83d1e59cc63b77aa08594a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcc24f580fc81be5cbfe025ea21d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381d93f6e2c5fcf9d407433f326986704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b528003708908a54290709b1125c10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d47241db1f4e5288dfaa0e90325b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea852ea25ecebc5c16c0c17281d2e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e778c91bf9aac9bbbf4b5db788b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397cc63b5cd5a0dd8052399e3ef328709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bcc6c1d00eeedc6324e4e0e5f6744710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ee97e8fe5ee407ef056395338692d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bbc1623127939b2256e74bfc26dd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2247153211933d7efc68883af139ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a15a3e6e738ece83c2d04db756cbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad3e0517630a44e51ac8619a1d1a49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae3711f475b285678f2379fd0c445716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d3e8d4afbf514393963526128c923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd68a05e1147ec13283b177cb850f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032a9872dfe6e14b151047ce6e717a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef7901963ff551f4a2b9db54961063720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7888e87143264bab97cbb650f8d6cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263326ceee1909f1f9e62908cc6d3f99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3c06b0fb5fc88119629a0e29f499723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dee5767eeac512417c428347da6b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496dd368afd828cc1acdf8cb8a99109725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d1408ffa947e62494bbc777b06284726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efe9ff34d45c1acc423295cfadb8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac65378068105b61b85b8bdea15681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc493c12243ac9dc07c5b6eed582a0ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb31d46cea7f14eaff10bbf297717730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d24e0a8b1378c1c143e6f6906223a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a96ecb4b0ca538e9b3e65a554211732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb168ffcaf7b9f1c9c3365ea4131f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2ad6da1406cc18f3dd170db8529762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ea09f945aa15609f22d7ae6f4ad53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221c451f8886633c813885101621a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4064f7b0821dfb0f967c1b65fe2acb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ce813115974d1b046e9c23f8efe86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508a763b7c6eb3cac9a592cae40f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ef9fac5f113b05f9dbb6d325e87b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ea02dd7f91206e6aeeefd81ae7849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59b7c5855f403d310e3dbaf70fc4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140a56a42743bdec143885d3d6ca33211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090c1ab6809852ff09b6526d6fa2ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079954b2a2d51b9fbdc512f82ad3e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28df9db10b7189d745086fd5a8d285614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb614bbe2dd509476d1036667755015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3722e86798b7a7af8961e094a5f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f8c02fa3b795000c9394ad68ff6d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb2ad729a97771e3679f7f569b12d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1091d562f796a3eaf90a49a358c87919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3f0b3fe94d6b1a2c432321fd91ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77138f668598f0d490e7dcf36f6b7d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e12308faf88b38140b175ab352514722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58dda359a24d72b1f2e0405a53b5db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f21d5d30cee5c38df2226a874dc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e970690c87188c149998043d1260825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410ae036066da2f4cee877b65da0f4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa76119aef8fa86dcd0418e8882ddb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404c8a9e7143e44572351b0f947fb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f334bf3d730fda2ba1ae68914904d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8f955c3d5701ba4c745a2ca7c28b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c81a17240d762c16c5708ff61c31731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32c4f928dda4e0ba7ddccf9fbd97c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad98cf09c38fd41a1c8ede04842d8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697dde967aa63245c3e663cc80850b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0723dfb8383bb209522c441869eb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f68d5c051728ccc48c22c509b4c43536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991f39b1d89cd78399a300ad6aa39ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4efa1f4db08233e86ae883bda2b9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd01c5740665c13aacf889384c7561139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b68884d2486616dfe53af80b71a2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545d66ed9fa3f7d7a70802373356af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1926aa23404576015409b5ae361cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b99b3a0e4ff0a57c9282a654d54fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb04f9fa80104464b4a4559b83bbfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a989dc56fd1ecc3885faf7ab78e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eba7161f0d6784203563fe8c1d0cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e80469ddbb93273d76051f1fd782b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2f01ff6a36bfb984f2f9ab67608c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a007b4cd34af82426933cd46b276e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462bf8a12f90e6d5499366a2efaabb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0d5b17d582894e64a70905e60c6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812544acb461110dabe037c545341d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e51fb54965b046224ae51361256453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9b688bdddecfcb9e163400fb6cc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b03a9f529bb47820e81d97d4799255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d66f0814ae33278f935739e109a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020a5b6f1529211eb88b479905a9cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233479ee3809a0ee1bcc8a09ab109e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eba27cf1c6430a0983b09b76f201459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cae4b63aca71b023b3ecd4752531160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da470a191048aec0bdc183c529642da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d9ded8e66574e4c79b8d8c4e0e96e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9deffe0b6970c9fd9b5b789b76ac363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e46940765e658f9192e4d73aa41c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27454f87d0bb5c34d137f487cfc1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df77ab2a247fade8906eefb8a19d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821feccdb89c4352527bb240d8db186167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d92e38d92f24826151605a1a473d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2314a2571d42039878752d23b0e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd77332bbf3820e22780c159d070670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b2e2e32b2de9f26cf3ea216b346ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bb10a140410e96a7b314a3cc291e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cebcaa8ffd873a41314df4daf3861273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3abc88ce1708a8665caa7de308224c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8f363fb72bb2a56a38ccfeffeb51c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4978bf9d8bba36187b1e36f3b13a0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7d0ccc3ef22d93b042348531a422677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38df78cd1794e5be944d23efc77b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059bd046f3eb7a4b09c851d7822f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86b9818cde9b1c05866ca9e611eb3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bef3f91d431f7ec3f00f0a9ffd34881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704af6ba00b3005c9f7b10e205446582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d326065a51e5462bd2a1cceb22c0fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a7ba15d4aaba0e9f7097e4cbefe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db2c52ab6939526e32c39d4a4adb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3412b4c82520506341cbf2cecf77586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc4cd09cf11d30fadce4eeaf411a1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa597d93d864a58b556e6d4e440c6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137b559848196795adc80a04846a8fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584349317529348a7762cdbfb6b809590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b92177d70cac9565cd7b3dd29f3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c7280b94eca30013e4ce446130b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303df014f2089cdfea127ea2bfacf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d6dfc40f7aa3b469f3a4a72c4fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca344d4640bb3ec5243223d8790a3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6103303da9b6fb1136a3e2169c1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d41db45287491fd8f433e0cbdb586997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa35168ec1b823f6e16dadb9dd6ba498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011074361521ee91cfb1e6e3734d952d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94defbef2376ac07ec8526fbfa23bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c0ae2aa6623b1b5aa81f7891890a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82a6642c28cf47c11f93aa3d68e659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606e737e03aa44fed9800b70a62bb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee15a8b36baad8111ca394bf7f244c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbafae72ce8c04135c85d88fbad5bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf4c7b94613396991211bab285452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c54fffce700a25383be57f9121ce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76f8c059b1aa54ae33af0df3563fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59e71b67a70f8099db77c3c04220d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b37ea28a761b4460184f988f1a8d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689852253174d7996da1dd3899aa5be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d70d68df47399b22f58066f53518b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6cce5a54952fee416470bdb9d8fcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6fc2c4623b0dbb82a3fda9a1d1ffd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae048d6c96d1cc212ca1f72c508fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77c3efdca47ccb9b0ab3270094178c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630deb83633d413ef98d9d1c9679a10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ded3f7a62b328f0ccf945f1132e21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba964d07fea6a69386f741c12f1cdf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b31cc1c84e1d47c45c1cef8b5237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de55eebe133de994051a7d0cf4de31a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105201f0401e5447f8fa6de803117d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3381a67f94016255db178d2b82bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22c70a1f2455925d7c0c8cab809c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5068c0ab0335f1684c37e8ecdf051c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9a9beea8c0d92f067586e3b98649126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c0272fd12092bc905aa96c18c652127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7f76e64067409e0ffa066f6b9f52e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f53cc2eca04bb9a0da83d66b35cec1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99ba2153124e101661fc7e3705fe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45d594f6a5e767c7f9059e9e6fdb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bf07149b087409bf463ded3d690c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeace97864afb3816961db03e0dacf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933cc5e001bd7c1d78d4999cf7a891134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6f8d7a4b64904171d38e9f910272135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7408aedf3cbfc408c1ab93076824d48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411a718bf20edd1be9b8568149dd33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23aff256ead1e72373025f6e999538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85510f0f23089f0f722cb26a00713c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9d952c67087c2201b5e39dfa2a0b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06605a05a754075b036150328ec96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d04136c562f12e982bf50903899d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a4c04f433c3138e81950d101e2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942cebc5ec1630cadc22ea4fb30f895144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983e0a691b02bbad7b463bcdaab106145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f917561685d47c9ac320d50fa97de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d9925f7d300f0b10ccf929547919d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d229835c4a1769fb78567907cb06a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100a8409bada0ad04e308276aea39f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b363129f892086de4a336929556a5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724416c2671c0130290a10aeb97d3f41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764b09eb8418e1487045370d20396e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8fb887e7a3e442483309d9c760a50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b5c5e4ac832b8500f086f0e8b6296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d950ce7db40573676de57a6b2d54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a266409d86ae8619cc88b85c84f6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ec437e8c64d7e8a06ac61d807e85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d7af12544f5ff0ca61954973364c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf7ccf06bcd1789c3a79dabe96d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc39d9d451e137c9c4d03f34d9650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f999042b484c3f28c962dd50f89479161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cc6392af82e48e3f1fa9b933de14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483de986909cef27b6597050566941c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b8e3a5e452effe0b0dc2e36afd387164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbdcd27612d0047ca23fad9229f535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc5f8a000b8a913ac5fc9261912ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a5461b15dad5bfd307adeb947463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801dde22bc514562ae52089c801d63b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e077fcfe0d8fc2501f9a23265e5913169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6dc70958051892fa83b99d8533fe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813dce0388f8d6a6a656a232e0617f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b420a868fa50a487372577586580fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad86cd14401ca9639355f3047f1a38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0786793f0a12ef6463c0ae5458ece174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0830a67ca7ef91be75d9f7ccaf8696175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e61a309d32d72b2a8547e926e70a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad9588f90986013f6ce6e4601bcc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da845023746a9d7b7df2af14d18d11aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf7644bcbbf0af76f04fea91a6857179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c49c2fef6d03a0f49b84e08954f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7635ea928ac711442f54065492883a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171c1f73927499c145cbdfa927eabf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf461ab1ed38a32057f84da50c4f963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6857d302b4211818f14ed32992da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d55bfe08baae3cb182e7a12f3ee3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f56f5703778e8938b8e173650ad9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35ec75a49d8d995b9c45eca6034526187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee01b12e7b6b37069163a8000ed12d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc714cb2fbc418ac40e6afb70b6ca5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c05ba0072b61c91f4d49dfd1fe9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3cdf99ee133ac227a2a6c14c8f498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c09343ba590c5b87175a86d86d35a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d77af78d3ba6ab137f1954a5109f45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40dd8c8c054f2616713dcbdf494f42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074c34b13768e71f6f13e5eae9993e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6a4cf07e150da90b461a7f2c09fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd341e82db81e01a846682047a16ab0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31632fb7b4f8092b3b69b7cdf1343198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac003a77916a1bbf55fa64fdc81699c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3b44fc429ec44542d9429172e85c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2c7455e008124ea40651cdae410d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd551e191ce4e6438acf5024278990202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0dc4f86830615cf5b5b11f7b55d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a768bf2ac81c54123ad2ad7546fff3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a3f99452f373a2cad26d688e0ca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14e342b4ee4a7b1774caa6390f9ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27e8c3043061828ef592605fd7384207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287c5de4201ff1a3fedf0fc26b44f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc1cccae913f55aadf471412d2d480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1340d3fdef7ab13a60d44193e44cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f837a776dd03670ef94e49e4cb9b78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f5e8846ca3cc709f4b05efaa95e0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab372a03f43d88349b3ccb161d434727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199f296bda73a7fccaad3bda6ab890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0939bdaef3ecf23f060596f633847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879653d7afe2d694baa3bad61aea7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa1e035d12037653cd683fe816897217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb69d9105d7aae70ed2b4341e332c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634b30c20089fe0074213ef693ac5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e96d33933ded9d42c2503a96c386220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74611e729138767b20eb52e4575a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd15ccf08db0bf5f71a22ad14b459e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6117090e4846921ba1b6729304a3c61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28c40debc5fa3de47f90f00051cdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e0942f9f1d55cb0047d604dfad3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd80070637c061f9c5630dc9b7f0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc648e24a0e7d027918eaf4a327a30c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622868a66f44d1391757f2a4a8c85a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d56e2427f6ba0f562ecfbc227e189f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae70b8b658421b71f9e298272ee7ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97580ebac651beae33e863ca159cfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcaad44eec227c4d5beb835beec562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81dd1d4616cb4e96feee2be80d9e34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b51b891a4729d10162cb663f7a18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd6f460841d44f9f9cb2b4be03704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afee859a6519b3412c8509a001ef5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbce591813dab25d7a8957c9742b56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8f4cc7e8e8d4678be178efb3e289238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe5b45d031e84d765123e0376f118239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672842a8831f9998fbbf57920582badd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd65c7ea1b888d4739729ce44e7cb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ae229ce4945f0cc0fec44b46fa45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b898b45dcd79e1aeb0145df7a7cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4d38dc2118a7de7e2f1aed336533b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb00a612a683932420b01100b74cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9b9586082203001b5d5fb5598091246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cdce092646afd65c80e4a7cdf74ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05ccfaff3c3476e30625e3c238e8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e486cbf67d094081c3a6b7ac705ef1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5cc2d01caaed9c03fcf929e6d648250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59056820200bd1455f9e4401a4437b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df3f7752dd35487d3b59cd3bae161252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0de56eef5af454c848d6f5696513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9198f32e454a059840486fbe1aed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e68a52e78d6eac44c7649a686bfcd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac626bbd39d39c67503e8384d283f6be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315c295c81ff9d132ba9a24fd24c5bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372a924c54f34e2f265ffb1815fc49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d780213eba338bd214b848b33de3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf545d980797599999ebed98af472d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb4998091260a2ea4357c293e7563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1eb47ad6b3a0ae2da6f15cf50d3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcc05b08d231065badea52d28e697f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a74f2dec6082cc53f70d82beebc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4f51036db7ccad34dfcb3535f79ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ab105a2a61b46c99ca971bf15d66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5bf21fc12e39a7ff85c633bddd417267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ad32e1ddc60bde77165a53a74633268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49e70da55e5ece505c5d66b020d08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b9c35141b1c1f60ab20d8009c787270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592f3ea06ab194681af75534fbe2d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81532dfc39fc2007f41ea5289a4fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0628253808fe49ef2ebc7dfd35fa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b41c362ec9eab3085194ef1ad3be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259de26bed19e4811096a187e49877275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26cc71b3ed5a4a945b7ab53a5802c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fc0f2bd510fa19b970038e3e1708277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b604c0098971ed1a68aa44a42675f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf600f5f35d19214cf445f4b3dd9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641204ed4ebabf85a9ba83498201f4f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8a35acf25864b3627dbf64798ff5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f259200b51f7e1eac8bc906c305c838282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bedcd6d2993094a0559806b54e230b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e091538b5b9235ae9536a85232c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad65ebb7975443e35a97e0d546526a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f6499fea851b61d22ffcdf519369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef94433755715fa596296174b809c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b77cd837fecc466c1aed5411c4f77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f998ef7d44657988a5abb1448e39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94e055bb0664de0d9106792ffa161290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906e84be72009f2bdf64d90918efd99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653267562e91c3f68fbea3d3f23c227d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b4261f18ea6443ee49050871a6671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571322280d19370eea967fd1bf1490a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea15194b1db792e64e6c2b871b0a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855ab154c322588f9698768347e542296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658bdd3f67e98fa6644795bd1815ba5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a05c940b23f807742ca597b1504c7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bdd45742a3c8b0c8c8a11f4bc763c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac0d827cad54cd10d4c58710fb69a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a8e4904ed560d03c30e6fa1cd3599301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2a3549eb8be98ef4ca0ed436a7b2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afabb5bad8b541767eb06d4ca32155303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ecd79e501c2dfea51ed82a5efd59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcff17ce4c21bb45f25ac724c7d1d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfbfc12e40b9c1f9b072f17148393306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bb719c175442734cb10a34939712307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf02b5b35118334d7ed3b1a5f5b2f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c75fa242a1ae7a26a0b134574b2231309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c32f69631b725c7340472ec5d138f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf61db5af9f171e45c64f455a8b97c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4600e8807c9074aa0c92df9ffda62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba8b0a372571095752108d082e297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7633a1e76ce0e3618ddea29d741c2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aefb609ce3503200724631dca0e08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b909cd40b1f2f355970ef4cbf3bb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb26beed0d9c2e8010f19bcf221cf6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2760840781510fd151e321e81224318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761edb30a7bea18d7afa3901603d9cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06288e3c53ef3ea90968b8e8bc100320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aedce765c6597773238dd64e2d9d36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb3968c026f3bcffb439999575bc2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616b5bcc3c3e0940debbbc48f34733323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb05558e5d4a1ca7a2cfeb750b4bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc8d61f8a6b2b4f413c13d80a8d75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df679de20a2f817e7d54c751bf4383326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c063d5ffbabebcdb4a22a52e22f9cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7fe8c52f81d4e3a06038caed42cfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af338c00f64721eae88795faeaa561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a171b59ce81ceb28766a3ce6e373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ea5c75638bc20d1ccb3e9f2d50ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ddb93c9577b14690a21a9d8dffab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae558f83e2b24af60d85f8ce81ef70a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53501895bf185ba498edb1cf8a8e056334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762bb9217a8ee61acf1248623e9d552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251c91c4971d2040bae136fb79b1aa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe6a0340beeca41b7ad724b38a89a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc6f0587ce8531957e14f609bdaa60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b6d6eebafdf0858f641d5f44e1cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24677a5c9a9e0cf0745701785f98a3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af912dd025abb98dcee5e4efd0db6f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788f8dabee9f027ffbc6d49d0a9c74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4adbb0d45de59545c451cf55cc94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3270eadea1bc8dabb442f47bf231df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed75f0abf4c83c4ddb6ea9649b6112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa347de9d9cebb2c38a74c99bbb4e75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20797c42bcdbfbadb264f08be264d92b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433794664004d458863ffa095a015599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fffa1de696e62d05dbcf6c5349272b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79a12108744311d103c0482ad6394350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e9f3cfdff840b7cd60f8a2864cdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890ed72f44b8d17b7ec83a17d72075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4a7716ad6287655ba885ca24d8ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d377239d48dc40a0962537462fa84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8df8be0210e27d4dfa2112c7d3dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aefb200a0bb25c3962067cb3420fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857de2404796543edb576d0f51f5579357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf831677a665820752007fec7196b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffeb0240a8f96cb72295a031ea35f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf6772221847ca685ecca02a53878360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3f969ad2645d48a020c50b4d95c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b2a4b27aaac150f59fbe20ebb1842362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5169396f2aa8540f0d5e819a511fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9dbe0ed019e4083641d444714542364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391292aab40a9ccd01b5dc60b7524a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce47f010236817f57077cd37278ce7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd920e68105806598255e9f16c9d04d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622651bbaecee183a9b39ddab4a8bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bf7806220dd7ab84102580eea0f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83adf772b7c9cc1485f868e41113150370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308f0ef72fa06523e3e1907cf04a33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a199382980d5ba38accb8bccd79d08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854a1cfd3ef19559a3bb705df822a85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e8235208f8cb4350ec41c952b432374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039ca9d045b16d1f67c1ec5083a36a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b948b518892ee6621dcc53463dc5ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e867ac53a4e0014d8dee641302557ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f578f01a50674d80ee0a4c1831fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf145d746d513da65a906a109e1a824379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37667e5af688d4167d9376a60dead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc86542b1335123236ffeb2486342381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424554b357f132304ba4ea9b64091081382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda511fdfd778cdaae6d201a24838d37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b749c841d0c2b7613c8bcc16b563384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377eaf9768f3422049ff61b36e3387e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001675d94e8eaa265632eb989cf20a7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e8dee586b5d7746213badc11c154387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32aa216feca57ef649c8a0a2581944388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f603fb53eb32d18444405076f7771f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680191d445e7245d4bf88b577d9640b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad9ed4eb5eaea48d5e53113c5a1d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093457c80be17b85489c7c9505f219392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449484e8ace7e28c85ab34eb3175f88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122498e1874c4ad52081864631cea61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdd70e35434a21740d8e8ded86d42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062760cfb410296defd061e6bfe6f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747a6118f3a4053a7d3383d81f9e4d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15bab5d2246335e3c1eb7e4645a8b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf51523878a3f61165a960c71e5e2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e7fb5699920a1c2c23339a8c0e49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edde4d2f1fa93061e18da03a5b151401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256716a3b350e556c1ab476d0de51483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65915fa89b1bfe01e1db69d2b8ca56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef0b4d9eef7a6545179f3a6e358da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05130fc1548adee34504cca7a87ca70d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7da7f667eab9a6cc530ffe54b43c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcda762795b863352c089783e4ab75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d01b1d04ce4df672b8b3f03fc92b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06bacb477cfcb6b5591a6773926997409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712bdc1d3e9ff2f7c899b314fa74918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa52205846e796a64bcc9cfb6ee07d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d173328421154085ba301ce5c015412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196f5bc4ef8c4ee8ac537fad036e53d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ed72c5b5d015c2f5d3b2ceedb441414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c7cf60224b4e1a5cb9c49569da1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a3a848f8be1de376b0c1ac9724f32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa77670db2a4ffe248fbd90277193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682b9619504911153622974d5fb8c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055af4057edd53dda27a9765a16057b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270288f4b14af16894f8dca4b98d0e0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1456a479d4fca5ad7fe634bcc4da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dd4d9bdac1f05caad812936165973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d67f98b3eb840a3d4df1b765b62a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d189c18b561c4d7f77fb2b0788378424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea3660c5764357a980b1ecfd609039425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf28519a5b3df71d6992d7102fc206d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7949ed4168367792ae9eb7b633c3f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45c08aba71006e5b908c87d615da9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb8284bd1b9a4139923926920ac8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f2e16a39761f3c8196fb900fcff0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4337f0a143fe10b81f0d70ec4a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01424dada3a32c517e2dc4e1235d1df2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb23e1da8861e83501cfeec5e34993d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1f73e2593824abc0fc4b755911cc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb9193143de62dc04224fd9c2a755435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e28fe35e64cd69474d0d1c4887636d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dbb148e05ad1db98a3678758920b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d307d32b498e0e41ab21d4dda5058438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2770d6db105a164fb234d8c5151d420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062588048f643888045e17d157e09a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34626e9a306b26a9f61eb7f234af05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b89403709fa768ae8d3f1aee3c49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db280c6bd2e93d1c83941b541b470f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd314fa821b633d6455a0bf4c507f3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc44952503dfe2a0b65f27e8fd38e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b56e70a21bb7b734e3179fdc43a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5cb7019786391d7c78c02abaf6f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40606fbb0ce4e79344e397c647ce646448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f3076ea1ae5f74cc80c54d0fa32d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744979c85b2d238376c93725593559450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0164a418f152e5fee3bfb303b1852a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98fd1cda942a5b897ce71abe71aab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a69787f64b7921846489001f1be4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d6faf6996b9907607fdc3a5e0325454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553940decb5f158392d14bca9a7544455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27248e4e7da9a963637fae25913bcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b27760352175e8312f1cf28d29b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93721823aa0c66340868094ae3bcf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8284900c3ec898962570f31c5b71b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a120e7dd0dec256f294477af7fc024460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb28ca4346c7931988893076c7338f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef6da4afcb013ccd404dfb78b0da9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249296c72f82440ec9866039fd93b131463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346ce382e9d17b390df4a2ee0b42b6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2cada2a55cb39da072f4057baa1f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bb7c1fb4a0db1c7ed821a6a00a3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f62942b075e31002f060e523a2c454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdef0aed0ccb524ff2bfd6b7f6fd2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98152c5c8b910c19f2a64a15d2b992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e018e468475c4ae8d7b5a4f1a1b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a0e5f9e93e810cf921efbf349288471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c95db8dd4d3be3f05e1d491604f3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2f121799899a22c484f0e32160f32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4f9c7b70288c973580509dc67585474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101b10ec9504523bb5f3f8332df063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451946ebd9e40ccf6f00ac49d88fb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1110be4340cdb7b83fc6a5024817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2ef36cb63dc881e606188c954598478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6363ee16a80c27ea17a8bf723da60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6211de378dfe99b754241813fa375a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a853f45a5ee3b612f9200430bc0ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a248e0479d49f10cdaf9024ff379e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fb5e0e92c5347e7d0967aa1aeee93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b160309e1ae34656f685282eebf2bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed22bc599e269212b28aff3f4a24a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc372689144c9ae1d4467cfdd88246486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac581e620542dc885ec1c41d74d6b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35df450fd42f186de6e4cec1ece9d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771e4536cb0a081351c73d0dbfc847489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c749b1a88acc90f1748beab7b11dfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b980685ce8381b7ebdd2b18d04e29d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9b7ddd50add0cd8e9ba2c3982887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a90b4a44c0932e53625ad490789b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94d386da1de8c05d3fcc3c43e6d4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f486569256d59657bc1487962b8f512495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492c879ee456b11b1cb17263cda782496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d1538f2abf0f2c996a0e4856d886497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109d91fd91594d74e7f16c072c658d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed556144edcad156e0f3cb5b730a774499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c49e11013c67a78bbc86df75e7b3d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1bc53bf46dde20708e25736392b24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a7dc17d38d16ab2a7c238195f59e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e953e179fb9a3d9879a3f65d29289503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8de0d1bfe017625579d9ad228947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad881e3125a0ef20df1e8102a3c61014505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61e3ce4f21cd5554055c11742d18c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21881534a2d12a48be12858091b1dcbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442681a92a20ca341aedd7047df1ee3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb57f144bfbc1141a782323343f1f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af418876d787970eef4c8b44c81e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865953ce3d4bc395405145b741b5afdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303af029e22fdb13dc364ed1a3330c36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87afa55eba32db7e77d85426ed97fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179933b796a786da69f3b374f03cd31a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0c4a5aab22dd70c6aa5d8e2ccbaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47a44b6fa48ba6fb67a0bdd646fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bdc8179cfb0c2d36523640bfc88e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47516590327d213b8ac69c4f92e0c3d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a600e44b4d96df77b7a00c9728fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef8628ca122ba255fe39f24700e56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff662d78f7dc83c2885fb612dfb3e97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517fe3625cb2c3aa32c7e8702742a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6332de20edc4a88e2c960c01ce1a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f64704d5bd0d8feda1feedb67630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcca18d6f312b8ff9096ab7dbdac16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64fb19587803e7c88f697865c564d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c8a295c873cccdfe8a3930baeeca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab30394c46b3564cc8a445440df5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d4ce74269d290251239a1ed3490f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22dad8476153b8310a78426bc3823530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a794d905fcce39fcb37559b7d0d331531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce6edc1de9e16fe24949410c33902532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539549458af9ed8e6a4628b49a48e93d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f02b89234bc7240a1ae0577c767e17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a35261a7ae67f1654bda04cf42c4fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa8618c9f5ea943751df34bbcdfe5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a54d0e2d8852fa3bc52d5433f6de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f9f0b21e0979b8c5efeade1efb25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c28002e219051a504de2d23e7569e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9a184a2494e37bb748135b91b185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851068ea7bae5ac02eab8352eb2f8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f4cb38e2f93b7df19ac793a9ce2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe8231216325014137d15784b4eed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15190ee4fe21dd5722a3b095e56c047544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bb29fb7fa136322ac90b1c213fa80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed34737b2412ba5de748bfbdd45bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75bb742d3a3c7206b1212b0b978d83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7525c9e525b84883b8c2032d2574548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c649dde7fe4ad8f379bf2b0ab6e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b65268c11f4e4cfe1ecd9ab6fbc3f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18cdb1ea2235a0a3ccf49549128ead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b5142bc95cc1bc0d30878b22252e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76896444bd301f3e3a46c6b4886aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029a723432247a8b8c9c08bd79c5424554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ee28ca5fa4f8e6a30bc7a78332b6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9beed9f917e6b8274f5a88e17c485556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382394e79a35665b7f4865b9fcdaaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c62bcff723f2ee403d5fe6ff46331558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd742d6d68f2b6f459c90f501cdc15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1809a1daa573e88cd28ecf1dd183d33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e69495566ce6ac1201bb673d864eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3dd7c93f7fd9dddcd7a28bc9f6bf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f799b24b144b3647cc526f8c0fe19c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae297436223d4060f187dc586ce9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b0245eeaf83c6495757701b39e8a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9c70dd5ad18ae4953345a0b05ef9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417757ddef2e9ebf7d1b4cb0ac9747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b0c0bc12fb6475ef0a200e785061568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a441934db0a747bba6a5ec713008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc04337c0e8d3f3cd9699170c3c600570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd81baf4fa7dfab0eb28f9e14fd4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fbc457a83d4c355e06736698e247572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e272ed884673c5c4378e1b1a8e9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b591d3e2032c069dc9e56dabee0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b391435787123a06c23be41aadd84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eec8e46d4717d5bbbc44d38fc4034576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb7e759be700a73f3f1978a56b814577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b0b389d2881dee35e995ca97eecd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec801449c1f07f052cb48bfcf0e2f649579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c7fc4dfd4ec242ded36263e17e9ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf6460fad2cbcc4801048d839cf33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c818daf5c1fb77468093423f1fe6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1905f3ee237bee123348bbc51b9970583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df78343abc419fdb49704b32f96d82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b99c93651d1758d668244b9583d52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21479116af353cbe475cbfce987ddafe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51c6dc1e109062a06a72a1718f00a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e365eab867a0f871b09f896609163588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6609f169c5b88fe05e46e7d463456c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90459c06fdbd31cb2999e76d42a24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5fff729bfbf1ef3788310a56db29c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8790f3ffc05b4dfe3aabc5ded5eddad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287962417c81bcdb5125b4d6616fb6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143593039b5a1e93ed427a3e76aba431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c614df9dd94cb2529fbbc9b8ab67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34986b9673a7c1067de1f487ae564fed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66eae1b60cbe77c3dc8b9716328a16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c075c798183d7abe2ddeff9e9f891598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5babf7ff8a455912e142a27849d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad2ecf474213a637fac32682be801f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174226355fd18d638dedaa9f4aeab232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0919dc0d4a2a0b47c55dba3c9a0f593602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d772a61a9a09b618d1e709a8a5df3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb6b59d394d5a0edb68a4a4187584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeac8bd4969add7c2779d745650356605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558dedca142a337c90e877783644851606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ada18d26aa0f7da5faa472b441f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367d09340bb9f728951cb3acabc8b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a4f7dada2a1d15e92aa15c0da2af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d15515964394df581b3c02db8adb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fecd9b10de0d51f6632918fee59d88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743426df2c9d3a6b184722521badbd53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2fd1f578a3db76fa524637a2d50a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4f4616e9fcbebe726f7f11c569329614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ecbbdd732d1096c9e8cdfb9f0df3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c327351a650457275e8313b4438e85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952deb611c905ab76bf8b21fe11294d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a5691ca27bb318e1920894e201b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92aaf993810cff03db3179d839e866619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5bb76e084349e94de616796c788f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ebbc77e62157cf6ea12c48c1f84c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1563a1fa9cd2a995a67680a8481927622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2847846b92a76a007fd629adea70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a07b6dd7396cf0162fbae331c953624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67fae9a870e280577f68c3c42a0758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbeff6909504fc4d1ff60c9d2f35f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6de686298384adebc4828bbe21a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75fc05e29df3c7d81e6ad13c6d694628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a0a010320ef3a0d62aa4e40c7293b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2aa6afb3ac0244a1d50e54fc731d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6cc8b3534321060e17fbc7807a2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922285e46ad47b7d4422cd841707a4c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c5eb26a235bc2aec1e44b91a789f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6fe4c383f83ec833bb8117d73d96f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8089bcee66f98fb2ce66d6be9d93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2d9dcfa1113be8eab21974f4a544636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507cfb484ec041c2950d9627c3ee04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c7a01b1d568e0022d880f634b4fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0c197251151c0cd587161d6102b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9a40fc845ba1f6198e2bce30e0de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd58645c6d2d12c0a76d90e74e6c20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1767c91adc0cfc934bf74a3fdd6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816acadaf5f60c8a1cb5413d42e54801643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d249afff83cef9096a3ce5f73b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b73a31ad140c48ce3d54be1b64b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfecce9c5e1b56bf0063865731514f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde171b329c4fb640683ef260a4ad3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841de6c375fda19110c71985249897648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db116745cba8f18fd521ef84f990c38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96188377a7e1440fdd4cdf47e489b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8607a25b56d8e85992a2a778055595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321501f156c74cd0884438c3cbba35d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf31ee1ee13e01d9a27af5c2af6c7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b59260194243456b392459aa24c213654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938081dce1419f3f8970f2f9e47d3c55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36db7b6e6c203b077628f20ed7d67c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f3fc3501abc68067c61ea4189e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5668f3643127c03c740cc8f8376fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bedb3d43c5993623ef0cd87bc9b0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7ee5e26046eceb5060b55d6c062c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3142fe0c5e34694d6eb8a48e8265c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b103a4fddb1c1486ac22eb0904aa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291071859eaac5903644e4d8bc2f989663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383849b00b41e323b64a2de24a11af4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede465f388d3846ab536a29f61fe6aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1b6608ee18f95b07551dcb17e766e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc8b0344b33a59e0fbe951e6971965667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7f799b1f386d81c864e55153d52e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eadb456627652fc67c48c745d99b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0eb79c8f6c4b108128a9b1feb12d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6541df7ebc0e6439d9956a4dc1119671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08da389ff837f98b999c3c8f02755672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cee56b1125576ab1d3880d0af6b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744cd5f39131a36446767054c53559674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb37644792df583996250312c6a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533feb089813e2945f820cdf5ae0495676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55836368a57c25cafca51be69a25104677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139df15443f8aee907e5dc98855b16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c25834d190d4a5d77cc2713a54db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036058bdba589ddc47f0afd47d69792680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>