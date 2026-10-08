--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda132eb68604ff3f0fdb855846d581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776e6b80ee91efccc1414624ab6f682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5897de3f79fc7e9d0967cb80c5981683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b97a852e02f2411017404b80c1c754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4a9deb0cd29ccb78b60d5e9090ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846387fa580a5b82ff450328be40c186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa11b800fc0d1fb6b896f437f2ccf9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073e8d33f1371733c66a284ca225628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143988abc084b027c071968bf0f72d5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d03a98ff66b8d1a088bc858a3d7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668919d68390439889005ba697d30a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3055f05f672b516dea87b59f7c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef96c88553c795e6e74b28ce58cf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fee8b329eca1da6b61b01072e1f2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644dff1f949dc9748b6288c830e855d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60b1bc9040a07abc5fb8034064895316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9884342b2e2d4d8c422539c5a0beeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a0b34452eb33aeef08b7af75dee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d087741c65af8ac076620eca98149519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a821509e013c5573842e44321f3b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4198e4f877d036222fb20893e1bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf285c745610abc400ef0a85ec28f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448caf0fdf0ca53d13496aaae1ed3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a44996614ec8b5e028c1a1740843924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140aa4d4c7c876397e6b61ec62fec5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec23c6b8754abd1349ae2e809d07c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703338f86c34e60e8c2038670649c1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99235cd5f0b671f582928109f19a8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0652fae31871cb37947e0895ccb57029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aae90bdc12c9560f4c2408d1a5dc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae5608fc420d8aee7e01902dbe12e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3a1448b8b8f7902b5c21f11c406332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5fbde782910d3b572174e9d120ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272841069da66ecc6938a25c48b64634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71211593e42ac9dbe6414a5f91df9a7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223214e8fbf775ee7dc5c6b7ac853936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac0d546abc41f9283b16a6f39092437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c541ef146828ce4699de0cc539deb2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364b2969fd170962c9d0a15b564c4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e3fa4334232240bf033de5fa029540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0a2d266080d97f1cece0b16eab4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbfaeb9c4bb028002d8f9aa739bb6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743041c2d2cd5c8570175b54811aeb0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fda0a3355762e534a9d2d20599a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0168a042721b9abfb5da428c6fd9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4556f41440b9232c909fc363b72e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32ca820ac2bf8316a78f130ff58f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028147407f98916220d79dd15b559548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d14d106cd95fe8e5f06bd194606749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c2b466b9f85161c0b2defe1675e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566fedbb2b1722c79e8e53db1c467f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12400b2d893ff745afd09d8b90fe6a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b2f8f6632a1dce5e1a5b491cd4f3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb70b762b47b116b145f5670d668d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8795679943184d3ad05c9a2fbd871b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47ba84bb8dc151666be1ddecd924556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5aac79ba0695b910eac65df7385157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e9b18a086d200299b854fa928ea5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6ac1355a3a0242001f44ba9f489559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc7c179c7b53489e2088da5370f52060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034a8536e90cedda5cf9cc00e9bcb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33623df05afa7b9ffc25811e7da0cfb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc93dbec3af0694bad4516306931a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec23adfce56e5084c9cf2d3849a8ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737180b8929a78afaf36e6ec728aa2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ba03636cbeadf123f53bd872b98066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780249309e05a68cfd404a51b7819b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5cec615cd3ef8b348565294dd6e1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32dea90d7846e724f14849eb5c0d3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4d55bc7e0185205cfdc607c1244f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5832b5b92e7a2e418b7fe1fa0d1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75255c4bad22753f04aa95b4d09c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc91c5743cc1c65e262475f5ee3fe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814becc626936da165c3bd54125011474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ba2111e96dcbdb516f2eaa9b966d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d468f10edcca71976fa0b786f017cd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9a0d8e29c81239bc574d3468624f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2defebdf88044ee938572871a8018678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde82a972500340b5a33dc05e635ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9422e48ecb3c64d65987432683293780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d6f3d5a8335d1a5d4453ae36c2fec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2cbdfb8651611cae5f58defc4fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc65c789eed8e9a952c448a09b8ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c66edeace995185bd89e67c36152084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807754ba736d9181c4606366188b7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6e9ebe1bb3958026aa578421107d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb360daed17ab7d9f1e5153093e227087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b31d0c02c0886d56db9042879155788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65682857368459c80f70c10c99f8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ac507d0e5bf4c4f65b8890b06ed690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c1c9c9861557d75de39b5639f07591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be20867a82f1797f3260e2ed9663592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e12da1cf267299a4c2b25ca29ba8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa3167ec0fcdb88797faafd751a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313907e3a5e64580a6f2ffc8498182eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91479c6a4b0992d67b380f4d1d7743a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dc2ad1dfd1e7ae26b66d1172826e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27dfc8b858224974293d730e8e2fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37beb2bd397c1669dabeac0764816fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d392fa453b77ff6fd678cb9b74a6b61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda17d99a3a31af058117d8ac0f631101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be196d635566ed784886e44e956db3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126e51a04b2b8d4b5ef8d103d094777103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d457bc5d7ea1dd3ceb38dee6e376104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad4e667cce9aa91ccb8ef7513051d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04605a91391046fb92eb325edda712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739b2c2070b7007103cb6de88afab59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98cb811b11081287a32a5272adf57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97691fe048ce631fa6b128d60c13d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d4c800034cf804b6d0310846bacb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd9a6c3fdcfc936f0315662114919111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b9f9d748879a4f1e1cc9ca93f145a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da90ae2190ea36e4d5f46779702e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ca801587435763d48b3f243d174f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b292ab022e67fa9b4ad0a19847e06f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff28b3fa69919f80656b4fafab47f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236754f1dde437d62df5cfc7afe8e980117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348fc7d3ae849dfa5f1f3eed51b0cee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ec24455a96e629ef210fbaa21fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051dc5756fa18ac7bcb33ec8b2d20f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28e4ea1f21eb0cce96c8fe2251f2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a784c45914bb1eda0518f6d0dd70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f61dfecae55a89934beefe31dcab8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd26d35af7599feda4154cdbcf07e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fb4718447ff5f291bd9d6200efb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aed67f2287ed0b24d0db47375b185126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b4a640174550c98174736e78a478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394956e17fb0520aed8cc476ddf443e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f4756ffee6c7a8d05a45ba5000d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b866c2d3487c51444748cff28452d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a939417aa7f8097d645911505a53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2937c67fbefd52bc9fb78f5ae97673132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76b57466b4305d538e8188c785d90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed51739e8629789b2ab8aa6b6a9824134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920d52b2c85a42032bf6d02a4576f42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f95eb8b23f360e6b4c033080131a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f411e696c96b6c0c260182531b51cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec12d61e9224e1c2b282ed798b83f0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e9261a1a0ca5bc5a6a085eadf6b17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb1ffcee116b2d98b20d966a2e85a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998346951b3c2c7ca039650dc9e2c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8b3cb4d3f4812dbf9427f9bfa048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd3ab3c7d1d197b4b0d4e614ac9d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ad28cab4dac2b0d6982e6771195c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa2b36583c4942f6b88cd5873affd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100955c69d41d54d477150097a85cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc79c2bac28703fad63f6aaca090e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c546feb03476821e2ceb7efe0f5006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37986a4694c3b095cadcb2fcb6c259149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9148f5960de7bb3f978dbd3244d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659599689b6969283e8a9f8f353987d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02669211ea2480ba0e66e31ab3437b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ab30976a60ea4d2f24908aaef64f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb5434dad4848e1849c5e51d083fbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c37237af0e4c0707009ecc4fd753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7713400a4ed377635db14ec38ceec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7d65f9dc4b79a413957d946cfdd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d46adc569944a752653ee1c36e0d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335516d62a88b8323d3b51d5cc6200b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53817621ac9e3425925996437dd217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea2b7f5d47908a1aaa81bef24dd5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc8956b0bb9add293f047054114a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c443c771ab2dd1c7023f9a00cf8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4881165880b883487debb4eaf2b752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e0157bcd63cb6ee6265c808e8d37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf078f5e2a4b6283696319b1e2963c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b1b6208775fa63971fc7c8f96929167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30cfc9cdac2b6e9de978a3ea4bb7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b30267e121b356574d4db053c2190e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d74ef171212ef1107e423c90ad0cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4b4436759097665123eb08d0a79c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a29398891345e360c9d26ff36274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025c118864dbc120e4916d2a0ad730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f2ae689b66a4a026d0a629fb1218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ed389b95bfb1f68d0533cf0dd851175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71591a20a4f0d6cb470365a9e7f87964176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f76466c019963decd4c27b6bb5d8c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499ca65411e6bb6e0a69028086e6d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383c1cf5f4c390730e2dfe709d22004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b9363ca3f564c27182bf06bb66a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749e035dd3ba619c85caecd810c0f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80234e07d297e281c6973be0ac14d1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942026a39acc49fbadcc028b45059d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea66ab2ac7ac779c85a938564660470184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4daed75784acfc3cb19cbda0d8da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31935fc6b53fc33378fbee6e9818c011186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722234a8b715f3800273a748bbf03a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b0ff3a49ffd5b191896b5c03950f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0dfff9cf2ee6db83f4758e5f6a0c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e88f9517befe094b50195fca3c1a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892dcb00f7b6272c60225846a9d75d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4ea81da34d25e966c9570beca54a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc1e6c702151af708f30314e98d23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226fc34c8f48ace1a4499acf18607fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca925f44b84ebf0b893c4b3176d43d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13945887d4ca03f251b5e0a54ab808196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a85657c3d5861a20983f01ba562f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2492e467ec8c8ba343b8e2d1bfd6ef3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20dbae839283ea2d547da5ea188836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48b669d9ad7c42ca2dbfaf901488a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88226ec170446991374f0e7bded153201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382b30fa27307ba08435b22509d89e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237968e08c9e887d7d08fedb20e439d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376edc6ccd9c33f48eb9810f0cd22586204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82094e7d4fad1adce2ee1db28129cccb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591cc9b8d7d821812868d39aa8a3012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739fcfd8ceb6f366951d5a9977b691c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e689e902952a97a4e33e567e2fb90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc68fe2645bd29ddb5562ff4dca023209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995738d20c72a9c0818c412796dcaec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba7e78da759269625cdd1073a0f3b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e018a54ee33c3d11e1cd663c5a4ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005a115c07309cd2bee2d517ef3e207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8d920f260d3f0694814675b36b1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630296685cdafd1ff34f778f7a1769a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6d06ab72070412e9220d269c05b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19329bda5f9cd6b534e0df554206f38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5f4aefd97342081a701238568b48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e873d4fc0dfc66f6196fc53bca492219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689753fdd31a976b6d33193830b0130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36433f43a6a4aa9a36df1efa1febad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96493407f21b6ee0009fb1d51aa52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762cede24615ab700c6a91207f92564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520197c0b6f4df5baedc6c5e7162fcf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30acda5c18c96677422a9a88605470225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cba9552f8137ff278133cfe012887226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8972a641502ee67045626beed8aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94679403fd6010ce1c3e1de8e1f29d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6d9379ca281623cc29d2edc714c4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285088d8d16ac7b6288db5580594184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838be1ce1e1035d922e68864774dde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9fb02f0dff5af17f9aba2eab86fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d940db88a9e7f655d599981dd49b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d9701a080782f7b8ff6becfb8dd2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e03e80d1045e4fd6e5f1c54ba56ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c83e513b8f3bf20b2fb85006d10dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f87a5e579d8dd087543ee78dc627237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7f77dc0be3905269362e5a292976238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbe07caece6031a70fef9cb3607f48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f258898cf3b13b5c89ce144e5c8f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6ddd022e514635f64a801a121d26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939ea6755142dad5608e592493afd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6891dbbc885d028ef7b93422803b6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c7c75e23befb8d2d6619651d8e7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626183f694c926e413b7c7ead3c5fe44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101620772eb3a1bb1c295d3be2f4022c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b22e05961228aefe685ccc9bb912247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd591f7adb55bc9fb22f0f44f10f2904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75dfaf55a13699f1b28aaa2ae75d00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e643869a3375b1fab3e218805f92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e406fc71b225e612132172486d1e8cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6665e77984aa78ece06efbd240b18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828af851aa6c9f4d28c8a30fb380b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf44ca2e3b763d00c81cc6462f63d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418ddc42c22bab70e147ed86414361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7db9075dbade36d919e616b5ff1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389bdab68e88f3f0f8ec18e1394333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117d7fe38760069b4d0053ed9b7bb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7463b04f683ed3787a593f4b125888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eabfbbada2f01f34635e6cb3ac306260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d832afc63b3aa814dca063072480133261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad154dadaef0e8037c89c716483330262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df12312fe5b7a176af51aa0c43c8a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83d668d98a8d08ae77f349e923ea2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de50535d138f7801bf48f4c0d43e4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669b1302fbaa5ee696cd63dbd22d3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b5e58c541627d577a93b7ec30813267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b880de457ebeb794ae437836110ad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da847c0f14d66afd35d5be16a734f07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe9370fb504d270e52e3b322d08f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d2ce0d98c033b7ca6c36ed64178ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a3a978dea96584342e49f4f14ab8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7687db1e8ef9e11abf24becbc1c21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2f8d7ba9bdc25498ec61fb02888b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89635942d10496196c4367e3d0c55ec8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f3eb54934b7ecc65cabfae582e50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3d7614e8b891cad70c697586d491277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487390355870038318fcfd3f8a63ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc4f02e524167dbc0c49854c6d614279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf706dc01d748fb3865aeeef46def07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e88ffca3632cb360e1b6117305462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab117c57b05fc16528e7461e74216ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af54dd90df50a837b1f929391af50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec30318ae5ad193c48c7605491bfef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22ae3be63cab877a6732000f8851d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3ac707a66f85d353e49d4c958d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd963505ad9c8564f02049b5742cb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4b96e5890b267448720af697a477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef856c39727abd59caa21d7544741e8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652502f2dec45fb30c699a4eb10242d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542042926a8237cbbe0945554fd00e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416071082a4b9cf466a3ac290c3604a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5c61160afe1c5a439c61bdbeeeb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae50f055c7cf04a520263a45d58c8fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40866b290071ec37358ed54fa73db68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb25fa8d11434d212daf5bae075459296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a13e0bbbd2adf0ae786251fede33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024211e402a3a755f551c69787901e20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6e62fd292a7338ddb0676ecf93c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9785f1f10ba3400406e80c0a79fc65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76124dfc3e0869b05f8d38ef3ef0e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe030643ff5a50a3b568a9c01a118ebf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69c7983b041bfe37e9ba739d4395a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67376f77c33bd273e1ee495c0e4658304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c158eac7c0499577ee2a185c9259c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8317dffa6d0346f7efa73fe3c7542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228bbe2ea3b66e048a3ab45137e96c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce16b70e83a535741e50cf96d2a7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b8e7ddd79de9da6cfb6fbf693e61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a56e259344fe8db8e10fa8af70044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb9bf7722ce66a395d3a7b6617763e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc96468f5411c75dd44c6c4f58f64e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf72d256bdc76ceb313d659635bc863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117353e4c0fb75320858646539b1ef5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d98f85b04c8d1499c26bec023190f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa31399f05626ca697efb65f5465bbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbe87b37ef2c7ff670f0d68235f87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b827f98eaeeb2aa4802b343c8a7c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb14c744c9845fa01bbd8ea2dd8be6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb65057cd55f86b0f3e27b4f9b4a55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8b0db432b78e286a3dd249f41f6cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1746e98445c95aaf9d8eaa2b78f5cad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e54c663e1718e19e9c72ab5b5fdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f4bb74eb751d699012e1514644b50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3577f82afcbf7c53b0bb9c6113d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df260992a13a6827ee664712ebda3d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347e780546fa5caa70055f5ee9db75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c938092f579d26f7c326910750aa5b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127909355c653a9666ee8e16e8a191c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961a1319f5ae124809833859f51e10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9aa7b67fa84e7f61efdb7541b1fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd80fffbe5ab5d575f464c3c9bd32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115986789125d289606e58a4da7c0c4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e4b39a17a456ae2d1b62f86a5500d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171f7d1675f34dbfff21fe6f71d357335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d6f90b572c267c2574ef089d532f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a4b195ee6ce804fd1e03115d4e50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc8a87895c2c2fdc46f27ee67135a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d18939aa42415f93b5b0458763ad5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed635203a45ad9f08e13451ebc90e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634212bf45b7571f3c04120fba9e9043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdf83e653a25a893b8e9b7acef323a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1690da38ab0aabdffbc0f1ea498c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133785465ab7cd05165622fecd945d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc18d5649746ddfb774b93284781aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f442ad83415c253091238173f44fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa1a884aca95480478fb6ba7c5586347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5af840b5f3a26074c0428e048123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc02cb81ae98ada781dd79dd32bb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ecc45b77ff052c3417f0517a9a19a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba65faf464196febbe8f6e6a0f397351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd39017a7971be27f8f29a65d3cf40c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d90ceed2d856a78bf1f3c2e99efc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f2694f03c16bd36dbbb20f260aee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ad47bb5123a780929b5e7dd9a9503355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af57ab11826febe2f1373bb98776bc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c17178da7125ae050c8f1bd871fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9637d97f77dc1c995fc3dd49435b05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55c595e78ac12a557f1528dea77ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea5a65b3c67013416a7d2a6ab4125360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04bfb967356a09e6b16ba448699d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900968b71ed6a18e32d4519c2c421b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d1400398f42f7aea831844518835363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92965900d9bf484c85207f18a252b3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6c973c2058c86a71fe6e5c18801ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013916faf8ba2bd330de742a067d897366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebfd4139a0ad91a8bae2e438806fca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce68770e190c117aac9c153a7ffc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a7a4175f12ea17c772d0c5fd1d65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1116757d2edbc2478e23d5c413cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52974e65675b83a0f9cf97294deab4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286c62ea88b669cbdb336649b137dce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e6f4a3ee52f79ed65e31574141a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7f46384d88ed242e73aec0c332ce1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdf73cf09a55cd3640e9788628d56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db351ca591835f147559069e3b252f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354dcb38f23012b0489a032227acac0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64ae035623033733ddb5bfe91f348378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6d0d8f9de462fd760b9ffeb4c8491379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c78a77bf070b5f8ce7e1de6dd3ab20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd47171aeed7f93ed38a752e039e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0038f129be0587eb45df32c4dab10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a97f4d2b5e2d8b32ec62db9b0086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30932a82b80fedb0f093a19c114502fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b191c5379dc3e92344c130a0b48e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc934b7456250b91effe70abfc290aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c4801a238be7aa9e132b259f204d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6550e9c395ae71b19b3ea0e3831a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309943113603cb213fe3aa580060f151389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fee134d9e789498bd47eb1ef22e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0d466e0443edb056130eb497f181391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535add573ef4145c10762e5c0f01699392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c57b9d5703f769c2c779843cb8349393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad06be5e019f5deb4b47711c76843394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69aded729531415728fe07b6e86fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b7ddcf8e59365996163b418c80ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d9011abf62ff6c26da0052b2c14dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c61a5cc317d9425c4bf1f83541f3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331023bc6848147c44b461550f1b35d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7922e6e36632bca2a242f60b5b2263400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e809ce2fd775ddadeb6541906a747401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290897664eac99fd4ef0d41cfcc7348402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c8d750c36c6d937a37072749c2ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7b749ceee7786d6f82fc74c544c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71d42e7209808bf99a17150465538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1a53cf97f9c54098fdfc4312f0f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7b052065556c919ce4c9335b6767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138b479eb7cf735c0ad2dad3759233408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72ad36bf925ddf3907c653d04cee4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d18bb5b7d430bc9d3b6f239ef6c28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827eae96101c5a1dc76de3cd0f646a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513b78ef7019e1323da1ae8443ec9d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb8fdaaca50d2ca36fd37bf2a1783413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56100776f94c3ff85446ffd846198414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae8964ddb52c7e8475b4defe52760415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d0a58fdcd267c12ee6ce2cb8f14b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cb6d28fef5516310bb04cc7ee787417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5eb380742b21bb6f15822cf3402d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f97d65fbf36ba4f9bb683fd153cf7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9482faaec2d00c530a8140ecc9ae76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a126439251865825ebd309b147bd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0b2d96d25ea65a8e9b03baac430d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac402be0f234ecc655a389fbe552ea8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517cfd8109863bfb540aeb2e3f0134424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b06168fd44c94ee34027f6af62aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470bf1243dd2ad3907a8625a9394a4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731fdf19094644b1dbe4c83e83b2c4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77807195bf1738e26ee247ed3f42f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8717c59c347db68999bfb7892cee66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87f6a4a1724b9dd3622519580de01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c2bdc8f55db485073e22283bd3b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd92a3af057f74a418c3c0673c290e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60cc7352bd93ff688bcc828a5dd57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237d9b71f23831c9534ba35c801f385434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa805b165ddd81df2980e0096bf473435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58b69a21bdc0942a6c4cf32bb724b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca4d68a79e562cee23d9e47b8ce54f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f336fa67ac7edb501242da358a875438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18eb8f6337c2469359dd929d4a8f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a2aaeb6c580a78914df3a2146605c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb74bcdfc830dfdbfbda98d141903441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63974956db6f25820dc049df0e774442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b03d02649d737c51cceda2898d578443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6131e60a4a5dc18174462a8fb41e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6c64b8b04a3cb1f586ea3742242c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2a216949a590646d857fe9d9ff058446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a2b0a61713c0af50e4296d868525447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17862530773a55c86db79e39aac392448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc9e6efc6cf0b9015a252ae312588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09022efb9f84f5336cf4a3f9d61a75c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a40b79d5d98c4ce64a298832c5be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241369cd6f5e770c54c8e131bf4feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97af4ac3f61e7725b0be2be3f0f210453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206837b26d5895155ab5d2ef9804470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01110170d3bbedc8657f459dd2b07e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc82e44c2d1b798af683e272ab313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b0c3541c8ca2331774aacca2cd958457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6875b3c933b79cb4f29406b574944b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1fe589f59205718ef84d6f899ef65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030c80b5a4ec71e97dcf77071c0e16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99725c2d50933242bf56d6813224b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fd82a7f7b0b027dbe1da74f739644462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e254135a5aab0b7b8b67292944f439463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b294f23ce1c0bd58a8cdfcf02ed7ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c85e188fc59825893a22bc1a28bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a29ae9ff5eb87dcaa52f67536e3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6b1d58e640a009ec2b8f49b0c87d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c53fca483c261ac7a40a40f0b293468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968332f20f4726230a8cdc54a06cb9bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8206f61452092bb05924d6912133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228df3fa2bdfac3f7312bd82af02f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931fb7d6ea0a89a197da6ac6919f54d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8d2b2b58c9d92cbc46d6056b7970473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4b3f641f4b8c4b24e7a020e516be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb01cbfb053c3806b07c2de1797352475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202ac43ac06732f50cc8febe171a50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf5ab5802630a928171935de243b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351a9cb64bcc8dd4fc301c2780358e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb07eeef05430545738974fb7e8a25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a2bd304e15e1dabdfb6125a406a63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a57202d82a06c4c36e1f25687660a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda87485c9e1be7e639a4828bfbcebc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff5f7c4b6f8facff83da2ff572858e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11391fcac6e2fadec1dcef98ee9828484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9e83e4933ee8525a2e6f4ffc7934485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79285323911b41d476ad9f0afe9f1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb5276a64cb6981709779f34ef7e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac268e0ad219b601553d0bb295604488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9bcfb4c567f9362b2f30c2b7a3ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf09e4c79b833f976d9c4f7d073eb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e38b2ee93cf74b113221986f202d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286befd7309c49042fba12ca2cb78708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23968d2695b624e627425a8057c8cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13a9560dede0b8e2cde6d5d6f1232494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a568d841d6630f1f27e9396414f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899612686b1d4e6a0d608b44f3710a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2eb8d123b616df54480209bb2c1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae5030c7805057209fca6f12573731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6163474e66248d343a7377c307a85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04345dba0260758f978cc745d838de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6804e4935e6e99ae6973f793dd08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96108219caa50988887fc9423de77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378116de9fa82ce3954d83d2de0db44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c52492fedd28253c4698a8ef75b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88a9f319e03fc666b348ebbd9267e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a98ac030e6979602c5cceca12752506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf06ca76618bc706bc2a97a60e8b1a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a7ed783aec017ca3e81f06f1f3f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3dc2b2b3439453cfbd1422abe0432509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fdea0950cd48eba34175234838f1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565514c36e8cdb2f58b6c855de4a6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa047edcb4cc43212d6fed3e398c3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469254a98eb982329b70bd4b8ca67fff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d606d23b6d950128c8f8c07a947562514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb0737e09cfdbb0222060e7e86516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e48d4ab3fcfec349fb329ca97be4cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7919788ad76c61436b1bb1b7c9cf6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a8c6ab21c9e1c531ec94fb30ee35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e222ec06bb685e33b7df66801127519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33104d608495fe020ace0d4e07447d56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e9c5a08263810838d2b3be061990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140235111fb7df33a3a23f50d28c7486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8697397ccedb6d22816b3879fc07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1836de68568f0d6a50a2ace1a5665524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661472a76f40179f547a23bc099541525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9770fa1db5d8d8a63f3846eb46c32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae477e9521078a6c411b13c3e4ed6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232669b417dd4434d6b418c84a7f110f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65439274fa660c2d219ac6070a9d388a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc011b927efa2ef014a9a94ae42272a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd192634fd8c1e2add1c9be2c4b414531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd015095a19bb3340599b899bea60c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34c279c4fce87acf687cb94a5a941533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d927f4c729f9e71edab6b7e93c321d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065d8550009542d7660cfe72ba9df8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164363fa055a0aad55392bf8a75892e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32be53681a70af7f1cf0dc5118c60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ad48c2e3ff582c66399153badb4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a93f0ede310cea41255c9dee9f8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13216ac0dd8fe7cf75ddf1dce7db4a2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc57d6979d75525da56025a61783ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ecdddd9883b1bfa03fa3f5ba75953542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664fb2ecbccfcecb6179d96591f947543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829c663399a567955d32392c7f2a5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979690ca0fb8138791dcf4b09548d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e909dcb6ce7ff62e48b812d03db1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b9f30be4c6a1e84244e508eea410547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069110811a8725ae2c2428032cf8d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2a6c5557d4f45aa8586d80eec5ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3967903dbd210504991f962b672f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f61b61bd909d9921bc59a12781dea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac8143f5b315410b4ca80cbebf1de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ac6bf980683955bca17086e495ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21cae569a3dd3c255b939e0bada547554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30856d687761cd49b59043450bd6c41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40b926b36a08832006651bd1a9d7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedacd397bd650c391750d679e6bf88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ebb64062abe7531b8c74867a1aa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553882af886af62e492ac7c4a442c0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa393e09af8e06468d8bffca3bc1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbc9fb2590fce612b22b6b9d5682a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7ebd1914ad42922f92683f0eb7a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304ec59fbf62267547bbb27521ee28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6d4167a2d4c4e7ad827c39f68ec3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a20eba66a366af9005ff0d63dedebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff853bdc2366b4a132def8299c376c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0249eaa1920297bc131a695a46cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dd5ca08690944b903cb16aec5204b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30113ad3e83b24538269669a341e89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3053c0bf5a46b3bdd7bcf039ea5944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3e5e10f8b7da814d2d63927ea3e37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d858c5e9c55265b349c989e17bbf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188972e739af82baced98c9aaac9648573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6794cb851efa5fb9be384216f533f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433c2f47ac69cdf0246bb86ddf4454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab601b27290c5d57688cf9e0ebd1bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841ee683639cc6ea08cab23f32e9143577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7ca9eca9547b4ea4b3228c758f58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948690a3996c75fb0b8713699a558f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4250d67fd13919bc85b14cb7e684e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c19c4c8bcbd87030713080de77643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f7dca6604f286b650b63b80f0bfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d13f5a00125827051cf6fde35e47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508795e665c4d6dd12d820baf49f836584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f31bdc0ddad18d2c0b380038016a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855363562d70fa375896440f1f4a1756586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5079a8e1200bdfe62cd54d4f7963d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73420b18ef77c83d44a6c1a22a032588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d73eec1a15833bd135462f1257fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97caefa561487b992527beb07df1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c129ed651ed5e86b320ff55eb203f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9e70040b713f27d900fb9d33f0afd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53cb71d3122395f2eb628061240121593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b1de2ffd52e30ac96c90d3365773594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe7481e9704e7bc77cbca4829147d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b63b622139192e836f35e239243f42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303b48b9edbc29abe37887cca16fc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e99753eb840330329c1216b43d215598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3263123d0de476b43ebf06128f4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6342dbb4f144b0fe17bc5dae380e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02a0d267cee8c010a0d455bb2ccf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b19dfe1baa9146e4f9f5693d581e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0d1ade4ec3cc75067d2cd6bc7557603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee9a14dd555a7d4d3773ae79f4b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21ab47a660b0d95dc536194f3bd33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843add9379d4a60dba4dc315bee929606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff650ec87d1dbbdb7f566b32b7ce279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038ba54a70c7748152bcdbab57612a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a915361085282c0cf5ccdb36275cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09ac93d7ef403ac9b293481b69d6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5a9e4af0b73f710ddb219be46834611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1b2be38647ef97414b32ee12f173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5f7f3264bb8aa0e7857a60daa504613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1b8c519c77ba7d5dfc0c449dca9da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90d78cd1fc524ba53d148a22c916a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133e2e92fa243f7c87081ee8603841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b28068e5ca3f4d75307626a6b5850617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805dd327779711fa1b9ec1a6b2a24e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230239c2cc7dccc9c2717166d39f94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa3ec92bfd496b1ed6bd481caf918e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0108faf5020acd65fad79921b98089621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6116579f974186352b761dd08628597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943174c00ef509203270ef7221fbf56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a43e8962ab910d84887c7e8c51bcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e24f33ca286956379604f54e4747625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7c5573a7d4383e7c642d34d74e15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef443ec9ef9ee3c49c21d16d46873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa379e921e794effc6a37dd68560c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308221b9f119a6f69ba1c977f1b4b09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f466e3d314efa2e7021aec9ecb617630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ad36cedc42f727b48b90970c241a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843b8559558ec97a7e3e4a3294e34b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f587bf342ea2ce3b91aabbe18a2c80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0bb396ca94361b0a9090765d9af8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108287294b2701e6403869364f6eaa9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35c216749acef30ea61292f9357e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e126f42e96cf130589bba2584977a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1275284f61382ae51fea70cd0dee036638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bcdc5c70755310a273126ce6d43a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513fb14d724abd4037fb9d3ac5b41b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212716571935633b0db6cbaa08cb80d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeaf2bdcc8db72ce2e590b05af8b00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b76a591b8ff0efefd88d684e4df73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c836b4d6e5c212d9b1d94bb73b684c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bff09110606b7624a1baa097a393c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090f964807e48fa348fa795e2baeba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca39985f852549050728230fceb11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07a35ee6434e780def5c2696e43b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96a25aeb9b767fe58d0b870bc0be66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1859272a56a4caa11d922f7246726f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60276212be41164b6f0eafced7af4bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235af1acfddbefcada36f1d0c561a16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dcbdb696c92db8e81adc4c3753943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3780374090c768c4b852bda16388654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564735087a94c589620b57a19eedc93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d0ff33828ed0888423160cab7c14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648241d49b4bba51c15f1d6a91c7dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84aa2b680f7f76aa97adf6a20e2ae0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d558b08fa87d215e1ea7d861a5960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15677ade7df874ad90da0b7d505cfa2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667b10f911dc8d8b022c77fa3012f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bccb51bbb6175aa7053b425c637dd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299ef83580617151e7512a5e5c0f96e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc7c6777982f4ae26b3bfb8e73549b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15cbf9186008a2bfa98353bb2a5ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d233f1b5804d01be787466d33a9ff5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d91bb571aba4a8092b6fb43b3b46f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d390874e9f7e2ade4cffa8fb28ba2a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f626d99adc275407d95e12397d56ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e4f480083ee0e960583223090aa0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f52dff032bf1465ce1e0198721ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525a600a4f247da8bef0a9d497241a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd33b79c23ac96ed36f2e48e2e4b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b75a995c2d60d6a26415eb1352635674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f164e963b35496386ceeda00fd59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1103f549671b8836c60e04ac9d10e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3e843a429f724d5fec88f488ac6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc67969ed6eaf3bf102bc8ee83807678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2ec5a39a790aa5ef84d2018a2fda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b948e2fd05142b6767a423f175ddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170241350ad59e49169cd38f6a70c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab850f0e7fa2e087116871b2e21aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a6a3a485be2c520e681f8c2d52bfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb36d6c9bbd944823e57bf53b247a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5811b9f3704c38d6a68087112890b97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2439ced1b8b41d991136db54e5ed6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b68ce9dfc12ff2b3b699b6d81564a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0014905e6f295da063110a0afa81d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7471c1cb237fc0ab76c9b398b27578689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84b5349336ffefa143008b341d2b3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd661188ad450279f7ecff48e10a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6153b6d1df9de431ecbd095b5c705692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba8b0c4e84d8c149ab73000a1e824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c136572f068184e224cbafb2bbc5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb057ea0ee3209b536645d986d6f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5516e1db8c1a5db8830c69b6e921d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f467d460c4fe367297a9630207b11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c916cc02a491562281723ade82ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094885cee2a6695ef157a307975cd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d7d969359d8e04c92f5ef65789a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b56708e58768cc519b06502ad409d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c92d21c4d3db8726b4b41b5c65c38a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879d03bd3ea09b878ccfef6bff4b97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620635ec4fd5802beb8b5a83ab8fe941704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db7efd33d66d859cc1bd517f64d24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782917f053da89e2470b5ca70d2503706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052339cd8139114ecbd47c023e44824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c2e709517e81956c26a6ccf76d54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fa7a217cc8cbff508ca0cf23d5bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e775ecdf83005bb75ea1a34807279710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48598f50f76e73cf826bfad020f430711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44eacf99d74f182bd38e0f0e31a3e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840956e92d365614b74d019b60273691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862fe58b45831602a37d2de9fbfe84a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a68ac75710924b3977af0e7696d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd79aeec8f5205fc857d89eeefe894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b7bacf558692731776b6ca35564e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21567001b5292648948c1646dcbf49896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b65b7670ee6f981908026627b03bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0fdce474e837855f5a6904d3e49af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4eab5940d25f85e2e39305df98209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70db017298a7ae1ace1e68937943c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056d581539f3e28c837540608eb44c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a67b964cb50064c495c023a4818f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad92c941a0793d25afa6489ae1368c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29b48b20fd01bc7fabf5410d0e1d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea8efc9dfabe230983332a7745899115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d1d988f09f46726d081d8fb7476516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea8aef38f9cf88421ff2534f2ab9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb0d5f90d52092a0181b141cb7a4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3725b5185f5ae430909c5d0d93fb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbcc2c1d8b7e2f30ab8673d6216e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a225201bd9c03d81fddb1d21ffa7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2fcc7e95036634dce00819d4dd77122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe120e4e303b25ef35afbe07ef23723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056247c4f92121ba51bc41fb8e082a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1460de4ab1264de010a947a7746d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65967af47595cce04281ac6e319d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d676231f1cc1e0553d535ec2f1cdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94cd1e84869d7a90830193185c3b9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd03016ce60d7e0add4f78b90922029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e746ed3c2c5cdeb94398b0597155930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b7e52ce3f7ee0a417b668825f7c1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ae1b042d8eaa824018cad25030bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b5f0d5935db4ffe7f3d9f31b06ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf75ac8e68321f5dacfe60746b268934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995cc100a62ea9fc54ebe5f386862435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598c576d24b51d6b66477a0e67bf10b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9266b5cb18fac1f088c2815ed841537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250389c7f8f52f65fc70a0a180ee5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fbe1c1c172512ca74899e444917b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe49bc420aa7d4cec276543a671edd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df02f53af2f32158daf732d96bc87541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f521f6e0d119ea970afdbedd95fc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536864efd6461aab9a8ef845e5b0c5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23aabd46fe05aa853541f65cef345644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c16b0c158fb30e8852430043e6c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168fff67c661527a42f0f31bdf775546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739eec9850d9eca1fb34d04e0cbfbcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf697c2d98bf0019027ee5c08e8a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910dd3912796d924ae39efa822244149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac8a3e4473415587ad3a53de8a450850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39374c8695667c6e9b3241fe3e981651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55554b6f279a6f9a197cc8efb00a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504613cee77cd2f9490bbba47e05645253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163889db46b3624fac1d7990939fc0e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94809e075bd48cf200cb15294c51a5c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c7e26a862b0aed11dcd87acc38d3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287d6a09dbbb5ad00c2504fb77e37057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b864015b00cfbd5da03fb10029c62e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a449f664e0cd56b705de7efdbfc45959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c660b8a885c93ed41fded1a170ffd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06162cf3366744c4f0319ddc2e9799c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af441924118c63db1e37dc59882567062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a306ee3f8025424b5a9d386f73cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599043c45de5506159ce81f83b61f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8426dc51e3cd7bfcadca7fba080c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef54ab416b77ee29db450d1b5b393666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310062a4a840c2d4e0460107a7f652e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b931cf6c511f959b6392be4fd12968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6177c3e22237349a40e25373aaacff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d1621e3a0fdc770931ff9edfcb1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33677a9edbc6b573975fff999df2b9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9edfd5516d36fe65a9b1631194ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ef06b7e2267e2a5e30186c2c4fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e827083919b11dbe2cc65a3a176a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120447e4e4c67e9dd5b0c7aabb84224775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d320a09986b8a60acfcfa86e9c3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6765fda8d45d11345a9612efd52b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3811e4169e5e13c063178f7ab62503f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d942e8ea0df84f722b2d916fb8d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0950a9152dedbb528949cf4b6a54c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8735253b16e6f76460002a23e3e6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4547c6875d5eeea5dd077a318c1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0df34ec85b6e9a86e3d55cd916a4a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceecb2b603b9201744d74b1be4ba7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070715705d1dcaff5d0abd3a12478585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494db6951194c0a0f42771e8de803986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff10bd2d0340698822b1b41de61c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f48c46a97507e7828c0ac197594af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016981366f8512982e665a5c4bb6dad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a7a468b2ad58ec67c4ab0c0e47c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd46f22561bd34351aad9de7fbad5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e453fa2441537026717ce3066a0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734b5e5992d690888150d74cfdf45193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ed80ef6438a56e618ac940a7200a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe615c3118738663345ddcc26312695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2471b9672b3af70dcb73167ca750696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ef6dbc464275d45c5d3d9ccc4878e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05041fee2571696233c49e072042ce7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96992b2e5c7a51ad0522738d1aa187699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7b638b9bc8b36abb0f4be1f91942100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459dbc7e063b7b7c99d02539e4092c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e5d6f1dbffd17af484412b07b977e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c99f0a5e327adf301598205a775f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a714deeb5c9adfc6d8249ee91b77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a712710b283824fbbbe7c6ce66f90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183534163d235fceed46e5e813648c33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146bf572f1aa7ca858173dcc41a989107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50ccb629a18621535b7e2147fe373108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856699b3233810140b3077ddb5c4f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638d02fa92b430bab966f14cd99531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289294da4e66ca2555a13ba6e729ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103de9b5bbb9138420a24076e513a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc04927c15e28a5a7162b5c56e3dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efcc55e842293b3a1088ad3e981faa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c4af6618a70d7f1b0ab6e47d481d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7393e4f93acc51a8950c9ef1250f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d841adf800df28aa89a6b5b50cd12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1ad57c9032e85fa5e5cb93572352118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e82f7e37d0ee3d6307b76631a8c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c12bfc2534637d86661fb8ad5d6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b635304fbb405a8ab355c105acc7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053588a4f26850cf3e24889bace905e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a330659497bab958e480227744580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d326eebe3f10991405b02c68ce95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e427c12b6ada53e06423e14758fd56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee15b25fe81bc702c4d2606e4b8a2e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384872a341b41c24d0d9caf44def75a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf332db1b64d0db1bdcda7b17dc656a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25926c12b35758e84abe8591d4a7e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8719951997282539a68bacd413d8e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c5bfec8566bf1acb8c8436420cb39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf1f1588c28b4d92c5c81b20229886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2ae3baedfc6933a4ef7a227ab50f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f00ff64cd4fd7b38202810e63d17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166d2e2695a38d69c20584ce42d917135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d284c07ca5b9f5152aa1bac219963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea754d3458cb85bdefc69e0be907a538137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c309eb43637241b42062e317788e6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ea36f99819a088d37c3cb4f97cd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714d043297ba12d9f4271297313cd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1649b1cb77cdee77238492c325073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e06e36917c0fb9f5eed2a77390cee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743bae0a874bcd39ff55608ae43cdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21841f6abde54457c0f86781462e90db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c44bde375af2eeb0503c5d711836b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980ed72c6cf411520b758906cc7718146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123168c2416d2b139938eb86f7cdf807147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824fe20eb39dbadb529fa5bb6404732148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c0984e7b5a33f99ce7b165627d116149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ba38b35c622f7ff4ee8f75127dc4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a92868ab9ac3ecf1847dd1b25340f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc80f277034fead9be563e9da6bdc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8031f84820cfe268152a4afab27db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571bd335d4d92ccf6109ac2657780d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89d72888979c61a69454030096214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a960a879ed6649ffd25fef4085166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236887b8925c5828e3df559dce5ddc9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117114f501753c93607005a225f4f0c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9142819af13838cb8213186d0356f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f5ee271d8f61094d29d7d7a7dc99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2640845ad90bddf16b13ffeeda4863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea327ed6490c280a0976a782ce379ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7632d93b80654f011d9c5b8663c08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4d45d861aa914f132977cf0fd7b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77189d2a94483264b2a7f95be97d3a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01540772588f9761d4c7ab992bbc82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be15bea7a1920e86caa89b117168e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d42b375cffaadb9549b68b43952f00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ebedc79792a2fdf2e60e5ac60e13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd94a7ac39cc82bf77633c9cc99a03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c835cf4798520727ac16d9aa2529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59b03935a34ac5f644f3d99442a6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eb67fb69dee55f583777feeab6a57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a8363b54e14865c81cd282c180f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376c4bd863a8e1169f48622c85b7bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede203197746be70058032ee9cd9f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca10644b2365628fc0410f1b983719177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c83de00fd8f7c2690b9df5afaba9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133c5ca6b914cb336eab9556c52f8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5bf50284f7506a9bada4c20a8526180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae829cc5c6fdd3985706872ea052f22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc73e7f404ee1de04fe95deca15933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0386b59a5f30acd938cb91c672133e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95905a0a9f2d82d3f35e0078e09df0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3717b61a1aedd099eab3f5b0a1b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc274291a51a3d77ab39dd4355f1812186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc00eab87b08ff3bd8042596c93a53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650112fbb792681fd5768ee67270190c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b06ced18179557f5439fe26228e81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb3cddf177d95d7868af66b8d78ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc09cae6d2bb30d183415f35fd4c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534cf188c75b328ebd4566b9b05aeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d00400b2be7f3f9dc6497a0353761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212312efe47d20e78b819fe9944eda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc3ac58e40ebf1d2d9583b1235c971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee19b3066a8bdebc513c081937186e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d26b9903127770dde11c11a7093c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6ebeeac9e57711a0c9795f0c0ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98932e2e0359c5d4067c67c0f339e499199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536949abf51c760f47df0c92c251d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1f0557588a816b0fb7752dd17d72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013976c1e419928bbaea6723f408dd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afbbcbab09e124e4e935c9604058f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b20ba9d60acb7bb286e409ec38426204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b0e4897f89ecde019eb015662f93f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6683af9bb3fd79813b941037e3d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bd71b13636fab123a4f91612cd7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef45cad581d222fc6f6218c4401db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c396f1765ff62a8d0dadfe3ccf18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3484f4ac15a2a8d44f51a91213bfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c8a3b9d459541f9974eac45a1e9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79dea931e7798a213dd4bdf7f0433212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987a6eb48c668fbe552985d28a9aa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9efa8c6e6bfca5ba718c043bd63a3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05de773e7add6b5fea5255bf62e98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925305328db86b8290045e967af8b53e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379aa8620cd683e1a7f034c8ebc14b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f786192fa2394181204339e6ca6ee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de0fd3909add7d187313f5b8299923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef38b42fcb35461b726c4a5f8cdab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f13d59ac7ecc0032153d0617adfed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768ca0a5572abc02ccd302f76bddf3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c4d86ab3d9f0d83d7d1de5d054fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4227edf9b6215f082086f3115c14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255089460ed700a34dee5d789259c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074247286b1aed2311d46ce1308b2ba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc46de33b56a22f4b06c0aeeb6792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee1887ea1511f91ff4e198fa564407228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d588fc25e318dbafe7780fe24c8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adb9d085bd16cd3915f882a95fdb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d723435231a586dc66ae25a578d43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4dd6ab5e6d3d146037cc19c83b39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78ea36d59ab26f48b2e5cc4048c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83e313c01fa199247524dd53a8ee7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df315cdf4957105dfa739de89c19cf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac184ecb6a58b87adaf5bfd95b5e353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b43f641fd3b53b8a2ce2f9c213685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd1d681624f6dc926a4e8e7ae18c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715afbfc373f623affb029f667feb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc7dd7b6e823b59be0fb80f3f688b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea35744ccf4115a29eacde29b863ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d755b55b221e25d3f5cc1f457a25825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79eac35a9752cbf10f4ce5a9eb959c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cf01ba41554263f10720da5949a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a054893aea7e0cb166b95ab63262245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a028d3d02635e694bbc599d5f1691246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70727ea4cdf92dd12a23909174959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce12770643709afe669174ced108a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4ee240c7152924a613710c1afb48b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb61aff88c8b199d8aba884b3c6e1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bfadc0e6c30a58eaef4d9475ef82f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e79b650f62bb9a4a04e5028656ad83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1c6a35bd6b691dd665cee68651b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894594bff1b6686116242249d724950254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fba8a3d499d51f1d000c2afdef391255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f08dab1b94dfffbd7b15a99491f81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1be1ea74fcdb7cb4d54b38c4454d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49119a860c19523a12643428650b602258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09252dabc07e80a272d277ee016cae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c39e53eb135838c1511e583fcf21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d456202bae399716ca2b47d69f7ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7921b0fc475fa9ebf44e4dc282de440262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad377ec9d5276f40773afa8dc40033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4fa68ce958c3e500da1db5cd787bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a73106f021b4f058e284d1f56e54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837b4ee5f98230fcf8ddb69df62942d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b15a4f67c98f7397fe261629793c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b96058983e68b8a0d555cc800620df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480c8beb2829baae23b2fd1e0c0d9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527993efed82331159863400e29e00d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329676556aa4e603dd8efe50f81ace271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d5e883d5a8f0611e86cc7a14e282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fae739f12dd6b56e485733af2fe5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a650b4a0157cf6e3079df7466acd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd0d774542ad772748b6c50f1480a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00bf6b67cc7d91acf55edf34cc5d40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98616a1b2af70390213981709398702277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba09e56bdb662981e4a0ea952d216c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a6c6083e2191fc89fbf4af43a7309279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fda04a756afce84535708a27cca4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dda08ebc07ef46ff6f603152be906281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b9b0269ab536f89ad48f4b93f7c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ffc472f3e21472c1471a8fbe9c307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae0a7455c1bb8247c529c460c6802284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0635145d31df01676ed6d3ba4e094cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c494e22ac63fb31352af76f967951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd337d2018abfb685c16cc8248c26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09c1e5fa8091614028308013d829c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309cffc8eaca0163aef9ec98dae0c51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fdc323a73362124a9cbbef8acda4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657732dea13d9e3e30f0098f29d9908291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01f9dfc6fd95a561cdebdad8bc16a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46e74f61f92edaca33b76fd80a024293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4b93cf81c4077208fff772dcdc58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0fdd45349677fafc8fea41039b802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36780052758e3f880e6f9fd82cbcd5d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558cce1d2490ca3ae1a6c4c46cb12f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a13d7f41b9c50463616def99525c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032852f8de5543701883e33ae7cd92de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed345a77c751b7fa69872c3f1199975300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a54d49a8f107bad2785315253d63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf36b34a007c28a9d102dd1cc68c3e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4bfa29f79c4291989a06f23f307e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42ceeb8152c6248e980b3f946189e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b46e13556313904472d7aff895231305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6743b2eab51a5d8c6ec9a4916bbe79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc46d5b3fff7dfe979ab6b5672313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528fbe3a9115208e283249955d27f25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b043b221932c8877f2a7d41a051aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069fa5397185f76209235297b63ffe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e11027111659154a9ac1db253dda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225e853db5958fea11df290473a1be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086467227d753f064f8633ee5d9ba49c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d662c9e8fbdd290e947ab7905a63c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce15f87dea4ec4f6e49a876c220758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a224119500ddca7986b00642589d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187c93e1a7017b4d0984765abf6347317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d72a2ff99128d9958d21ce2d92fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d4153cfd0da9597f13c9f6b606fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660f705957e6def26c1f7f670277990320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f6c553bb105856af108b5114123c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5118ee3d24a240d481f0538a4775a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607bbdd9cf04986513c7a61ceb4f519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d20f527813e73a8865458d37d05619324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124c7b75a32199e6f77432a18f28e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecfe0330e16425c0c994cd7ba04c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb50239c439c78b94017feb650b43f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e1d1aa112756bab62d08cb9578cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7387329f7c4fdc96b8ea54dccaa259329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddfedfe86239c796bf0e183026c39b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7a20ab434b862e407a83698db313331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925e8a3b3b1ead4fce7501219e15ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59621ff9206c37f4d0e3650090ff03fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c7deba84ba6f02da742eed54ffc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5fcdbb26f7f16148e900cccada9bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca389bfe589768b832ad324a7a598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf002e64a67c90f4d90a6dfa6b9ea67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381424b406315e17f712fef5cc52752c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c739f5329896403dd6c86fec01c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e277498a252abed49bad0a360bec216340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc156e7b839f7d4b54456dc0025f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312687e803b3ed937cdcc2f27b69b966342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca121185c82be0823d8790cf1f7a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1cdb2fbff335bfc9872ad99fa41a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb22cf4ed62370906a653a2602055f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e18047dbe852bfc5a47f38d061b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4efb2f6b423c2e4f5d767b17f7e4b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f0e848d327bbc62e61b94ea9f4d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731c397cdf8a5b2d5c0d2eb31f8592349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261039b5a1495542f683cf68c1df8ce2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae87ea2cc40cacabcda755a61dcc58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd733e7720f5a2eaead30fb1399421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88405f9cda931121e7494e83c6fcf9d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189532a5047118218f755cefee4df569354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd49dc6ce856b458d8af190c75471355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd12efdbed37b2e508103289041c75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8cc799e1177ceacaf2b7b575d8643357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978bdae1ebb9155f232c1e0fecba25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebfc39da0f6bcc10cf9b554f9343ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddaf7373cc0e2f59a1856ec70ab02a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908655fd5d6349ddee9a9916532f6de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cefbbaa2162c5cc3f22a5795ce4e77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00cb7fe978d3cf12d0d057c0fdfc4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54694cedbe961ad6b77c90cb9d5c512364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6d5692ce8fdc0b98f4d2f00a4deb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80d1d857d4a611d3e37178f6122a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8e3f1ccf8631ea011009694e8a93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1175756e47996239d53cf3589fc97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70794eabdda2a7a2798b418be285803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655588736ad50529a9a6619a3109cb40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3eb168aa5c86f380c6245c2f66363371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814d848032be1eda8fcf756034b163a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb8f6e0ab064fd51a88c694123c3f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec5ce00cd7b3da45f0967efeba8c3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c845ae5325dc8b2c82ef5e7f01c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847387e2113bf358d7f731c5d08b5ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eb17b994b2816cdb99cf00375372c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38d615ea1017ed0297fd2949a2ba4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4421f7958dfa71ce9a57572afc7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d249a7ef1d3296a83c261859647cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a821bea4e4a70b714d3db6718deaf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7d4ba939707621b8f6cbc4325226382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54eecbb1b85e9e6ff9cc297e2b2e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafafc4e218d84cb042bc71b03831b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462681c93490698fe9a4f3e9549ead385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f934669db31f63868612a4773c879386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d786545d36f11d940c54f76f9c4d33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d4c77db0addd241631a8564f9aa49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56081a6da5a99afbd52134b644e835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a6576d407cc397f0d5c148a2105c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae7b0e33ac57d6f961c2f996567391391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f41d2511a3a391353a0d7cd1c28c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799d6fa7f58b9fb6cac143891401dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc95ae5585fc2df1a53a5235e392ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305c280895e0cebfadd5543f7dd2f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac126206f34c1f80fea33be1a1f1eee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c93ebb14746acba34ad96b546ecf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82ae281e018fb069b9e67e421a101398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba6c5971b678188da45a6981be15c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58790c01a9646b37c2ba6c4ef2112400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418bea9760db9c6b8e269c383956b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ce1fb73dec9db2f14938e3498dfc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6958e21d2cfb9c94997847a43c071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303096d9c0af312887b220c6125a141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc97763b23f66319a37aa1a91bffad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f40dc818147e259195f7b1c1a39393406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbbc8c9ec76d19a92f6d9ba8284b48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10853ee3b04a1e956e872dc230e7f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203818021159a17898bb8c269fd0a05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb172da3ad38fe99ff642bb9a13cb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796397e391d7162f90bbd403c75c439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ffa0a782fc0c59cd446bd4c8c545412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a694deb030e50e63a799fec450bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9f56f5d6863504626bf79bfdff55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96457af9cf5f9331f41c2ae739d0a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e74ef86a3993597364c89bcd29759416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1806ae5a6edd3271797bfef3bdda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7959356c87216f15355799259685e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b2ef68dd65e3f0ddc544848a440e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9609e11286ae7a77d1a825e0d560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f6fb11fb4b3c751d76da7944eafd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080ba8f91ad6821cfcb9ec6d81ce9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed4abd66a96d19ab3af1f2ec560bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0914085847a2befedbeeb4d1d2d682424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4982054310a885cb0ae6616f1cde850425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f3b2fec0f5ca0d245f33a9b44658426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c34b269feba2bcabc78d57b274bd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d12d01f5f5f19e579c6023220863428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570e66dde91a71612679d11320d72f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae617fb64e56086de3f17a9504696b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d074e2bd3b40398cfda0e19668a80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ae1b18a8f39b47a9daed2120206b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6de69d4234517675c6771aa6127e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5cd7c0d374191a62fb620de438b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f062fa601aa0f4b50a97f3063c7bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f04c1671e38af22226c1ac7af65dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcba95d905db339130892696efaa0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592837500bb4d26db960c2ddd6ae6649438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac272306170ab2c85018bde76696999e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48263d88ef066ff1ee7724cef7f702d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c005648dbbc450ca0a61870eefd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8053ea2af987889ae4d2021912b84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc0a80e5243e09335c4aea9430a9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159005f362968529981ad8ca97ad5ff1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934283e7a3c4508517abc564d4db1d8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d1f6904ea9e9b4b7eb4d7310eb3cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10cd56e35fabd8cada5ebec584459447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a4ec36ebfcb114ee16e31af3f6cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62faa7212da457c790426e8e11ee26b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ebb836effb50a2fd41e93cd64e6c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a5d1581f6f690fbd34605a6445b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10162d47fbbbfd32ceaa69adf1ae811a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf023bc5c776ad3fcd2acc99302519453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1263c51869b92f0387f06d31b4aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba079ff1e69dab5f7253c31561326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d4336bbdbf1556f687fd427a23c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3df50c7f14d5834af0c9103181067a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24968c045fd24d6cc399754f13ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874babf54ae24dfbbf97014bd4e26ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2b0817b7686653c1d0f3b0cc0c10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6026dad6b72e8b5ed2412d200b675461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147fc167d38286b697cab5657d3c6a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2e7e6b335e822095b1368ccc1442463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1891ff51100a30c31bb139f1083bd02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4629042ee80db9c143ccbc9981b37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e8963b8659e51eb9e593e4c18f07b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58bb581bf10ffaa37ba439b369900c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2bf887e6f64bbc416422a339181d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6190c832ae0e8a818b32f0d306e912469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99878f82cec95f27cd9c5973726f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236ba1a7e49997541495bc5b4ac42a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d312e66a599a0593eb7ee54be54081472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd32f4c5384622a398bba8cedf7897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14857b06151abb1cf253ec493802549c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb749f307423c44c81a28283db865e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4eaaeaa025adafb59d85acf992fb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27076e696f5a78fa7387130b6c240477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045007d0d3cb669a0d24ec202fdf15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031448977475f91423874196d461e4e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1564f064decdae494b9c88d830adb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9a6aca810ccf594ad21e2f1990bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1249e7c77246baa45d29d39e4636b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23acaaf82b2bebda456f01c0b86207f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028de760f40199db811f0c65ebfd4ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4206198bcfbe98b4014e60a5a06d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d2673db1783f4b67cba65e1b0d24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b812c076e19656933b1f9d6dac035c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed603eff4c1625408e182ce29d86b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662db629102cff57b48220e3a7d7050489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666365ca82fcdb5b778f8329eb93fc03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1051750721cef3ae9b26cc8e229d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b61aa69bb99496e715bad59950dcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c076661d03fc68e600613e55192d2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeac412ed7efee9576fbaf13ed1203494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59219c57d056fca9ddd7d496e28f56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c2ea4cbc1588ef3e43a1573d2580d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011a33358c91d2ec2f5305cd845f8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5a03e768b300837958ca200f3f09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eff31ba6321bfd17eb4aa07a208e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3d95c6c56e21209facddae2e4f6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3fd444fe38809f7a3232b47a56c81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf41d65fd41e03daf0535bd13f3fb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcef4a3972e0e5c7ede4387c141ace503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805945576aa4ad850ff23080791189504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f51833ddc96b131255244865b51c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119f8102dd78dc73e1f648eb07f1e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0bae98f4ff77ff3f0e93fea5ab70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6e90f013a3e5bb0eb610db0aaa7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60970b1bbda0f6b943dff4cf3017956a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e84e6c905b46127cec7c81b6a6604510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b89589ce05403952e0e7679713df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b840c902a57ca4d259ac681fc27d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c92969efeb64e57479d072ae174a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb171060f2f507c82d8aaeb5ff4722f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6b96fc96de71cb8662416fd390771515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9a0d029c039ffba639dc64227038516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff88d37941d430cdd3964ec92826d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d04f628d82cacfe8f0c2dee40b348518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4a7d0180dfc3acc21e27c3639cc84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587681484b859c1d5ea0d36a9defdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798faad00dc68323af0c3b51dc4045b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016744fab2a586c2e6410862d164ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db969155225ae13e637af508927e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f3dbcdf51cbcbf1ca5bb5374393f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8054a85aaf7eda6002265aa37231c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb619f6f8e5be257a56df1cca809c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756809ab2348d29381c4a416619021527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ffdd3f45d61dd2d2ff210fb57612528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaaa42e47d7ecfa53e95f139de050f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7cb962e43e6b1ef6a2f7d04d382e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687255f6feb21704b9e54333b1f8e8ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b205270c1057420c85344646cf9c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a233f47b0c27d024f87e71b91a823533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267717b0e80b53f0505f3bc840c0ef7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c194069d674b399927cbdb90e28c3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84063691b91e52ccee53317858bc888536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa6deafb3955aee1f5d6f89bc4ae8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b620a738a1ba93b2f0392cd8707a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8df5a29321b7b4b37fc92d0f5014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08655184bc548623195c50198af83d73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7f3274b896a81403e32b3c42d632541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60394e583940f4d52929534880142542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50399292e8f274fbafc27ddf98e8bc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3041895cf3641989b48390af3067544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04dda1c36a1c0860d723742092987545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa9b6f6e7c4f3ed69516d83f4d448546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7f3a0a7a2ee2ed445f0a52b85cf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378823ee6e68662466183602371841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ab2148f6a5ef32209f29cc45591a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d856eef0247f1c8d342d039595db40a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3257dc90304e87207f427b4f4cc8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249acc5cf4b941daf077a6346b1ffa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a44dcfdb32e02bbb106deb1b825d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0f1bf3f7ce728e43480abe277195554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a23e43c6d5cb3ba97b20c8420636555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cdcc09cb7b5689bf02b6147bcfb51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479497ae27ee38bab7cf1f93c80432ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb95e822b05d271bf05b56588396b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d5593c4b6903c73e7bf8be42725f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a4b64d62596f1816f99eca8e12f3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e7adcdf9290d35b7abf67b438f98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017156c8d5af11670768104d28bc37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448fae0e5f791b39f4bcf051087fa4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a063134a9b879f41832fc657f0353b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63273099daa07ec57aeabcbcd45701565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca1aef41568dbb02cce90da46188e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590059ff9d9b01d5115bd4085c5b4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633ed099260f5df70ad4b331f18de3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da174744058ff359d922b765a2a2b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553706b441406682b73eec4e0b8c4259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4ad1553d48c6766a1b510c12adf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3aea38789971c3425472353c54ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480c8e66dcf3e687a028b03681aafb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22aebe22862b146ddfa322603bdff8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef454f23638c3dcfbac15bf796b1e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e77f1ed88a6acda5359078d16ced576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5d55c4ddb1eb27965684b3a4452a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86d24983a2c4e519f520ed9062908578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc7612cc86fb43b0897afa26e894e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f7f21838ec46cde2beb7228a25aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04bc55853419bac1f560dfb040185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699654902147d6d61ae14d9e7e769339582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feaa5cd15d7712a6b6cc6b518dbe40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb3b4a88366da3b1d292a558bb5f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc3f690481b20af5ccf65edf995de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e690b6293d51101d94a76f04265ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa27c2de29de71b39b08314b2fbfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7adc2cf73b0d4032f8ac93d20da1f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d734b245728a39e0c910a2922b721589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1420ae8ea164d4908c5659bacf841c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc254f1347feac474ef9830b53593a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa57b128e5b17cd8b3211e8a6bd78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c09b9a9b4aa7a443a16afaba01ede593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83116bf59335064ec7c8a1ea5608f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b384d6d5d684f54c20e3cf677788595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c333f814303f560b5f21a4d2e441596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35cbe51566e49687b0b6a0dc369983597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc3194356bbb9a1e78c238ad5aad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69095ec4950299db502abd8a357748b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223095d8477a267cfa4e7f08a78a59a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfe0a9f2fabafe93a9d27c01ed2748601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7084c9d146cf8ac644e0414404a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f249996a6cf4d4ac6e84421f02e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257816ee0ab764f97f32bc055f7475d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd006f686d560344fe8cd0109b37c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921a721114de623566062762f39151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f28abb8f3559b8735cf1b1cd36b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e505d3d09fe4d6079ae743cc43ca4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd070752c49a85b613c9e8cf2315c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5fdfc110e13af5bde9f1fc4fb9235610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed4854f7282feed579d0413a5f4d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25163dfce9e4f6b6852edf18a63925e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ae140e687edc379286866028ea95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a35255038c150839c1734bf289517614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac03b9411c66701f8b85fe46d58c7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4881897d033d02742ad8b421b8b84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea96a719693963dc5ccb1aceafb2de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5888510daa2530acad0eb993e599618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada3dd21a48394fd780cc82dcde8d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c21372ea8e3196389cfeb39d1889a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5bcb619556065ac3e15a95b5d187b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbfe5dbdf410338717744e5e7e3ad1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02f7a92518826e7ba353437961d69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8088fdb69b163ca94681c2c8a1867624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f9a23c117b2c033aead346950b6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa00d53feed19b668df57ab9f508f65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c6e5b2b71e0fc65c1d9a1161d1a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f3448b70791944dd8ba6d86d71958628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69427f935870da61defdc7cfac4ae4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d83d2ebd0c47c569065709b650ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c071739e95f064b6bd73eee5cdccc8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b732a26a6c57c5eea206be1286a09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8c2e3b5eb18c0e2e3abbcc9ba738633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747987b1cff1dde527c705e7a28c2bf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bee1e54ee749c4dcd92cce856c0f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91289cd04560d2611f9f862015a2c5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a563a11764c63204ccbd6ff1cabff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6fd1355fe4ab9f432d5937078e55c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af7c34d4a19021f9bfceb26d03b353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e7008cf306fa45dee9677f3d92bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde0dfb48f6ce667cb0b582d592c1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35403c5c655ebc2a264763d7cd36d9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba65acbdcda416f5cab019389a74e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908c11b0d3659dbfbaaee0248ce138644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789a098b539d7e7be17cad3a9eb2105645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731503811d30b2447ea81b951bb04f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b0d392d56c960315d7aa6cd2dea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8463391d74624e8db97ea2755f59a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7250d7edefa7b8a23bc4f4ef5657649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bfc65aad468c053f53faad90f0c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3209627b96b8f60aa8290a766bed88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0cdc2b73a384cde0d57c8ab7be39a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0c80c9fedf26eb5d34a6058f01ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb14d3bebb97140a48de3adffb84c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b2a36c70f2f8f44d9987dbc47b50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae14c5a3b9e6b6c730105a8d2a315f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd10e471129dab0e714779e682b668c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc1a0d025d7096443b727f0c174bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7917cade6c9601b1892ed51cac19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc8bb1e1153b1801da15fb67944d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a3869d2b8b8cb418c660736494b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9d1617c105425d851b92b553adac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d567e8eee940e07797da0829f5a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6def5a29af8ae9fd2947c8f3111729664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a570970baf5dba4aa5dffac265a5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f4d2b717fad57863c9e89345bb1c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c02a32d72b126829c70a1ed356dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052d998ec9bab4b8a7fdbe7a84261e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d20a334ac7238dcf94f264aca954669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1632735733da6f6c2d6a042fb3a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713794f9669b878aad8e8cbc420b0db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a46fb9db7ccf044da2f13cc868491672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3cf7d05b1529e20049a44010b4507673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fd535533c6baf3e0014d0b02af4ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0975a2fdab61a87d4c77b9f5ea75aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a224f7d0bdc97fc0fefcbafd8ffd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f62974e19a7c5503aab958f8defc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7129106cb7c468f1a2c1f732ee88b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5b95df1b0167ff67fa0b9892918f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665c0725458d40aa884cc0ea25d201680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>