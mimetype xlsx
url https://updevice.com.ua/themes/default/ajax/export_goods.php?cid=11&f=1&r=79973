--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73058d88c9e194b81ad0a7dd2b66011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a4336077df96c7580a18b3a09c622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1525f9c77fbe3e2b3a5073c538bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f5ef3255313037c2b394110e5f4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f08eb4e1f325935d8d1f32568c2b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b716efc2307484c446799d4578776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe322435a9f226e0a4bc08e3015e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab604701ba3a2ee9468b593d31e50a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1041ff2efc5eea31c003816fc3279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f3037db116b1ebd4f82d903bbbc7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2761ca0485de30a325a690f068adf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356acbf288de5e094ac95d7fa7d1b6d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf82b3f09e3e38585300d822a704b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70b671a19f88f95d28c4eaafbb1b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3e4ecaf037bc7fcddf91b1581d38815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60f0be62f05be3cdbc4eb3155624416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a5ab5b11b8acc3d3f943962fbb7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735855cc214233a70eccf9fd14ec22218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22440acecdf0bef0ce875ec80245bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4905e79d39485a941be7a0227de8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec5cc100d8cf9893d2aa10d14cd2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ebaf484418fb74ba98829612220d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67350e6fe3ced2bf21088afe197f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc116ad80d00b1391a883382fc98b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d76ca3d93c1bde2beb67d52868af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa1bac1e436f239bffd7e810062ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64effb44c655daf8be03eeed5433d7a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736790958faf38b167b2b64255934f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538654bd3a8318ca9b7be0763e32120829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f48389f67355c236ec9a9a9ef29e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3291245d8f277e218fd3bbb3e04fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f77e71de61c94cd94db58aed9c7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c4ed5158ab702addb3b88704f8e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e3cfa267c84562dc8e3bcfd63948c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acf3e39c99dd4d3517509c099ef7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817f89c4c09daa8d1d0fa3c4eb17d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096cd9f72c92c886f646654cb6a9af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5785cf3629953c06390479883d0255338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247383bc4b311abcb0aceb90f1b68de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6014b8f9f807e9495b9061895417e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c94b9f222ba53cb02987466a3c16d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219817182d8cc3d38a0e32a0f50fccb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e39ff812c4bff6c0f2b7f96dab7e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7a23f155e4ee28aa09af8f7041e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867953a1ef4f8ba7562780a06af929345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599530cda914b3a62d2df6ff0038e2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a0baa26a5bae67305c00432a130b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9003d4b4fcee686cc213f66cf45c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf03d5b32e342fcde6c00762b468e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad7fa81e835198dec83207f03fd1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872fa0e907616e04395bbc7d3ac00751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4277c6e657f68eb128a20a5ae397b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0beb5d6c4cac12db60fe25530bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78680a4f3983fedb74f74c7ed2a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc11082ecce1351a9b52b37daf6c98d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcbd48d15b53482bb16c9f57f571f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6b1908978d926763f52fda7dcaa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90194e93105c4ffe69badff72169858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244123c266290e32f3cccb6068d7d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701c9b55cba57fbb37f9e4635e98bc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7e8e420ee7443dec86ebce28cd1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fc8340b39d1e05e43e58f181c9fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aae4f883a8ce0a860f2ed3b66511763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae07a38a61bb26dc27b20f7184a24e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba65aac159f0591569c195474241365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57434988c5765d6938d5d7f3d4216c0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee31bd217f4fd068b12125df120f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf0fad7896e66718ee7cf8f96141c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc227ac82d958a6a92e2ccd312be5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd36ff3027f3a638b138c2d25643f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93d1ec0cdcbfeabe021ed3d48e588871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32f2dc67ddc34b993d8d612405bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6e0dd7c4385e2805c01de321082373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62748f5a4d911bfbe56f16b49edbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9fa5061c776d9a5879c77dc35015b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742355421b031e761b0e14a3f6e84376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881c9098388da6446d8b8947b0595277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67da8fcfee7303cb3b50c7cdaf460678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2bc50a981e69f3182b178bccfacce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd49b861e4d205a8c5a881f9a09814880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2aa86b6fd3ae24d0b0c39f552171481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60ecb313a8c26dce0bb61dca86e2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12748a77646af76f54e830f5e736f16e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3288132259da3a88d8639c47c8af6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416f8116d053801d447f1a54d9e856485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755bbd3384053b0477c8ac336112a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b05ad53324efb6a46c2d433a4ef7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac513a39a204948e0126d5c3e4f8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524867981dcff1a6775c3ad69646b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b96a78feb8561c62a6c1f9a7096b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9d33299fda7c954286755149f2f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f0ab3cbad079e0a6e7d748c5aaba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d88ec62f0c1a391516db232448f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1587494e19bde432e472903f5087694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9d47117f7a1e4c5e0925cf4bffa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0addd7bb20b10a50d7229077fa1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff3269a91dc9dbdf21bbc4dcbdda197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a611774395c7437c99e135756c5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa8881a6d2961a9c1ecd5861f4b2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f4eb942d33216c58333c8af5ba7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17a6561e0d5342872a7ac52a473a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf003f8898f74d023e15a2a9f57905f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae437e9072d510e0ca499450f314e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344f3a71fabe14d4a41054e62f3c721104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c93099ab8b0e768a220f59a0fd01e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b43d7ac92bbead9ca3d2f1b667cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603b050fb769a0e92359b3cfb2674e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a216fea41f21deba7863d91ae3108c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fc10da5abb1c83ea1aa21bb057e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4846024799b07f7d87911818454b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cba88bef3c7a88dc04f07f9822aad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5dd871f5e0ff613188b37095939c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462830b831b6295d6878321a4f403388113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafeb6ddf61a67be63bdfb6862b9490114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e3b4e6875fd382dbfaad1e5b3ded8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d22771aa0326e8259699ad4e477b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd33b0fb94b6c044e0ff7a647dbb97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a248915f30134b9d30e6f779041d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8457d76acbb964321f91b2dd897d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa27ca03c023dafeb0346e03f16c0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd4c7e9549c74daebc3ce17e99523121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b74344427222c671af1cc7c48091e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa4f849e28d923995235eff475196123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18ad163167e98516e9fc828ff1fe7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a643bff9cf3e738f741e8f49f670125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5cbc11114651519dd5c6ce8a458b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55d70487b31dacf74e5bd87f41d98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440e16ce1e6e7a26a68139f9749190128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7301805dc27c62dee5733be63e45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b57074dcfed10e542d247052cc45f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727fee80ebdd6b2dced8a1e10a6a651131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf670d05bc61f880236ec9efd16b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6120df9f2c3a1095e4faad6ac7cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2e8bbb451e7866873e693912ffcbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab2e9df775d50cf1b61ea504e6919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440d211d4cab445411245625f2fa21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166329ff06821909f6fac99f72f2aa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f07545fe7972e8e435da1823f179138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30afa935d639b6c3904324c4349f74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815821ee3d83a6e46f172b23ae22a59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa09a81bb3d0018c8ddee72b4dfdde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81417607712ddcc7951152902bbfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea4374601d664d6075555e6d736ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8bb675f3c241f646424df98919ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecabe213720b05b80eea57700e9505145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11abe69197ca5390a11055515b0085146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4078041bf8456827ddf7044a582a83d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac8bb1cdb64dadeef98918d55df18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51610fbdefc5519692f0619e99194149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b38958168b30bd5d318d92059949150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365a1f366148f6f675b57e9ad11a79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01db056d37a8312c34d24609e9221d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe58dd3c6d9f0a089f8996beafab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537136bdbcf3febc981ebdf880e85c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3327411874ddeb8cc5cf55fff32ee5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a5612e89955c9dfb7481e0f3f89f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73e908c9d08baab1cd2ce5643f831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0620818dae817773967ad7ceff2d1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5bfc56f22e83b8fc52cef1fff09a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c07910057bacdde3faf0ba402396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef02fea77f02ebdaa2a6dade63eda6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a0e90bcaa20e1bad31f4cd8e8dad0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bd2433753a74c094830d5d5799d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d77d13600d3e2ec9c4a29e3fbcc7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a233b205ce4f4db27a1f4d79d8da7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443deee582c5277f08190eef6394dce0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8016c4afcc0f05de5c69e99256d9d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e652b7a8efa6c3115e9cff198a10e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5012daa52fd0b3cd7f2f8587615a6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30874609460be66b8561610b686ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c19db78c07b8118a173f4bc22efad0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a579967c9b169e45794149ca82d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cfcf340182808a9d1a79633fe9f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb763078ddcb25d62eec7f33516073174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd902a992e492b310d58d734607251175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf162be28a5cd4fce4ef06d8da71c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48676d6b708116c44257346c75313b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e019b94ad93ba67652c82887a19c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7e74b449fb88772aa50bca99420b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789996ebf9c0eec7101a1e2ff01f0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0f36213adc3d8826b160774e6902181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c69059be9af5c33b66b3a4ae6aee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172383a5c2274decae44f55e8097ac1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03614d27fab667332a313ee2a6d9cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9c44da3576984b87ca1da11cab5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e85bac50d87e9ee89c9fc844a3b883186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bea5d189df078c87129cbc22e494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944cb15ec0dcdf200a88c88421730ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b8dc4679436514a29a5dea234601189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6723e3053663eee8773ce3ca9d47f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ac45a59ad5a10116165ffc80ad32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d25cf61790a2df07a03f21f3131f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7adff323463f9229aab6d8e24a64f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0e72e60024a1634b3130c6b834b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a135eca1e9a82ae4c6f18014e9be3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeace07857d9f2d01c43f80468e12f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246d54bfea5fcef3896cd06b016d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f2f78e01b8e9dbc8d4da2b5a3f01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb297aa6c383288ec7d84b41632b7b8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e45000cc06f3d2b90abf6f7ebd3eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d7ab0a2801e9a798a07e233b72743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b754ae214401676ba30cbfd277dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c62d5c65915c08a54adf2c14fb6dfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746502e3561cd51f21f4d5f8cdd70a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20adc70e93af83ce538c529e0f94ea2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a42f8048b25ac05a4fc5aafce7b4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b83b1894c3c867482dcf9e7c5838207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959106f246fc48ab7ce5ae2a91e78e10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20ba2d581c6bf8ca004415ea4bda0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda8e3a42b7e6c904a2564cfd6078c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3daac731dae1b06ef0e63903ff6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd9050dabc3e1736c979d8391cf018212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b5f09dd58ba99db8bf12f1767cf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab3c12b64fe67f4202416e63d8e50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0a4021d3d3fd51998b1310264c73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82623b37041b98c3dbb6b13715ba88f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff338a86d005100516efa2bdbe4bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10848e1e7d33daaa86302b9a9d09823218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f9515852b45dbe60bc4abb99ba30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1292786282090a9a8d8369d136c9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e1b65237abd6a2d1ab828e112218221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fae1ec3da9b6e7458d2881a14ddc90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b87da45a6a3fd7ec4314d3cf5f544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860506a189f196a108e629e9f18429224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246197dc7530521ff8edbf18c36d4599225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b147e6efe2c7c718b8e3882ecc2a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf95a4e4d8eaea346b1fbf0ff4b30b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af029592a096d5bf1b9590920228561228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be706ea32bff458578cd1afeb2e24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827524820354b3e5bd9499957ccba81e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6bec256f3de9182de7c441d5f5c22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191348ec6d376278edb01ae09397aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1054a87493486ebbcaca3cf8683e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851ab2788b1015e1bace92edddc6d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e236173709cae5f74126429a3da83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c81980d578a4dfb58339f32a0704236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509b2c6e95aa4fbce750ce2b857b39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b0d457598d7766820a0a920f0e533238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc9c7f7053254fee47366e494159c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d981ac2e667da8b41b8758467435e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9dc68ab504dad0506053e3ec5509241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2de9ccc7b9314d0fc41c3163971fd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f4cd418e459b8a55bcac376aab47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bc4d82881526dc46c2ca9aac200e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26ab4f2a8f0139532b9807e1975dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733d7ce0622140be08dfb1ce55da19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d1fbcb596f536a1fe45da01bd9b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b1bce1b30e4bdbafdc670a9893a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2bc9bcc86d38b1768452f25ea311c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3597701479743cb1e88328bd22f40f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2760e56d82b0884755677c483a0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f086355ce34fcaacae4a9cddaed07b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a58fcb053275c2596f04645bbfba3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd7eb9418920abeec6047ff9f56242254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e21f0bd8776bf76909e42e0f19c07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdccc0aa2c3ad4178f4ac0659c5d404256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada98ab5a42c331911b423a948a71807257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853732000590995ee69ba55461ba1ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fd38fe21988ee073bcd9aa80c0f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f30e14570882d50cbc2904e4c25e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77bddf1a5743f5688b008ece143a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c45c0e9d1697ae498fc368c342c59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3a8c5709ca63cf98c86b730a957d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4de302e25933aef1f00a232bc987f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc14aaeaad5777fc8e67e778f8e241265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ca7832edbbd3f7fc3138fc70e79f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c6aaf3e0d3445d0e8ab0cf8075392267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b603116c14abdf4abc710c338f22fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1c238bbfc161b8a6eea56dd0e8a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d59d479d9eaac7a23d4d05b6c000e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b838680cb739c6e98034a3d4499a27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfab8d6e3ec5df88234daa3b776006e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05702dd6ed90d0976e8a016696ce73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d728bb3e84d6f6355843bf374d2da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ed3c5a83013c86ad6d460d93222c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b34b18b47ffd0e6d7ad06bb278e26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b544482049ff6d79b990e55d56907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8b1c3ba3842530529a6a2c06a2d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba1232a294aabd8bdb540546587282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adba0c2f2a3dd83723e7f4bfad2882280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e292e6a57a316c0b503f579a87d145281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903596dbfae1b75edd7628d743d859ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02040682e4b491b482e23bd8fa4a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c7719fb742b10f6bb4508e87db98b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd7db3046677462ab69be08716cb51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50aee3ac55a67f4b76c5cafc301a21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b3d7aca0c143420983de6ee91084287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b67631e584171e48eec148b6fb80eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b6133183ea1106c2fda35fc7db7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd5346eea6a80d038e50621488a080290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cbb7658b6cf47e962cb43eeef8a8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12613bb5acd07e6c37c7c2f6cfde0b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e72db6505e38ba2e56ac2056f57e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c368b1518da5f1a1f6c6e7b744a31f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb59a4eaeed7642a9fcf115734cbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96e2552fa7133b56bf6df4ac3faf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e68805f6b39996e84f274e766765297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfad5ffbb25740b85862c6f3f97f6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afef42901210f6980fea452053ccec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed88849dae975b85af022e2985b8f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20b7319fc9a1c783e12aa24f389c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718437e3b574d5b9e33caed50d3e09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0563d6416d5cfaed04bd89c43fd096b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5978dbc0f48f716f30816993290e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c60ca91b4cb377cb13c82f69f055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6962dff7f162937383af9af2036c33b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27087294d896095e6ebdc32aee6bd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198a70bbd84fd6c95313a106f3caa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed99a8dda90bf711090ac82ebac7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2c2cf1ca42051a8aae6e27fbb049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed82630f2d19615589f43188b6c06b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a59eebed8ea3a9a8f47f66b7afda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc686890938870c16b7890719c1b44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e6edf04eeced9ff0ef52883a58199314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6099770ec0537d2a4a802b23368168c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7543be251ec4718533d363e133b7df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e706b86225f81374757329e184c52e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c4639e0ca2712b6632c93ab3ca39e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3f103f9fe43d46223bec235072f1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1a272ae2e2db8fd40e073cc446fcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e67378258136a41b6df28ab3899dfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2967cad9373b7e958a179358b07f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2dbfdffe78d96d5b59b931d6f7c95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39dffd60e4a78d23a0b221b62b898b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0642f9d1f82ff4599d3c22da025e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e729d94a898ccada9067a7c201dfdd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15e1b304427646852b3b4d5770875327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ded58dfeb53635ef40a9aab4c2ad0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc6afbdaa2c38b758b53a0beba92e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bf14620c6f2ce5c030636745de8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c85a9d7ff23cdad2a1be83a969c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd57396e3ccd336b3f17d9b3633c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97535fcd765c7d2e42621d8826970d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd58bb0891a4197d44066417daa44f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace35ccbcb15e2b1f523ffc9bb85f5d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f76b57226376bc03bf8e9add52a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fadcbb542d6d30876ea0576472dfea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ab06a15c240bac6c2f332333b946338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d272033997e1f6ea06428b684f47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf018e3308f594237f59fb012512d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e247ac098ae9ea8d650e5f84c772341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c91223de5d96f048c0868ea8c3d62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7621d04cb676172f326837042fab573343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcac05a15e070308630b4be38a1c15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6f16dcb238523167ee8877163731345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1a6f3d39ee776b152f90d4345da4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02dc0354568b9f66b1e5b3f6d33d69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79c96198bc4d6a70a499ccd93e0ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a4942fb60cecb562795664f9fd9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d436cf4d8fa7405fd12e2dc55ed473350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb150350f6f420dcc342a9c4af00fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc188c839dae4658c65831e4b53a94e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1fa7a3f4353218dbc34bff3011d21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0bd505d7663fae132c3f3987ce810354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f489de6ae1eed17bd62ce4e97d10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2474ad05d2e88585b20c8fa8e7f36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd1923ce82c3e9cfce236ed134867357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109405b0526034bab5d25728e2abb7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c064c3277fb3a28c23c681fa355f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751dda6aaf1a53b5bff275f76477e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101171eb822df7df8df366b38177128361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338046af3a2687cb800f5508a75af3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca215831dcc39fd232b82c9253f677c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a47efa1347ba0567df043ced463c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560eeff15003a93a7dd8ec722c8a1bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd0073f29a1142846307a02248633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988adb1815ba83cc47c2a52b1399b356367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896bab4c775390081b72839c0131ceb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab4317073f35e9c46f93133d7835e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98216d9d00e0ad46b01d98b3fa786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade195418460a1e44334c16f6726af0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b4b794634e3e6b5168c9dc9c8b59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb62446f8040689e2b90a553554b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc81c3ecdf178358be918027cf035f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab96b6ffd010da20ce930bfc8dc954375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3f8cf96685cd7b3150bdb8830edf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c2feef2e24fc4407f03f4f77bb62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b81883b29d330496a6ea5a96a8e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d07f86b8ee0ee3b8e0e6bc40bbfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bdd7175c9badd71a862b11093050380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ebe5b42411226e80216e1ff726a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd4e8c9a69690d3af8a1d38d1049e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccedcd7d5cff60dbb0cde6860ee8f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ab8181d9cc5b07c5a3044fd5f87a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419869a489e11398aaf701c7ef1def385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c978d5d3022353fe40d0156be934386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7d053258bf2a2653f2350ef39316387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5c995d82f699505314d53c487c25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e35778801d1ca54647f0d42401968389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214b5820b327073a822088bf24d13b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493055754c699c4123d9c96e51098857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a7db7fbb55ab2d03eb97a1235857392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74193397af877a32c2dfb6f8b3a5fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca36a3d0d8b6c2484f1cef8f722f45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef23eacef3f0bbf72818a9c114aba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844689d0bb4541b0d54ed2328734cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf221539857f6cd09315ec1451f9c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81c7535b53e3e5a4893f529a5e7c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d422aaca2df9e228a1fbf79c8227399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6ae7d7550842c181581b1456b1e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e303e8a42677f9bfc5e39dffa94dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9980bb355c6d8ab68895f194accdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6fcac5c907f4ba914f3204e5d7a3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0fb69cfbf75e210274d7b8b2c86e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be55adf56497db83a330ef335b5f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc5ecfd84ececb7d72fb7771a5156406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf722988f8220f4c2f6ed83c96d64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111597fe2c9cf0aa17f5592dd67ca4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dcad41a25bc8a39d811999895cd47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8dfd203880f566ba7637f3e14c751410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc3761deacafcd230e8727a8a70b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dd28d1cc20780cf78f98f5a7865c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d74077f867d850dc99fad661b1a74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d153af2aafacc7ffe47851a847770414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7bedb417529f2512302fabdb09d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8f06e82c18f5cdbe74c9ec68f9de2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b5a5894ac2dfacd3004159208a75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f391e170775e6dfcf9291c6419563418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26015787449004b54204ea0315ed13c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13d148ac785d40a540752dab73470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a3c1b618f8d40c926e590ac8dec9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446c9a97c18ec6d832ba2e28b02a50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce1ac7d5256005d7ef5067e04220c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aaad746f8e6fbca0c131ced4d5abb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f477bb8b635492daea91d3161133425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9819855f3715257b72f33d6b9a51f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d700a13e0db6e76f464d46671f56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e073f5e6a77678b3a7489f8e372c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb96fda5245f78ae2752ae692d2c4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6f1ce33422760b72ed601b0980a4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc80be4175175b2c98418095f6a2898431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139daeffc15aa2310cbdad8facd395432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd87a3f41a65cd0185e06a2f4c1ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e58719adf618c02a7b68d3591e547434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33210c402e4c150bd52ffea3edbe793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd547db4f7181a0d365aea564ba6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23974e97faf2efa8e69000b25a4a07f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf67f7d9459428ace7b420fdf97ebaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80884ea9063d08733c49fc9ed699124439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e2ecb54ff6c4bf324562e15bb5e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a06233aa25af90bfee44a15737c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ccd38761595322777cf548f8e4b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24d0ef3a4c75f18c6a65bd11ff26c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b5e9232fdc447495c7318f2a6a124444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f912750b7bada4958b5fb139106350445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c374f18806985d5f6faf161c74b81d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5209ed9863fc16580490e9c9fa87da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2b41db377981f928e63af336e1eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b122c49815e30bb59a3eb416a164249449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c9fd6fb68ae42aa55511e290cceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5328af90d07b0e19e5ec48d75c6602451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343a25aebcfa66cf4e1cb5e58b226c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef476ff17db01f38801e723f3ee68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64687385d1091c5cfbb60dfde68bba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd84a7555ffb905e2f36cb47f953d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92257ee2298c778a7f601f7bf64e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641126fa2a3ceacf6eeac5d20c60ee96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d4ee51dc317c672c530e87b545d5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57457f8214b0cf7854433b290303877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f1c170fd8f33587e5b6f0b507c57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff62209ad8f57ab3f2227a4f58f523461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f538244aae3b09d9aeaa11ef9bfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602c780d9df3559e4b943e137c14d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad658f095ebc41426971da72ee6c68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd426f493919ef02fe068b2ec742af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa053ecd3da489347ed46cd9d2feb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd75e3733bbcee467bacbd866c59e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f814ed8435d9254014b06dd9c3a9830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185767043715a074f56869c0bfc7086469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600bef230b854513cff67a78d5a5d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62bdce8f5b6beae04818d490152eab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2377b31b93398382bb224d138eecc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ef6a1039fd303319ccdbdd14eee25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49805d715ec21f6d5f33eac8b948898474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79411fbbf7ac23aa135b5d8894a2885b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b89ccea36ce03e8c106dd05a6fd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625b255ec8c495e5063ed2037e76bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ced4e82e5e8ce6e1a6d192c9ec79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db4ccc2edfb3f1ea342c550720615f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337693b28e20560fc13e78b44eabb81c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567257ee977b2039b7ac05a40505b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e3f51f7f57de9dcc45258820adad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8130c27d195c0d94ed045a5a09af29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96543d984cac4d7b27c9228b043e5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6cf3eecc5391d899ad06fc5355b57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dad33229b0521de7c036397ad3714486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21919b0c84c37420602bc2c07bec6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae43c4c2523014155e84f433cf3f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdfcb4abae612c0d134367c7159c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776e13cac2f4cef88b7bd741fb1499490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd9b91c3963ad7d42d2598216da67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212674da6faea682b2a62c9d5366cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1febba45a3485693439f1f43fbc683493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7518f48c80aac9405b1d0313d47b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea06dee8a213fce8a970a067af5b9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e967ce59de3d6547e4794e1f0288c3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4910ebe1d22b445b45d721302a4bb77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20fb2a9b991924ec4e50b924869305498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2a873302e64f327b383781594b60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a4b67dece8917ab2a9c0a995a4f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4d16f27ff7b04b2e174212ca2c951501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245a56b35d2e0bcda62b98543159b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab712a116bb938f1753f69a01f783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfeefa902058a145b1adfdeced0df3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb24741e91fb045db8567dcbe01e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2231b9673371ca9bb6eb26e7f9b3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768478de8cf63904affd03ec9b84093507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c284482182c1d53d7888a55b5387d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7eef41cf26d7cae7c852d9735b11f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701079ba997bef9a71eff59255b33075510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa059825f7b0cd07ef3471d13a836f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8244522e4b761ae41dd5d913c92bed2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034535d4363db2ee1c0506b292e55e81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6925ebe3734a9a7446c54f0682c2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0904327dd3dc9a4e10beadcbf56f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355cdd0088eb4d9679919cbec95e85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f73551731f4fb93b99282294c74c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e31343eef6e72c003e6b3101f8c0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f981b477b5702dc0f41ef206d48fc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe97cff901f531beb91b938eec235520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143af0c50433a5ad5ef78b952c3260521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd215b8aa8429635be7bdf9914c1c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b1e87851cc21a41fe32ae80b5f48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97cf12ef8c77d7032cee71ea04146f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef087f9c0b3c5ed4af27dfdef91581525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc03b7b1caab818ab148d78e4f769a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983217391bc705509f906fd089af747e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7ce6215d088b75942a7b812ae218528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267fcbc3adce87450cc9a21a83deb9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164da8fb5cbe26da9294f33044721ff3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18623a3d01e679e4fb399f43b1cf74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f73347d5949557c8cac86c510b3488532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5113bd7b49f7bbc11d4d091a8e3c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4f905337de212fe1a8cffc3f4488534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c154a525dacc8c19cc339415c19bbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a018a14064ea073b7b896ec7957fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29da790446ebe58b12383c678906f37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf975746a9546250a8ea772ead1c28f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457847efbba45a20bf14b324e3a00b82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935997eca6ce2327f44bfd254f3dd7f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb190befd9791f4778a47462f3a31e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac65e5e2e3af914612e0ea7acb3104542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc33d37ccaec175953ece9a89f51d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489bf60ce7eae267e66bdcf38cd95d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace8db044d224839d25e9fd23bb4fe0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d735340f10e32deda51a1cfa5d1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06f07c290f77eb36e0fdb98495973547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ebc3210e4a48c896e88f0eb5dc93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51828323633c51fd3aad3315b75b035549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b891bfc0c44b2dd1a722de45640221b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ffd85e251a218b83f8d5bbfe318b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f654896238c9af56e979c27239888552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301cee075f5590be8ac82c62605b457553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d31918d4c3fc6befbb4a30892048554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934bc420563b155a3688be37a44484a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81496d2b6bc861130f3f826123d5522556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc0629cb2a7a0adaeeb054f6ac1a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb4a65451ae57474306b7a1b9af13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08690f1ebed00681571290bce6010559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18724e78df2d300e3594e10a31bd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0926d48625f0d9602380c7f6ec2f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4fbf48d3cd91e31affb7e931a713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6bc2c8e755edc3060f81b8102ee27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbfcb9cad323aa48c9ff6a4960235e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4169bb86190e8f8ae56a917da75d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea3b2df10c2a46224a134fe54d5855566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077ac86d6d44b654cdd0f776cc2964567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d319d54c255fddd638d50b515dac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6c03c5a2c18bfc601b4d005a3394569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d82376954f933f4b4f1bfa724eb8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd80fbf59170f750a93410e2814b13e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4fe3534603ff4fa37b910673341f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec4538bff505511e24e7c1e8a5d55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8376d3a8401874c0f139482331f0c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1925b93180a14371eb27c6c4b8e4660575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8881cd4a12b3cc3b52fbf595942551576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0204bda6783067e97de692d35481d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83dbcada882181bb097603bd6ae528578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac14fc5f8f67f6b63891573d8eb5620579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148957b3b6645c3df865ff811564d134580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ebd366cd9f714d35f0b44add0dcdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579664850aa15cae1f0f1d8301240be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b2c94e01edff2af561ea1f80a752e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ba9c69192e79b556247a5c9f2e65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87dc55fd8d39acbcee8836009e158a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054869270002cc1e1405a192160aab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d3cbf3393bc05da6d6aaf30e1d9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca15baacc88baba40ebf1a02c6059e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c09580cafc46dd31a145595a72df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04455d91adf2a5c050fa3e3f611e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e8bd4746f19d9b4be22f6aed6941591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c2e9bdc332053cac48459a5d5c4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29e8a22821180bb5708e56c8112c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8d6f76b34f0c6944b1a30c5df7192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b34ab2853eada17d887ff456442b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419668cf4cd81a24e04c96b1b33c04b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6c6f1b4f550368a99d8896596c77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bedc4eb8c3e6d50d4a17690c88f3c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19fbcb439fb4e28483e0984f5d9da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc80deda3ffb991213acf655685370600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a9d75861deedc5921604a9d6d7d8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e945aac522d874cae21a86653e2f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821a3de24adff6017a3bcef0d4635b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca9f037c1215b04a66c81c253dfb06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90532de3142916a65a86c0d7392769605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4de8c17986603007cdad809ebe329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d591cbd9c80f102270cae1be9db9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa58879e8f98ae6f13c55470e364842608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d6eb6ee3ffc357a43aa296331e4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655959d02a2bc8d90fa5412679dcf18b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5538b9428098fa65e8f805e52cb38b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf23e5ba4f7e5384903e1aeb84b672612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf1bb47707bc4b1a17613697a8f59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a186fe37be39eaec26726406eed67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ac8be0d077b72a78158934421010615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222f7b9eeb8cc126fbd883936cf8a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4090c401eccfba591095810a85aab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85258fdbf0ab07f36453e165fbe2de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f52603aebb6f664b8d37ef72797a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff377ed6e89f8590c055cb00246ce30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd282d48945058540f709fa263e932d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483d218587ac8e5381d80b89422614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584cec72f2c71969cc22828f9043041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663508c1b03b50f54e34d27f6055039b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba8798ad2fe45c43edf2ec78ee51f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eee605962a28914ce528bba97420f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07777bdb94bb133db72c3b40920d44d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219722d9d0ceac8af9230b23a689b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211ba365796b84fff3c0c1fd405050b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adecef3db2796b63187e8aac6b9aba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca03bb5498f260227d5eaf7c09ec9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407016e37771a3e0a1b197a9020c370632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b46039941899ad670ce128e5b703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2d52589888e1b9ea911f774487c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57906c7b5cf19243aa767fc7aedf9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d48524f1252a7684fced38b5ed581d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11cd745053d0028f788d78ef42cc98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429adbd67b73034aa13b7431ffcbb46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d273a5c4684fde796f9be2db7b5f871639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044c49d07a15883041d03c282feb9e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff12fe7916f89a9523a733731dd6cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7371650bd07d386461485d25891436b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8c966a98c1f34aec528f23d09ac6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee7c4625d9a5a6e75a5d15aeff44f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31726460ed07696611be6a74ddaf05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7692eb7d9edb49d651902cde99220646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3fa110f885232f7cf9ce61bc05ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333d4c82a14e4fef73e867dca46a3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d344633ee62bc0785775ac28e1337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e45ad8911a51a8497baa12e6fcf4d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455812217f79d74746c4826d683a52bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2815da2c4cbed97955b5ee230890652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8414817b8cce1742dea8c5931a3d93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77de96cc7d354879d118227fefdfde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d55485a16abb7e25102e328483d04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc422bd6c5374a30e10d4c1211066656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530a1fd7e7793722254d2caf13d38d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa1700bfa4ecea48cc20f281465bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71463293495e9aa33cd92c9652f63f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8dde0823db3fe27a9ec7f40864b82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c43d8ce506a1b6d4195a18c7fc73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67b53fd24ce7ffb6f0e3217d93da4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e08c74cc820a6320cff6807b5dbe3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc11c82707b8e745a76960d3ae0541e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534ef6525f23094da77cfe020b7362665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d6b6436b1bb61aeb2a44668c87e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2ac3a6557720cfccbd8a7f3662a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9996b0da4ab6b7ae592becd08e8469668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ffe3e9967f473f2c6142598ef595669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c959493752d7e87747d1523bf11db3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ef1ee8832dba5248d75709c4e501671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414bc1261363835f2455ee47f132530672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa8e5a2ddb39647f6041b6adbcb29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8b4807a62f425c96ce0d88a13d5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1b3f5b52b2997772b5fe824da1b06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268323944f3c756e71eb0b488450a17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb2e39eba092e905825e7cbc2c6f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc0c2174d071899f853516452b128678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28302f0bf0132e55d03c90b78ac1077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f8e0634e9308f0cfd9efe28c8d11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad022f46b8a46927e10e401358f56dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70bf7611cba041f1a4d94f447d8745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d718f938dc50119bb3c1892c49b6ea8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9fa129f69e1b8a6a47a9384b08c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240348131907b75736d08c299bbee0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6593bb0fe0893089463372312f56d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f8d8273e682c15cd54b6332c39a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331bfc2efc468951fee483970854156688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fca58456d6c5bc113f30bb1042882689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29158969c3b87080d9f6cb5b44de59d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8bd84605018297786bdfbea44c68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cd8f4c9a4373f9d41be4f5e24da50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34d1503819548625ea77b34f83f4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d0ba86b9313b2dbe5a36aa107ebca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a013564be57401a34bf5768cfb1274695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8618ba0939d276a658e4b678eeeaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8294118dab884cdd3bd8aa695b657697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4675c5bb98aff1243d3a81509a5a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47625951b91cfcc079572453b37090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f82e302b86a6d72d6886afa3bb7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f94846b3bb384630fec52ecd8429b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f429da4e09255bd943fcf8cf1e5bae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c2bef20db3cfc7430474bd9ad5651703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcc61883006314c0db5285db9a7c57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b4a9ea5296758ff09dad3bd77cc10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e599def7df44098ba2b115ea3c03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a633d1555083837984a71f8638fe2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba9e2f9bce872a695e9cf6feb84c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2358724f350ba4044cb4bd32a26723709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b950b4d23aba790406a09982b1cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04eecbb12b845f436780ed264c0e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e730aa256858db2e0f0bd560ace4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59fbea1ddf0d91d97d4566ec279b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f413731809c54bab4d40f5c0a574962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a96f75c5a2c2f79fb16905a1429d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a27822941cc65c6e20431bab8bb1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220a1a00a1010d6248c207a083ed545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3443aa51603c818e58a09411e20f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae15896aaf851f75ddb639b892c7477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb95546ab31ee16ad42056f48d8da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6f3a632151219b8839a9d94876ffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e4aea28ce851eb57b7df7a5ebe38910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9200fcdb1eba8ff9f2e660f3893b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db993117eb34e367965d7bc536d780eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874196ae3a4fa0ebd4346fa69e1d3bd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc993b27614a7dda67e0655bb248f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621847886274d1b86b7fa99b30b81f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000c0810bdeaf4cc051a3294f7dbfd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b614b5db364e2d782bdfb6dc4957f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586bb472878372947d1b611be14d8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdc3a60c7087420242c008d0b8275f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae516d7912107fc530a5c34370d1b9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f778a0caf55e823d697a1a532b1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1164c1a3a87153b5dafce03a18d1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bf34dee509ca7b18e3ef4658f6d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd2bc593bd6e509f4578885e2863124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd264a6f75399f34673f009cd9357725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb363f01193214e3281298af155c41a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076ab8b5960d0cca2f9b76cb5ca11327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8414d20520670b98e3ce98a2781b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fa320ace858f8543b4d1afa44885b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363dcb5862ced368cd82896ddb2202e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8c861d9091cb5ec2a508263799cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a259a5d4145c3c69dbea486520414a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382eb2e7229039565ae74ef528487e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c62147de15b794b1d038dd3d4bc94834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1db400be35ffda7f5e446c1338e0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882145005239d03002c4d751b0f586e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100574f782c687982b0e557cbea8d4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544875aba3360015bd9e30d2c8df5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e3a85ceb1c18d20d2d8cec9287a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8da541ef0854969de81726d24f7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3886313f836ba9390feefc59d049b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eafa8894e52fa7cfad48d3e70197142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e192d82b8427ceaebd6c231416bb1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973777aa46c9cf3e45ed342fd5f57aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba127d4eb182d91b7abef5fcf782b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d8e3df7dbd47037ff671304a5cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd886c66ea057fa5def25c459f0d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953b775800f93d1b2c0b019a8c1ec148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531aaf7651f7d12e8d79f86dc98e2b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebb971e6128e5acca3a2b1949bb8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414dfb6d47b96ac2a8741cbdf2e70b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf387eff78eff482ebe847e3da03b3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6678aee6e3dc5aa82e5356865356b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb72343d22023b22b2f9a06a6400b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea51eefa90cc2ac19d50bc2d061dfb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a337fdd0125ebc403e493275f501656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6657831c3acf69f7d5cbd6bac722f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a549d7effe129e2011c9ef5e53443458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530b0592a2c09806c8b95bfc811abca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e400fbb706c4e2562e38476399da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae546bd403c926cd4dc927cc38a5a30261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02ab0e8e66178b680b48a6136491162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573149721ed3281e95fa971989ad47b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed054c7b7c9e5fddeca93737b76051d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215617d08b78d5d68ac52cba883635f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc969f0995014850714b224068200366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fff774306ccba221f193b8300e6c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb0216622c66a1c70a3c1273008bcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab88aa707ec89bad0ba3593ff2a78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5dccca1faa3831c7b3d181ba44ee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455ac7b02686de8d70043ebdf9c7e4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d18781e7e0816e81065244f8dbd9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ba9bc476b82741335d405fba2bb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a33275f4fdf02b8f7e1003e6b87e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc7424e3c4f97755f8aa388ad38bfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e2dbf2bd3d31a54680aa591f2c7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f01e2474b0932b073c84ad1ba708377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655209baac264fdc8eb1f2449da344778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be8ea42a0acf25b948b221305e7b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22751ca0705edaf7ec993d1deab0a00080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc067f08d720d95ad84802d347d0cfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c825dacc8e6abbc79077be8664ac482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3f9b1269db29e524d070b3c5b9e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42e2beea173b81d4d6d2d7ca488ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5b6cb0db8ee0402e01b661c3040e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6f731c9c80d1c6ff669f5d1f334b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2c95ace1670bdc973d860b82aa7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80626864ff69b550db485413ea7e46d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a32687cf43f24948f2456d708646e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf22ccdbd9f9e9247b96c4024f7c0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656dab76b44e374fae6e425f270dd2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f1433c5d70b9a07690cf881a099792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f78423f93c0d049315513f2e1609e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765676b2bc817779e5da05101689a32a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae33869729887a885a2b354a1ce8e8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508064914825b3756e20f88356228596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e23a07d5ec24c46e016b027befe0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f111a01933d128b57d787a526b6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9896e3b8697176aa9e4b63b928401499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb31d4d24c37a1bc5928051cf47eb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446695c188428cbc1c035c1830d8df8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bed275caeac90e9203b210927ed7ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc5bee170868ba3ea80c68e59f2e06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd63e3d826d6bc7fde2a64b568b104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d3143bdd2ebf78b924b6086e3aae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a503f9449b16b809e28f75e4e8288106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9482e01b43c33d2b5cf61e384d32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2caba3dbe1e678265db1d7a6088c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fae1bf906a916c38bf36e5912f5e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbce96dd4a295dea64af70fb2f37bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277323c1486e7fd874607fa7a57e413111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f25bb0e459b13b065a6de7c38d12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd61b277ef3a4274c8b8eb0081af59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520003daa9ef37d3e33f72c14fba7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ac10eff4ec91b295565ac1d5f00f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa9cd89ca7c29f59061c4e2e52a71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf6cc2fd1697e7133abc8592de5bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a9c90f136da9d523a26c503755ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d008a222a61703b1e909959ddc0dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae754cad3261af0f9f78f61f6039e725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa0c64b8f6d1ca0fc91cd8b9eb7a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90287e7a7ef9d73941acc83dde0c2339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770325693c42ca777c1d2dac05b533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b5cfbcbc94e82562cc2f1771baed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc63806348f1bd5f47d1fc74a012ab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdcdc47214ae547f66bbaf2ee51229126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3f0e975c0579051bcc6ac67daaac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b4d393c4b7f543426f474d2a347f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f6980ff4da973e36a4749c95e134f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff1a90c4613c206065881deccb958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06829a278181bdefb3fbfae55142271131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1d83d8a58d1bbb866f1366f2abf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d7417433c17f2514ecfc2f2a9e57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd84bae341626605d12c14a6ae3b20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b020e80883d43671810fb834e4eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c76bbabf2a79628d7154f26167f37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf91ae984a210a33e2ab23bcc82c73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e123817c65eb8b192ddee9e6ffc062138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f568dd99f6cb460e5789204d190e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d1926459a96b5ff5dca89c4f268b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee81bcb2db658e8366b8fb7c202378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9e626a5fb13f82011cf0cfd289c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4212cca191c9a1b9768d1e5f191a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3783888b0ddc9990f59ffcbc9c0d65e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239678b41f23ad6af27b0622be2bc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d527d1164d0b81535a5b5cb847a80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a3f0305580020090f8efb1e46f25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6290266a1e68b9d4a0850f6ff57f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a433d7e51500c50bb486efd926438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1150bf78d1dc4ba541bc055975a011150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82643586c9bd8cbb8974ffa528f139b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80ace7b1dfd1f5458a4c5d02160f50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f8afef0b1f19231a123e9d6e620ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c123bc645354961f847d0174eba9cef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d04c5dce292a644b6b0044b0e8f82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa8e628b74ff14fc5693515b69469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a710b72d811cffa5e84491c142a0450157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5458b03abf3b79925cb3c299af7a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c3bb596b8c3c0b8949fc2dbaad6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a8050342a48684950ecad485a6b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d19eb136e1501a3f0bc35534b033fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56745d82d2f32b1e90c3d0eda157bcde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225789ef315300e2452830153d212d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f2dfff0ea00a0d00eb262554471b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac8989683ec42ccbbe409c5711a224165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d9e23c3e12a6f95c08a772d8b1e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb411d165bf3e7b40a68c87e2ade8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23020fe56d86dbb3a257120b9052e877168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b05303ad1029352bab1440e9a82f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5fec93afd1c5426c706d29c28ba69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b368965f7e625bd3d1c8242891c71f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c897b2b5b1b1115d1d46055c2e7f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d63746e489323986b7cf82d0f5ac19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82650d0b36eb0b4e6b27954bf621c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7497a4ba752d58454bc963ad41dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ef517cc19f83eac0b210acb36660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a22e1ecf21778d6dcc78e00c9feb00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb909220e84ce491dd05b08e322aa571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63cabd82e19e57491c85d8f4fd4dfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06d5963b633105d2130fa340f443d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d9374f06296623ebd6258ea13004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d572702736e24072e58ffd0289a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7fce0212c40729969926c437fe20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e2d392daa76b37e07b0066623823184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b507c9da4dce4b6343dafc142433b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a71be2ae0550b8eae2fb69d777ed4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690e19852eef5f5d262ffb1cce477d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c883a53e94f7c5b3ecf2e1671425720188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d4ac4faad8d6a20e9163255b82b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e298720086d91e4f09523c94199f617190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a2d065cee35225bcb864b50076d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e8e9103ed5c04842e9b46a48f6e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0d33b91c5f128f84096956c93601193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e688617b08196cf08f735eb4113e964194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798237057027ad801e1eababd9f35fda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207de1d84bf84e50c1a0ca45b40ab9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4373481b2b0e02f7cf29d51f22b7e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ebfa98364d11686ea0d46b8e9167198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5761724fcd4f5b996f28f89f00d0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f04c99488c885e01ec706053d11c13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2c2d0ca22c3fa5e53bfb57018a17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153c036b27a894e7294301a49e51ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c0331a0a8cd3ecac59263edf3d50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d1c6d0e06854201639deef84ffb90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bc3f195c1ca32aa611998bd6bd79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d946609d8864e237bafcac80750e14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41e44110a3842fd5128f70f56d8e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90e11ce955f2253cce558946d8385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93343a41495e01bbc3be9721c8c64dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee25a272c356aaa5bf1a7e09f92e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9f3484dc1606dd8dce4564b92321211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd017a182470e3e712615e4239c8713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f49e2467f239eca8ee302acccc5fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c36cb9f990e0e4c0d0929e26c9cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba691cc13b86e829bad6e91ada9172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32738847e4e65bb53badcc70190a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540cf6aff0edc43503f1e70375befd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0579abf796ca9561f1fd18b59356c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73268c93fd79c257862a296b95d601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12ce2ac2c719090aa1c6ca2c45e84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15f90ad61a7c7d278af1f5d9ac174221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd1375c48481257d76fc033510b05d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78f9fc274cd63ae080fc47cfbd231223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702296b733d6c62667a06d87cc4406ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d4bb9fae7db75bda2291373afc24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af51647189a14a96744c8513fd97ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422668108b9620d03abb3136d99d2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3843438f4c37289d573c32e6530e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118eea03fe656f8af7310d1e87ec06f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f7fa934a8243eefe6fbcaa7e8e63b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad184cc775ac5edc50ea84714612974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8bfa9cab86b6dac3564d87de4b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a8a27edd7dfedd95be9909878df1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096da2db182b7b5d4e4bbbba9eed5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2e39bc448db78531189a39282829235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb24ecd3c19fdb2adb6afda000127a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe8edd99695b8ade16cd49ea9e5ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d81b905e448f771ed371f9f355b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62079c0afcddf3b5292325d0dec569239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afef88f0a1f836631a55795b60aa1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b962e2621f60c88b04f32a02dff80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c9aa45a8f2fc1b5c3893d41db33ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64779c46b3d71c44bec3345128bf2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09411d758f8506b67e56416443157244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a606de2811cb86312ab302576b783245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f831551afa3add14372fe2ed0baa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2298487c45cf2073a0e2c73f6cbe564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5929d39f6cd5272dc0e5560e6dceb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376aeff0135a709e315046bfb90534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f79d1e04a10ed0ff2bd71aec280046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16957db4258aa62b69c421b9e64a9e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984e13aab00556001c7b36624d6b3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80eae5dc8027e7e8ccc680887cc24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc186333b8365250ca9e0b1ac645f49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb10eedd28183517aa9c5fa18b8f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c484fab15119dd75d25a525c29b87a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322cefbf5c08a4afbdeb5da3d5e18c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed395bad0a261289a4eea6a13a1d833258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857197c7070aea703e296e94a7a72cee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225768a4d6bbea7fa8ef4fb79c155f27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bac74f9a16e5459f6d27b9aae44e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3e993040004936c37204b12f31ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38751fdff89e06847ca68ed9a6ab9d4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f246b74a4d92a036ee5980fc7dc06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad86160a871ce0e1bdde273c073b4e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3b5fc808463bdbe585dcfba7279c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab35935ba4c43d69353f4f42b70c43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920a5d3c7c9cb057defa8c0d0462161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d36ffdc510145da3e135f7f0438e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44e1aa4564d75d22b0f8d1042dac14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb732716ed4611983326d85844bc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071bae6a0a3265b646d48075710913272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbba232c180ddfebe816520d36238a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2583c155d61cf042185f6672e568b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5197717b8b8c204ce2854faefb373c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2848595a5c2c09dd761e1b250c9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee13a8241f55ef99cdb616ab711e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f6bd6acd1934e73eb730e1b40721f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae9b3787ed71ba0ef675d199fae9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad32cfa16f649cd7ea13f71930878f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af2e5e02fc371b8e10d4c6706bff2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5101a947b067eff7d157f7f103ed40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909c6018778c01c98c8c5a545474e0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430e13cb97588383a4f084a953389fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139a48529f175736eb3ec937fd3bca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5c8281b6605be7dab6e7346a89ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d064e755e8bcf1668dc3911119ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6715d155c50cbc535592f5bea639288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f7c1f27d7f1e6321bdfab1bca071a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d2dd9d5dfd2158be929d631ed2f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec5c63711d4588070ccc233e191f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6f13a691eaac9e1beebd096e8c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da993ecd80465ce76328c0321c44a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74890d6c5fdca7ed2c7fca7eab81da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468392daefe8cf58251a8855b7988a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd508639d35e6f92171e39dc3cea2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee6019633b14001a5be222780df03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92bc8b6ca707838b8936de8dd086c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2493b5c485b22ac1ed4b6cd3b4e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a67ed5bcfa0b225bf3b17fa26f7f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41362927151b86c03a71fed4fd8e0be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df4aa9d1a90ba85ab4d1327bacc4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7328a8f39e0ddce77be069bbe0a76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc42b07814c33b14b26c3727e625a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521bacab88780dd2b2a79427d25bbbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053585e86a3f7b0c6352c401e2692e56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13a63244e28853fa0ece7902350a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c274bc6282e45cae8d67f430b532d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a507e136ea7e50a4ad78905ea9ddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e5c0fc89802f883dcf8ab0d79cc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f1cd1a399c64134fc4b6946af689311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af959669b6f7025872e57d00907a234312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec85cd9f5b3b60784e17adb97f8119313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a7a6893e2a1311e029cc707bbc2e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76240e02b500f1a89e32253d545ccf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9ff3b5d557d4805689cd7f3d0787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f344afec681e3a87689b13a0659f21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51a35d064db6ca164e961f1bf299b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ebc4f85cbbc1f4a9a9583dcf1807d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea32275053d8c42c4d844b9eede0ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2815a8c4f1fd745a66a83cfd217719321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6879fa8c06c690b8302aa1a72377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249d8becc6c7f165d134c5bb6dde9a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce71f4f837b32b11d14ecf82b0da74c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e310772f27ec8785cd43f807410f3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901d3b9768bfd51dc0124694acffa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b014a544f35bfb90f3466cbc8c894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b9531a80051ad7ef2af8033eef7d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7de5018c2678b8c3257c5566bfafd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7f2d925cfc7aec309ee6762f15f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92fc6da01227e41da24f9dba32f858331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937de2ff091d9dca90655a495d0b05c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496f44b31773fafe110b0ffc85712a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc9149657727f1f2f1b445f714b53d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3360846d2f3aceaf6d9796fe1b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e1b4940c65071198b410992fc180336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc586860db0446b81d77e9107e5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e87334f1800f3729006bbe535530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb27a78370503c5c10cbb9b11a94258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3773e5330824795f40be4160c0393340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b590a817e1928a260ff80987ec02ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725b58a95ccf41e3404c5a5db0df39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d5195f5308d653ab7c1917df1501343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04099ba51ed20aedb08d5cd2ff38dfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98fb1b3fa53918a1be64900680cfd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46195dd7bc1467ebd2da573b5d2f575346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf817b8efcfa801d755ecb2bde6033c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cc1e656924319d7bbaa488b6e3584348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83608e3c4de5ee0866593ea05b2e1d93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424ef4197c0b88a1244373bc4aac67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f50d2219234021064ddce6d265df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed6124b1b690d8f4c6fb64bd58f95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bfeada059cbd3ff4648823aa2c21b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec06f8375ce01754ba2fd319db64c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa6ae23670a5be9ca9073a4a49798355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ecde43b3e94c66f9cb6b77705399356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c96517a8a12645ef4a0389a6d047a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911add4b49248b9425b9e190aadb5562358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5961ab5a580e4985e0804d95492d59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeda41a3ef99cf5d798cd9ecec6270360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16875c3ca8717460dc1d344376f7c73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e1ddc322569c1d07d3c72d83d7d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe75415b942d7411d24b62a17677b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd46c16cf00c6d87546bf59e68d2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f7447f5cb8c19ccbf24b99e1ccd01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191adb80ebfe27fd29e957ad22c4156366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e03542047343589fd2f922d6afd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd3c8e2c0ab9ca6b8fd8771c2e180368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60cfddd60c7c5ea5b2cb29c7f11de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb73570acf7ea96823b6b5de411e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572906acd35b068df2376705f489088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a012994ca87f2b19877077d223ed3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984dba1470e0cc6ccb56ff9c89426f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9362a54fb3ae4523ff85a1ff81a09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbbfb33b51c30070afbfa2b5757922375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1cd82752134546cf49d30a06bf8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38724556efed9e1dc74e8ff3cfc7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd167ee1cb12609766d241109c98c1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd8311b99924cf4b6fae6b7dc45db6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42930a07334541233023fcf2fd329868380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311995cb0ec069af01b1d40f26224cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d03ea59acf42a2690fd859075ad94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e52725961529542fcf226fa20e999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0daedf68941ee748e9059cc07497384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6577273a312b61781b0bddf2c785b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb46bfa2134999455b6012795d8a5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5f3cce9f6bd3d045ec9914dfee46a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a090445603e74cb964b968219b20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3f43f050b08a2c069b221f555ce9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d028c94ad868437521119304b47fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee10439c6dc9b433dd567b5379bc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85ac58ec24007fc42e1758adf3580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01328f2724ce8f8265982f6ac20ac4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce854b934dc3f09b4f1b388bb81144394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82caaf7ccac7705f6ea27ca4f2bdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff93a7747b65424001475fcda3be6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf05c15cc908bbb99758f66f11907397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b5e29018f5c331518c0ebbdbbe44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff9024e84cbf65c4474f36a3539095399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4f48045e22b64ef6895a35be1384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbdceaee2ae51ff2eeec25be1f5b80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67465fb524fe6c4be07eed2fe642cbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9fac0309ae206f5005dc379696d7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2b12902548a8eec95cf4b6470b28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a028bd527d2837c74ab92b7db9fc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087cf3757de3bf45937de0f350e258406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68dfd7c92682c7419608702836d11d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8bc11cdb6c5a0d56eb757fc15310408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636fa02d7086e44b1dabf87b097423409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b55cf02e1dc6806648f3f0c0353ef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd94b6e62a0eed2aca503ab6ea1474f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094626ec0f9cf852bb0483b253179b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a29c2e000d18ff753dec68e2bc3709413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00299ba99521a754fbeb9660d16b72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63368af6b8da6439a51b4bf1c49d3b20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cab1cdbe6899ec1b2df43e1a3805b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3c7db1c74b8fff083c402e62ab6b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e0e60e3d182ebe83076a5aedc689418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca961c2cd76e7235822d975fff5088419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdfbc7917aeeee5bd5987478905b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ec83aba81d1f89d133165c30cf18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b47d0ae435dc113db0d91ecf1dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c7c0c1389ae041b9ebef6c197c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955709347e16818f4f2197321e11e3de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a71f99ddf2867995fd9acd8b37050425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6bc367b77b71328f50b5fea7d6771426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aace76d6b94e3c6276e269168baaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe8079234a4a897757eb5acb44f74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2078c60f4dcdbff0f9b58684fd85f47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184846abe7ab0034b71f75558fdc7ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4fd52ee1bbf35e25712ef74ae9b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986b64703867cae24ee0e2c8f97492432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b1166e1afac357c3808abec495876433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01540d4dd73a8edcf9bcd90640ee38d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39388963b0001f1393862c04cfdf816435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb36449efbf28014a69767f7ba7ffe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363099cb626df670854bb5bd8e9b4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e29a4933733f3ee550ee090925ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aadd8ad0d8f92378e31184bfb57c94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c26fdfbb2ebc5e49bf3bc18a06f30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd24ee7f9c5ac054a8b18a7b90f5112441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c6e92759e9c7dd50ee2649bce0192442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3b7ba423fd2ded8a1d673d1e77cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5db66fe22dc033e068ffaebf2e3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd22cede85832022a03b84ca1295c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea660cd09403d7340338fad5e6cfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a31e091d3cad07962d11f80abfd82a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d6f561afa4baf0727a546065a3e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85873e4ba41a85ae53ee86f397fe1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b3d006b23788528f732fa78b83d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615365540fa90f3eaa4ec31db7195de7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd99c837cfb086985a8935fee25ee2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfdf94d400de595f095b39042f2ef7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac13bc02edf5c1de677505112a928454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99288d8b9dc2bac57235a40966ac21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfecd2f0fd38990c847e8afa809a1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bccfb65adc8fc11bcb51ef6cdb21ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0ed2be917c2865604381dc3c9809e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da27be95740a58ff665ad01d6b1598d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0eef8607787d363a6b8934b957260460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c510fabce591a37d1e140474b85e71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d3128bc51a040621427ee8514289462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc043ea822dcca7fa324af91889638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e2ac0f1351caf62c6e6c91da8fb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f9778e8db03922242f8a839f178d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba251e850ec928dc9bfc1769688ecb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8cf34a973380e5d601cff928ae70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c2002aaf97e74381233787abd2cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e4ee08099dc35b67d6944987abb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec548309babd43ab1b507693ddd25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561363cd19d1a35bade54fe14a9233e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b994b80bbc89747a1113c2e5bb9422472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a40a3d2c04fb87301512603eb886d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4184b638508e15e9920d8f4c32e60d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f2dc62146f209a48b9a12fc04c84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519fc46543805757fe5a5beb00dddd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55f766dd3bfad37c67df555ece519477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64378dec52204d55ce02ba7636a352478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d99b91b9238dbab0a8093415b30ac5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e803918c4dbefb70a36b0bd114ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549e432b6c46ab806bf16138684e8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e49b348ecaef78708fd6fad61aaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20067e964ec52902b37692128b1717483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452c88cf87f2e3c2b49c55b0d0ad209484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710e6bbd59995626748d61d41265b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16a2150fab1f783af1d90a9c22636486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b30d418a8d24b4ce97ed6416d72f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da30ff1ba1345cb69788ee802d81b7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2f7757653766a712caef6c46c798489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e33a2ca26bc45d064df0a12c71bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b42cae0f263807fa4463959f99a60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77f23abeb967188e81c6925507d2c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6933e025c54a2efee76014e79b13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643bfbae94676aa395b6b26c600ced4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f729c8a944f3b545493b02794b3999495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b67b27b43d68360ce34d07e4e95c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb449f32c81832e0e93072cf4ef4d9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0e24d490de518c1bd5f4bcef29c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f36f80d1180591e06953df18d1f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442e85f5e1194bc4c498f2e2ae2d86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd3b94b405b0a4c3a54fd9fde06b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab88d755e0fe7eef59cabe95eb258e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56dd31069552feb146d506b113ee9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb380c488a0745ed10b1c31124d134504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b8a6a7bdeb9c5e4af3d1f25c23f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89f9da3f65140bb42586c2b302a0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a92ff704969bb87e7d7abd7399c24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca57e1d640de560b333e8c3ed65969508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fdaeaaab5f67b33b257250cd5d9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bfc76bfd41d1a21bbf518e23580da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c534974da1af1dbee2b5e910c4a86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630596cbcafa5eb8bebb41352a0c85a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408ea08ddfd29cde4a6ecd9f3847e3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0cb05f26a1d4126e8cafcd656a1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c079e420409367f548984d8ddb0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff19348d75ea1d351572cffa5b22b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a5fac94f290f16189a6b0a33a976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c3b8e3f2f555af302347df9af23b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914419364630698e1fb577253db2fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96769a85a11c572f72a9424bd0d4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea1b8e33ef49fa273b3eb1ad844b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c138a411b5e7e600329a117f17e4cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680867608322c84f53288b5b7fc5c0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6504b563d7aad1e381b7d311cfa23a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb50463ff0ec50c86814c4239265415525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a3a60b1f5ba70decc736d13d571e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728c10f1b590c865467e8b16a08f73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a16d93d58e2b7fc1b7369715189ed1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794e167ed0f24b53340c42b79890bcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ba71f7904a31064f4177c3e02010530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a994879831d58494721277c0228878531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8dcffd95b0f841dd7aaf40a5f67cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c6dc4709b80671ae314a9a081334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba43ec9d26ed34c3a08d06dd87dc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7800469e4f32c0ff1021d58cb414e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5fe2b7ad11f045ff5b92029c606c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19b282cc3ed8ce81964d246796fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409698bae7fcf09d742ff34df83a92c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9c1ca2a7380f586afb046b3dab3a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35efc9209f4195ab30d178b6080551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6cba9104deb1366024b4c781efd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07582351ff542a9887f2f5e630b18219542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec3860286e6f215113c059b7765cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd73d7387dc02cf36ae3e8af2868d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8cdc632b8e849d9e995d039f0e031545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd952d73c447bb712ef28d1498812ce8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae0ba7501a611575c58a087e3a490547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb61b16b0f8a8e3a93addf77980b6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd796924d42b4fd3477e59090842dcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63eb7b3535c5d8e2c98d7b00de7ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e359fd348654172b352787993c6c27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64c82e2889ac48d3384c5296e5ebbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d766377da1350a6b9024f033fec12a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5cd7d3f4e66e7003152c1ecbae051554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9832d8f4f766df37afe6ada194bb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0530e9f1988c879a2c6114c86ecd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff26deea52fb002a913f652788d528557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d4120407994457ef63877b00bf2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234375ee6a71ffc63f0ed3e2d4d7e70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1cd3a29605ed3c585ae6d65d0179a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b866b5bf70e94603442494d57a416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26214a3637a5298b1ce0002c1ae7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb183e7cdb90b08ad8047ba2e14455563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7bd60876407bb0ca218086f9cef29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe26233db0db898b3d8d0df6466465b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74808af11a635965e12b45c70f924566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327761b810b302cbee951e9c34b3e188567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc4923983d6f7b4894a4e4194784f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283333674bfd49b1861916724cccd12d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3019806fd2638c54ea5d87e327ff88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26857160bfd662bb8e6fe0a569401d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b30737a6883165f411dde2b6507c2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f254e852984e52be6ea9d6ac82816573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0ff3daa43c27a31c2bb6e1171358574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4653753a342c56962cd8babc7f422575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8423d58aa169077a6b103ba4ed323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f78dab7f1d9dd7a8f441120a622993577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737e29fed1e57ccff7f9dd9e61f592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fafdac8eff885ec946290b5ca08c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4204fca8f187375f13adb146cf20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f8d9e092cf24a7d5be0c0312204a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d72bdf98937d57aa2061ef5734857582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322d506602acad42b52234ff70d34c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a5c5d6d824ddffeb57f8aa29d593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58183bb850003bcab48c8aa632a8889f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2af24f02519c009cc456387139d86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891676377c2a1d6f2918b6ac66daf018587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a8f58fd71f5ef3576753dd5f3d5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce83e8f0c82b6822c9fd4b76193681589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c6287deea8154d7c696f6adc0327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf40ebcdb15c72102917511db33870591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4785c5fca766b8423527948e9de84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7edcb08e60e3c8227f3dfe636ff0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9bad491034997832299e9707dc396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c46bf28ca018760d607e90310f3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279600c7ade3b4973b44e8679f21f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6efaebf0c5428d5f66c74aa36bb8bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a150ea6c2aa9a0838e8c8ae30dbcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c42c7726dda92621236a48673d507b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac0dea497ffed90c90cf8d9324e51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3a2c0ef2e7c192f23b25535cc8c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e0398c42cb5b4ea022f148092c95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da17b3f9706fba1905d7fc08b4173603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f26541262dc16041ad6d5a7e76009604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d991790f0e49aa4d41e43b749196605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b6c734d5dc1b576860e62fdca3e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1d41ea3d357ae329df594c4f3289607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747e9c441e32bcbe560c83a22864d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a481996eb03635f619cd7c5e07f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866211b87dcd3edbdd554c7fb88ee22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be680aab0783a67aac95d3e6c91cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e83787553f7a63ace55dee8cc274b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998503a2e7636dfc556789f7ba3efe6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b25013ab5a6be6c806e444189632c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaafedda038dd09c009b85b60a4668615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e2b145583bfefcc95dff0e96c7c00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe650bb80b0f0b10853000cdcc78a4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5264410bee7642b3b06324d5ba36740618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592e52a55cbdb5a64df6321b738a58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86547c4b2a936b2b70ea60a02724e4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeab3ee977faac648b194e0c434aa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e416c972a560b867f92762955e4090622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a6599d3d110d14e02eb88aad1b533623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69c065e70ccbedaba4b6779b92fc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5346af42babfefda920392bffb0e43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dec006c9e1c4a200b407ccb18221a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcfecd7ee2c6bec3bc44528605092c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865c6de01aab666fbf6a20cb6944ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d6fa3ad46f19ad21d2e477890aa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf706b0ad767e50ea23320ce340f003630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494bbe21289518f97b81b49bb6b337631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343cdefa524f08a37c193fac84ec804632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef330df9821a6ed069e024fb62aff73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ea5f19dde38d3f204c6b7e44e3a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b067cd457de2e258668619005e5284635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a516847204f85d866f6ff3ca73aec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381927e748bd3df2adae82b2c69235637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ea2cc20e89d4766695d186dfe19e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af710b769fdade75baea15dec302e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09b8724643ca103c4e1e7b9af4ef3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c77573ee1820f826562baba3a00bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a740542e06b1f39b75f70382c5d5d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68a02660ae28feef530464b1051f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4064e1aae0eed94a3ef6c0016ea7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aa71785fc40fda49cb46684ba0610645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e112bab523d2d604e64df3125bfff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf112c131f1eeeba853ecb5f20425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c90b74bb0f82b0e8e538065e4278f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390f938bb471134872c1e0d30ecaaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e07e03f105e6e0da57570c1b372b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca701cd7932b15d2bfc9caf2dee83fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b9d2d72884d89cd93f5e0189facc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31def8959f85144a2cfaf7c3e19f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6022cf89d733a674c7d3795e4d007654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30c3e0f532dfcbf65ff03a618ee27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be9c028cb11f5a3440692b84110ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764696f301a58358406bfabec35a8128657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948900a68b0f159a137048391ed839658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144573df6036e2f358f8c2360559d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cdbb5771c5bf8045d76d8f826988660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dea62617a955fe0bb8811b92bf0af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67deb935e6c936871a15b67a32892662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c6b1ec2e77741ff669c740e33905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b066a40e4aa495c44c432b0478ebb80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42788f9d022a90556b1300a2e03072f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e92f1269dabca7ece8563c9c26fae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a611471b2c437510eab5bc17142c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3e177525a2b14ef870e1da463e1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44233ce1dd4f82199f85afb2509c3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e984c1158bea31985b620c7780e21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040dad0daef2724f9ff29f76111d919671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbde728ceed143ef55bd4072127cd8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a790bd3187b602e7eb5c15cf1ac8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866737a43cef84dd224c2a21a97f05e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91bbf844f969bbb71a40a2e53015d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef095e043a9328f1672e5430b3a4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c8579bd3ab0bf7c6712d156b2112677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908a5672c0a55a62e7e3fcf6ceca38678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>