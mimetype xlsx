--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c14c17aeb4b6c8b9c29317ef6f9e6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef4025cd83fec86d615b02f5cc28b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461abfebe5ebe00b1cd541dcaa1653f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937536c16a40866411848d4bbbec22f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c7ef6cd0899088bb7c314ceebba05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8057f7c932e0c1f8a2ce58becdd666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b741a9d25004be7ba50e054effb8e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00531b2556dde5b4b9cede33104df758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79265b7eebe4b32d17c95db3887139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b287ebc13fab2ccc2a3384d3f4fcfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152fdfcbae98dd0a4cd9cabaee50edc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97985b20cad2306c4998adcd8d693b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d804326be4c83638d097c34118e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803bcb581bc07983025749222ce14f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbd0238ab1f06e8b6ac8f32ea12b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724deab95835d5f9c2ff79e42fa534f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116094055b42d14164b65a18d26840117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ab4f4989f173e3454035be517d74318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a961df14b355aefd3ef8eeb0c221319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bc370b1ceec8d92c6091110fd7b2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18037acea3bf1261b8cd48d187630b2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05021fdcccffbc482d0cc39e521dabd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d32c81b35bdb27d627b8a559216f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd2abd6adc41f44cafb2f2054527a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4bb82bc7b9174f94373d50bb3774825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e449e8c24900e3c9a32c0d2c161b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716dbb0a7c38dd06c60a4662434261827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08abb3a0891bcc8d75fcc41019d51d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8552dfef8a41ea210624caa495e1e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a93d726827aaa90f0df7049845e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c50143f8288867c60f3a8d06f254031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56790e395ffb4e4316b556616084377732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd51eb7d59990afc9ec017bfb9ccaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba8f57dab906f0426ba88fc80348a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfc612ae118b9da93e91f0738104435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97fcea41599b1f260da778b4407ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e5afbfc940bb285452980dd600f7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821061d93b23ba103dd0c5d27b00ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5255427d12be27ba6532ec446b2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0053b159d50e25dcf40285ec262240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc3c6eded28b175147afaba08d97341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b97843f2cbaf3e02f663e327fc5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2d98c876ed2259d4db21a302c41443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69fc648107c07144d4fdd16485413744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57277d96be9ee323c18ae74bbac9c2ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600750b79c24d255550024801de7efa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e3d175807ea1ebb718785f1648c1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b454d5b7b4b974287089e0f070dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4180d7ee6b00596c7c7fe61f28769949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc32a271ca6608b7f528c199a86ec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818d7eb7a624f02d3f840cd30253ea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fa124ca8988e86dd38d9686dcc9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9b538e0fe850e6100384abba652a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5335071429ce16749938c0ee77ac5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22dbdfc22957d9879d14cf1a784d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eabd1d431af51e6aa7c56cd1ab135056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d74e559638b7eb6b23444ecf6bfb4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d04fafe8f745a4da4b4a77c0b74f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9322ec27bc6b45ca261ccc46749459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26985a96ff90855e7b64c9fe52afc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0baee9380844557e58f41776e324161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180524a18f666c9d1aced5447530fa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce9ec4abb710c7a0488f85f780989563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf475b82bb0dfb6a9ffc7a08a73e710064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d09b4e2ff71b2c64166d5e40a984865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae9ddae054d85b4fc18b12fb92fbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c7e0b1675e1580bd543f956c7e7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538fe33e72252d7c44abf4bf68a26768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd65e709502af8286bdba8585917b5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea2a8fb0ac933e701205da44f74de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c2e0ec3bf917b8911ed885fac79871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b5eb6208fc170c54583e7f85dcda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e824744ef5dcb28ca9ce064d864c0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c609b77b849d0273bebfd7c4fe0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d895e90ae3d6536b2ebff51b48c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705569f5573b757986acfbc1d2608276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0903bda8ec3e47b456cdc43f5c697477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6542c0e7e4612a69b7695cc75ea3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719012469b07ef76a496f1a215223779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecbbd1a9ae6a9f1348956c21d464a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb02442ea14860a9a59947ed415fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d1571b2b243c29802c464f2759dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df1ccae90f44fa7860ad055d0bd8e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1767ec2907b2a9c87f787c72e4c1f7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512620257ff41a1909e0be1b79cc635985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881beabf81bdb66d73593450b47d55f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b9ac56fac329847dc167c59465db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3348f7742b780c8fa64db6b02d3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409770a2b8ece40556f935ccada618b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf913f535a5125018951c92d8ab5b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d6adec899a28a24619ba3770a8bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939138f388ffc412dbf78dad2de9999e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf219d53d85f8b099ff51cc0f2f76c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7240bc9b6dc9fb26ac54871051ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa32677cfe07fd96dbfc62880b02e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7411524221cef4c94ae013c24436ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e30a28ea8ff4799fd2fccc7490fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278101784757be4a85ddf0e56abf6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa1c80ebb62ac365be5f50a8eb82099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46394b73c31d12f26ce71ee9be9a3106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e541859e4096c92f592ce231acea5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d9da0485880054f7b6f1c472ae955102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd345e2cc40ac0346a45f561937db07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757abb55eb8faa362c139296c12a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4664c5e616c72daeacf9a2e597029105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6fac94eca74525fd01c2f31aa108f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18070bc74a6677391d5f1d29abdc676107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f6d032113b8053a5f9252b1f959db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a771b02d96ee0299defa0654ba588109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695571cb772c675d02c91ad06ec9a90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d203cfdcd842ee1df58ed43ff7f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b71502cb2302208fea1f09747d62c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbbd39d0fbaa56d61a51e09a69da76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b16e34ffa897e906956c1c88319a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30605070485d545fba0ffa4e196adb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233eaac4b60de2d794656d418c9894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672202c55893a7ab15d3cc0f3d4ce6b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695131a02f864faaf115aa125bdecd61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba53c75a7d4c66e4276ed54b7dacc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e364b6d33e1f1b42ca10ddb60280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef85409310d39228f23383e06f6a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a691b9468781c6836d0c4a780a297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd44bdb43caa578020e06f3b9076a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679fe5b7ef9f7e269a35f70ecdfa6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2328db78e5796d607332e9916bb4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169704b9f8248607d210dfd44bf4e65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0f0bd8a7f5d8c37727d993976977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa53982084c28a6b2de70fba7565136128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c20acbdfe717875d0913ab13e73e2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54763bb2cd7a5080e0ca9fcfa0ce5da9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d369ad937e5df761167439be2427f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438397b9b0f6cdae5a5c03fe68e17316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a1c567b5014d9b0138da058104ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1451571f037c7c8e4728a2e65eb0dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd256bb03fab38c926566e10f0c9820c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf1ed4db33ea02aab9c0eaf7a46cf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6008bbcff844b798dc6780dee3df6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7655c7d79384f9bf0a5c160d352007b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae9c0a8fba2c2702bad62d9ae4824139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e8c9e11a25648787ee5178c984a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c5871797242e7b015788d96f7b08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fdf33b653f53c138ec9ed10ca50f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e5bb3630617536d16fd5f9e804d1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a107e00a2ba1a9f7cd979a4395f825144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2aa62cf0ccfdbffd592feb1646552145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecceb9a4e2e4a05724ccb37a42d239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa008fc45c1bfd683faf8959cb1ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e647f1212fe84c2f00333469f94da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8eabab7fc1651eb7fc8dd5685e2eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243dcc972eaf9983025e56a8b095c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e2e35c2f6838fa6639996aba6d16b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449405aca7a0ac4c5cca2129be14e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9f4564198dd73ed7f17d5cefd07d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fde198f77e6e5b6c9298f232a2ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5e1b227dd3087d9363c13491e42a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7310528d3cb129e7bfc228929697b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09569c09f9f4ff1e90590665052d4031157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb565d694bffecbb58af9a563c1f7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6275bdf005b60ae11bb1adfb988be8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba61bd746cb7cb72439f3d1aef6db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099afcc6ec6c45176ead8b50425f6df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de169d227f701b4ed702136909434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf5aa8663348752214662e85f9649163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f6bb0cefe3848e05d3545bb13f1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df124508bd5253348b10428f5085f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c6ef6719b23be007050ae9115ed17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee30a32f449dbf85f3b3fee9197f42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d3895123ddddaaaa61e9a1ba3b24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d997248386daee4d6fc0ec8eeaf7e90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bec3630572427734354333a075207170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dea9ac4f98a95c8e58b87e6cbf37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902490ea032880ff69cd605cdc235e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bead9a4f319005f4beff6a625953ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62c342d9a2391c447be6293a689d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530de9cba167e6f2974ab4791aed29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d433efac97622febdecd68218d39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39bed47ef791f1c3715e31c677bba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad17819e07cce0ae79001bbd86bc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca20c4559c0b948dbac1ca0bccf90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb7f3f9e9d12b0310e48e95016329180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b93fad7e58de50acfa60139dfa64b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87180b0f2cedcbcb3257c04c0808e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc0adee305e6ac9ec3e2c8d1422d92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8749a92850348a32a0d5cad8be49f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dbabd76d0a5e01f17bc32c5d2c3b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669834c6968cd67e39d85ed7f7aab83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec2095805603b00025ae623ad7547187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4710bae75acdebde50517b3cd310188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69eb95ec990dc3173cd5a4eaa55353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5248769f2ffd69398773298ce16856b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfafd24766457ef4a689a90b031a9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e934b70e999d8c72db80870c917d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9d03bda708194552e0178afe3a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aea9d762ba175a0812834b6adb897194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9bc4c99283ca2d29649ec91560267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcd54a0027948b00bbe289922d448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd35efcc121281185486232a26634c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21889edd3f01d222afd4b9f0494364e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5eb6977f6007ca62164e73c3495ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6635768ea8443deca7f0e7d0545f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb65f10d3d5de8407b2699a0c6d75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de151ec1a62137998153b02f388966a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a8abf514f0a7186131ba7003a4fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4915c92208a30676faf726300098f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819063b06dd674f8b86c70eda74241fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254de6a104705a83dbbc89ca25506c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296cc6d472e7c73e9dc2ac9c0801ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8794c3b9945f8ceb6420706b7534e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660a91da5d805d0cf6cbc4aea1eaa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ef1f30c65751c36af3060c85c1e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c19fb78429272a9cb76ba1b99a443e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c1a5f8f30e0f5f765b7af01caf0f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a911c9a9dd19ca6d75a1479c56fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66ce8d087d9b749d439a088bd4e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b901eb3398b0dc4d53050e87d273a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f43dc4335c755592cde4909873091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04739302e0073ef460d1d77d61b94ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954193dfd4c322d022c3dd47f592ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae60c8221122eda1720150de24e0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb39efb271e098f022ff317a8e571d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b78d7372c90e34a6a2beaa1ece74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5547ae5a1e97d194959a2818149f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196514a93be3afb4ce88604fccf324f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2d3c1617827610fbf05f412dfd4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b8be8f5d6549e631109d665fdfe04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e1c5378d18906bffe0dfd6a98cc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf67a48aa47115c9fa9cde5e313a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8834378bd1f825d1c51655c773d62d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038f2b4da9b0f47e7bb4d639545a1c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cca418b9c3e69a765198e2bcc3fd13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a589ac09ee65cac04bd118dae34f48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7a8011ecd6954d23a3d97bd29a92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d57671c0f225f6f55ab93b7fcc380233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d958f16a77b1e66488918ccadf6470c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89382a115bb245d659279e6bf2198235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf925358dbb7332efc833139bd8093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d29ac5dfb308ac8c453870706ab5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f2d690526474dfacf84b9c9a5a8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c2248f2ed8316fe33d24b1ffea61c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef5897b2a9c86ad90355bdeb801dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079793025a7bf158b5e83f4bd859b957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea6016ccb6568424bdef04d9b36d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db7dcae3e5c70d0a08238c023b8da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c48701362defc09237d1ce97399989244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6845597bec0f3abb357c4e5994a8897245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa05b79fadb8cafdb94820cc2eede57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d332f8cdf063558223f4fd7e3a41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ab5d92f1548df1fd1ebf5d128abc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46520c713cd43fe9597d0f28df48067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e011a252c071f422306a37556cc4b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5bc7eb231b9090e7c416c7ed9ca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5589963c1144cc59a909b2f8526500252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81966e2d4df4e0c0ae918a963a85b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6735c779e1e22b08c132a7c67cf02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd351d512975fcab74195a975be08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a25e45711546f865e7ebcff28f584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14d3a8dacf44fb1a3674addf990b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23abe7c39c8d6d2addef911ab3d62d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d711f06879a61129f487fe8cb39379259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03368ceddf6fc29c1686ada0dd460f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d651b5f8b88773316066a8a7fba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcdbe9a26f0c3b830f3726ce627ca1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebfa9e99cecb0db029fec79804a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4823d82ea639571821656fc3540932264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9be4d0359fbc986aa71894c347081265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f14254527fe01964caa10581c5aea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082192a5d77b5f4f2700b4dc7a32b603267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9fbb8d813cadf19a4d91528103c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc63e3a3aecf13930ad4e08450bd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96cea3f5bf436ef4cafd1f1f0e15d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa64c0060a27e184bb74952045e283271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168b11f798862188c1e275b69a8a00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d638f97a022bcda7dc34857302f525d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666144a19a87aee62f9e621d8897f14a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc128bc4005a3f117f82b31269c03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e283d5a732802b290255bcb1635a07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f888048c1aa997575f10b57a5e528277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb034a4bf83b84c3b6cfb3bf856c4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0c6bc8ff1a24fe64741f6776436e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932020af9632c1a49b13f99b44aea65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d6e3d3a0e6d086e0010f088de6cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca663c90a09ef0f0f5352f30f83e1a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6dc43b50d410fd098094baabe44a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f1a4bf881c11c17bd5d820c63eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f334f149f39480ecf83d5653d019a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb53e7662d516ad08497bd3d00ec55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65afce84e80e60a48abc7b5d49e3c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2244c9ccb6de07a8a99ef2655685b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e745c8b3a304c8aaa64022c130d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751b341ffff10d00a3dd742257ded3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79626d946664e20cbe0c6c35d158860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd353a58e051b0fc22a2851c4c3b429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251044f93e252ef7cec823e78e97b4fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9823981a28293254d097f7578c1898294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f48ef5e3ff434abc3bdfdbcb7ce4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda2626609e0a93a8ea70f5468f8a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1db23f5a6115a24023e512b99d7f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c80a689642e7eba52c5a3506b699298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4818c7be8e877e3fbabc164099dd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04eda1bc5684474eff98338abb55c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595a1cd9c8317e46e81dcce4f13a1b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ead9335e4800264e0edcb1c9f2c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6413c243340e91481f8aeb2fde839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3ed76b7c53f1083022262afdd3d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff7c30b2ad358f642c764d3fe5343305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707e55cbad316b8abf2c9b64a9a34a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1986b9e44592b5efec9425d0014adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc033512adb2b7693edc6f0883706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28caefdf975babb38e307ec523adf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956998137e1e3f4e566a0fa788f3d5c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb762047c3f08afadfcc664ca0b3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc905052e516276c78af7171df8ce48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8525b20e95725415c5fbc59146b16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926265a89829c70664da9d86fbdb5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2bf915d84ec0be09da5d015a1160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01d0c46347a20debb83e62f5792aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195142466434db1a684f87d4d331feaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d726e5ec109a92d84c105d2f5b275318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e210203de12db84812a50e2b89a5fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37bc5475a11e9d34b831ba759f424320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d0a9cf060c4fe7b5c05440b01db5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179506ce99580fdb6d3e75a8b30715af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6320fbe87b4c4260f2418a8536aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33435e6eaaedaab3e30244e6e3d6ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff56188d037fa7ccb80aed5f66d2a53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad0d2f68c56e33a9cb63974799830326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32fffe587f1ee0a30cca848b1c8b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055429dc6952ab946ceb9dc57d300d4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6de096e5d1e3a2a884a49f1ae8a1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accde3f3fd1566ef12b411bdf6ccf925330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f38d60d602fba0bbe0dbad9a0eef8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878f900e7e2167f6a092ac8ab14cd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a0c9d8895b725af740bd8e094043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519253ced627fc8688cd09d4306763334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d16e5bbdae2e45acf75fcc2b97cfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37ebd5671136a07c456ffa19dbded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c25e23c5810f50248e1eec50c34f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687305d6cc3c4c1903a1bb8b29ad77ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8e2f9d63aa93fc8bba15220f6cc4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00deec306fa362d9c0f64d9202898c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1fc421033bdb5bde3556e956dfc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26103cc0b348711b6eaa2b07fbbf05f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76b7bd2e2ca7f067ec213dc964499343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60727238b5d10dc66e77c636f0d29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d65fb852785dfb19af242e3e4d5d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b24387d8c23fbad3ce9299438b657346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6832376efdb9f06195d5afa7ef63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511bdbd8a1658de377eba456ac8847348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec6c59c26ba9b6f89dc0902e4d170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7f666e1f75717cded729c4a744e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a42192878303dfe63c724f33a5d499351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a97d6017a99cf6cf561669a031c16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d572565ada23c6e2a9056e9f8c045c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c564743fdeb62fe8fa0b6c22eb211354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70585baaef5248c574667d76ecc0ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2c6f02bb9fe21c3cfb05298f7208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec1eced7bd1c66e5a892e3efd03e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350689d1ec8d5181b1eb265e49b982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421cef8f33ebc6affe404dbb7d4687359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dddba86cbb396002f838ddba466a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa8f313b9fcb5d22b245ec7b11935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c86b498758b219594454b65a9d0d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e27665f0ff17a21a38e4ab85efdfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508e460186d9200d11f559e49a7d9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf98b891bc226664ca90da05614114365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66250d1e093c5b4efd9314948cf7fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166b2c2209d7fefcaa6e0e75a1becf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bf18c8a596679b0cdde2ff07012e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995a91bab86a739e644a122d7fdb15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a38bc3c25f99c0f0cd8a85a05f2eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b99e44aa2eaf59cb5766dda591d1e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7526359f0282c8fdf27bb44ba6f90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a3020d105aed24045ab8bac9dc78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ba18530d0d0e6c732c9dafbe7638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2fc972574653151689fccb410fe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522f126a87d970903122737b34e1de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e5567b679e8795832fa3f01cc44d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686660f8a07c6e19942a0cf1c586887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb146ed4099edea994c42412e7b2bc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ddc97a35be243f881630c58d5481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa263fde051d038e181cba9e2b08f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc14ea9a9b2acea09c1315887f3ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f68c2ae02081ac2c037e56ebc3530383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550b8c056434f933307eac1d1b753b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e4e1f7b60857b108f3933400546e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff351f8b6f582f146969f4a7342f66cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165895952aac3e55dc239c39f068e1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a768bccc62657ebd9f11ddc55a0cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283e3af15766ece6dd41b1b33cb9db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccad6c4e88b92d61497b51bcdd0d05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6ddb61d7f707662e5514df3f26e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4b4ef76a4affa8ca3c2c765c6914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed1346e3b2def4a74f7f1b245369b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273cb2ffccf16de7b358d002bee3bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e1e2c4b9e4fd23b20c3628be28f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946257ab4fd9073071fc07c486448f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96f6a8a6b0d6c60eb3f1b01b10ca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e694a8c73ccc7bacc2b6e23d63fcae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b980ba2b04c4842873de661bf4fac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b4b512c8dbd98f4d29ac881c53af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97990d392cfac8e8a1624c976ca3ebe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9cab55c2625528d6c003e7f0c3009402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785aba5ec97dcbdcd9934076eb425d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e94c9967c0e09c6fee1397139efe36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843642cdffa4dcd7ff61b079fe6567e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c579486f34fd5b3c6a5e68a0c3f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461df460cb98bb60e2d29a0809f102407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543935b8a1a93d5079672526fad62aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f760ab32ff16de0358344130cfbb5d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf60bd2e2e43c823524b134f5b63a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d569a64e31045fdb60b5eb494d66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae77aab42306ed8c2a07499d614ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e287627b8a3cd7c616d7f8163cf0f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc341f8108c94120260ba0168cc1c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed175613dda7441a98ad2d232a51698415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35e9bc046318e6229008e6cb1c014416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890bce2327cd88616204f6a25b914d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a00a665fd987a3f0ed5e387735b1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1cb7b258cd3db0d67f35e5fa7c9ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4551939742517e8ba1259ccd3dc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480885540ba6895ca553f11e32819d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed973a72e7b957256009a88625395422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0ddefd002bd922fd9a57cb4b33a02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9e29edf5c4f51af7ebdea37b4e12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891436116c778fcac5dd875c9194c9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d58c1be51d1c1df6e943ac0a99ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc75197ab4583d8961c2377ef9ff4e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c641f10858940c69c7afd6be03590428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8038ea7e36864c08a49f3a2b841016b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800b356bfc69fc94860f2d718279cdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a5c3ed99a61aabbc0eb5857ec88a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92e1a0005880546dae81fa01376716432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a1e37c8d8deaaf24d93a2ed70eb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00b756e82914ee1ad00ba038ea73f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb2835735b6a5ad17b91c44d2283b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df53386154b9d2f3ba8851cb65a23bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fdca6620f47fad6684cf9c53b6d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a865e5e6ae2b1671c2ec22237d2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1afd264f56d76ff3353116426ba4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e213a15521fc747f619554fa34553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a883de05e6661d03819189c28f8e17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487102f182b9c7d80c1c3d5d10ebd59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5d5c9acc81005a21b76d663c1b80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb703fce0548e014d51246e2dd82b95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632a95ba97e0d45d372a9343117ae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb2e0ca74337cec6c25faa7184907446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f38f00e8e23687aa501032f72206447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6442a9ad6cb387833080ec980bf11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce64bb902355f005a31475c05993a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8837ed507fcb65b902c73fbcd49789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d6e71e6fd93cfb06a3d68eb467c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b37ed719ce990b9a503c9c562c81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24984cd9e1468ba54c3d571d9e931453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ee587853ef036c88629c4c678f134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1d47c40cc059b95943a710728f38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95a866634f73f856914454d12cb5f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16ff23c6ddedb6c217d9f00540cd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c790b638310531c31f9620e8891fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f037b53bbe036b9e5bf90d9d866662459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d574149c428065038d87dca8dfd6500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36289305463f42d5657953d03d55687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c52ba6b4be35bcdfd5875f157d1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367b830a6209dde34fbc145ae61384b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c836820221ae54aa5efa311c7596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1d99a63320723c2a74310c47ebfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec927bb8ec2b4c62974922b89acc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e63ac1b3884b8a2f185ce302a8d58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696bea9b58e36debe6dabed6116c8f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0bf3ac9c00b6600cdf266e4a5b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e1668b74343daaf907e4483d80d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d1efbb86072182a56ef9d8a3d9d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f2a1c463c016610fa19f979eba29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c436b5d03a5498efdf37611cef0909473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0ecf5ddf7e28a2cb2ab6fd4ae166474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641bf0a228951f07676b067879798dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895da6c34e8ab2721c9348451ef336476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af22c3a0e858f9e7289f32cfa55564b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8f78455a33b848b2378887f7e560478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8511e6447779dd4654c193f8a3ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe94f1a6ac4cbb85ccf8d7cd4b0e47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f89e8a561feee0ebf040d7a476411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4cba3afbe3b5407a469b58c02093e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27547e59ed6ecc3f71ef600358db17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154aa993d8335f82e6c34377deb54fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ba7db116a2391f8b913d18eb26b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb30ca04d801aa95e2876692cce9952486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fc8fcc7d569b2eb7c24f20b2d4af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf2762f1d27085a7763b6eb9ee858488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfaf5483307732779f181154ac71f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a1e53bbf4a63487c3cdd8bc57b7d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112fbd675ec2f3bd2d0083ceca81760491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcebe8d05cfe484cf4858da8e1018b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5362af4547d7a55ba25b766fd103e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3309aaad70c6b106b4f8b04ee690e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d2c0ac61dc53618a7aada3c5e060495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526602566dd79ef9f6e6a533120f9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6e501a351c2b334ddb808887f54a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7046bd7b08adaa64ecd085f0b9b03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084688b729f9b895ff0a0f0a2284e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699b082d6ec9a6dc304c1430bdb6ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161b8dc74e4fd19e24e0b5ea99dc2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806962cd3e25042915748a618baa32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22600228fef74f4e7d70427139b286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a6277aa32785c79ba6795111fd37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd012c4fc56389cbe6465ddc4c1cd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68571a8107a668b2c78771fd7cf7732a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927434aa18e9519fd457105617e9cea3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50ec07f3a4fd751bfb1cbf6a472635508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3837bd200deeae51f321e743aae2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d872b67524516caaf47e3a0aa90d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac93f739333683a70bd2ba0d8b65f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2fe81c19d2e050440cc3b9fb9030512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109bb6a51a95349e3b9ef2aa091dcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e62bbf0adb2c8c2aaac6322380c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92957309ccbdf09dba17364bdd5e238515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93dac48a2682d2a4b6bf39e9a3880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1decf28f614a427e5961b82b387263517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd662caae468f7a5a35a4a2f96788830518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb6fc16e889f54f08b9382d480b93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b790184fa7759a0a2cdab217ef8b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f09c7111c385e588dc4b7be5122a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436deb78a800a3d59470c6337f343f47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae53be663a30381f637cb4eabbc52a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210390730d66f8eaba12f565b39ebf96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c64002260923fec11ba6456f7eb693525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0e38c7a8a6e1b98a2469d3e13d260526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce926c507d38cc1257890dac8b2b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86b5a6cbae5cf7592f2192c876e843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002068a8ad3e7004fc167a59d8b4666d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a90723d6bf215903072bad7c7793f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d4a46de99c558ac05d3686aa9666531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f60ce043042e50e05b7e4fc3442a5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fcf00973542e6e512bd32262d853533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5987b660f5eb902b7c60d82583986a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443d3f0777ab1f03a6ce8cb237985b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920bd205d2747c011d58e9a5d0ed0b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438facbaec984c5d3706f5cbe57ccabe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05927d835237303ffde2b9b641c6cc7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda270a3b608836a76dfd65578d0a09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558df9a249bcf359da7f106aa6e9cbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475898ed1ba847b8c6ff6db53183b86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb5c1b1ce85fd90ec3143005cb663542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482148dab08a67be1f8a8da52568b0fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce62de9c5ed98f7baa901acf8de057544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504876e3c030734557061abf4d1a0ef7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07d451ac5808b94083f5e46261d07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc359feaa4bb12ca5dea4700a7ecaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a55beb1727714bcd47fcc3934edfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892388be24532ed67001cd0eb05470549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d94bf8ddfa699f52c0173c3e04d01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf667a1798f78618a659d7aef58e72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d19dea409c7710198f32ceb786596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053f3f1e97364d83ecfbbb0cfcf139553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70249c1497cd47773870438715b7d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03faef4123ff2220c887f4d9dcfd48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb6598bb9989ed033bf1bc21ee6fe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8905494aad34503f30c3ddd9d8d02a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba855dbe9e910273786230b687b698d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64366339ca0601af6c1cafdd70c3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd52dd6be44c7a17169f677f0ab4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b241fed93caf1f815b7ffb7cae65b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbec835c667a49d51025871389a9d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c5c2d97f67cf3a6f89f379b00b66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2c734cbbbd2f38350bf08f996bc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578678dbbbc56da8a18eb6a3ef991cec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189070f0d03ad9e2162609ce88a9f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a7f08ac65381eea56e80afb97b7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae495a1ae519f901782682212a6a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e29c72dee04396fa7c9026819d75b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f4ba3c3a7e93d67fca408fa65342570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cfd71245eab03040123808f16b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f518c3c0143d1796b744c283dfd60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15938c76a90d0c3eae18eea9e5131a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba809b0b8a832900c74b927759a040574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae2e8c66ab76e050324df1c83841e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1193f770d12d50625c9ae3ac89e50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474c43b60d912d79a5353f6ebaad36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dec87e3b1bb4f4d9ab7705b2e6c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e096b464776a7b5bf1ee8b1efaaae4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d246994678ffdd00aa54d7389ed7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe7c70a49d15f12e4a9e0b5159b37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe37901fd0b7d2daac287a0d5cba5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7864aadc0bf810e3f1e38a53079d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a3c9441ec25db9152ca977f9cee3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b29a319bb298cf92724c292f838cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22fa332f8a3e289292cf88bb5f726f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45df88c7c5ea384cc503790761672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877f7e71ebe5a5e83fe2d5e00c8dbea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853522ec4158182ece8064fdd0007cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39eaaa3541fec570713dd4206355ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d658732ad788e3ea041041865a7cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755b0d4e1fe7e090cd874964b923d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594fea5c1b61c2519d2cce5637fca4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06a2e7317782bf725c97b41efe5d99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e322f8375c85c7fe4a107c7936c8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc75d3be8461159901d3b37bd0478b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c00a25ae79f0290a985546674b94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d1627e8b26d7916dac3c720c247c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30305b9bd49b7fc3e48777a3f61b347599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075200f0c352fa5b69c00ab2a87ddbb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005ee20a56b4a814845fadfe7e9cb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d4b4bc97c3847ae4cdb05672d5e92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49a566a8850cf8c9736350ce3cb89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9643866b495557eb055d80e28c11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de97ac1e020ce7b39fc184e1d3e16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005551e2f6e665ec2df575265f60f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9275e81327231e19916c44cb76ada8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734fd6d06a94a128c1ebb3b73431f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed541e9a494d1e72c00f21e6cf9946d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e418b52ec119ba4de59d5a649a6a2fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1bc54efe4d1f649165321ff96ac0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544258ac625dd4d9685e0fa09e43e5f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f45a9fdd98360d89379222d97a75d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4eefa11306308c218fd0d9e71979e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19dd46a496fa38ed9f326ab94aad2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c32621250ae6d3d4912b6844cf55b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dde5fb2f62ccc31d056208895cc3e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f2af324ab40638009301bb8b3494618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91890e4f17b60476a8d58273664e1a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b62d1c71c1f97d22efec0b87ce46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0978aa977222b208e710fed765c64b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f81e0d389277e8b5241c40f34ab15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5527006fbbf3142bc927720b86dfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f18bc476680848f1c21ec16f3f2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a23a6618d48e104c10971568a49b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff65f88265145ed5deaa15170e916b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d27e59b4d02c61a83d9fc68b9070627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cbc356f587d3b4d7bf3ca307b759628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f5e1191fa4917e139f0739381d91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcda74aba69ed7dd38aea6152393b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8715db2e97c7a40e54db4d8892a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9a46676d2f1ee77543080cba2bae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dffbe5cc3fd6cf803743c011524635633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee341d428c746b96ea88891e57535f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffb5c61a12bf3acc686955ac2b341635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a6302f4f6d83e74eb4da727ff2cbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65afb97242e289b1a2cf28dd1e20b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8dae67c96e9eb8c9385ca3d35e87f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38696ff9fb5902c478938aab652d0cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801d73ac1ce6ef7ced0208684769bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6c8dd92cb33162666c524f9d5b8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d273b39ef36002c15c4f7417e60554642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdcad762f7dc487c586a9518daef2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885e5dc87735b2b0686934ad16e1ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90400f69356958b9ed8fe0618efc73d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3374dd7514b15a9079a984823edf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a6566bbbbaaa0ce63e027e948325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412594f462f75163e4a9d96a31f8143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618881a5184f2b80dde0d6a7888b739649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9d6fb71f831a798e2d0167d14526650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710fdfd90b17249bd4bce77c6947a04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d7c0d581beaf53469927342a4ffd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea8566d9d0219c40f6b284d90e7f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8adba539a4c4b3222b8efa2ce3a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c96900391eba5914ef87c00c45734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2492376d78a2b2cbb31f0b51e35687656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7bc4a7219b3d6401f80fc4c052fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984fb84bdd6910869591507deb22eec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ea2032a9f25ef44449aafb2da549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee69b691965be726c216777426cd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc31f644d6715be28069d3c5acc0f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169bd3f0073f4ff00a9b1dc92a16180662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ab7adf2db9ae5151fdeb42bb1371663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d235ebe11cca1d130fb7cb259133c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76343f3f2feb0459cac28aabbc9da00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ce8dfaad56b32644317779516da1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a9e1aaaea8d21091459a2eea1d90c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c2e94aaa390e29fca41417d42441668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2440cf7113366eb8616fddd5f64eef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506107f47f75d829d5988fdb2b99a49e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c304872c8fe176d955566235b2d4ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866dbd05e4108a59f0af27515193b10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8b8f50ef95326160c7ba8bd36149673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a39a4a56d44947297ac9d5dfa34892674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06373259341333cc2dda8c113a065b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba330693d63247a57a14192d0d120d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ae180b3a7e89b2427decca76144a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f058ba1878af861b0d19d25cce5fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4102d879fc74643cf4ac169cc0d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27bf68c9133adcd7a6f23ac322261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb546261377cfb1a35ceae662e62bb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d810d90a33bc2ff3ec74d9c08755e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae7bde116b9bd151ca7831006ea0b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d8200a5f08cac022956adde59341684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637ab44ac51dbda93b709c9fd697564685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e6bea1f897e0712862c52b0c7322686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303afefd6dd9b7c8c1688101796a39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e0fcd109a8402ba3b9c10b333357a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04da9f837750cc5afb13c60c47909f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee15938b992ed63f8ab54869d9d398690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830f87057cb52a577814d173433a97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529503e7eb1ccf2ead7036bf8cd77898692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73fe6b7245d03bea07f15b5778ecc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0dbbbbd2de51e65a944dbea88918f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113f5d83b9ede482326402b79f3422e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d47a0ec251de65e806510edc06b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0e289e82a98847fb9fce38052da9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777cddf6c4c2e1288b8517975fbde8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7914f1564806672bb7a52039c06e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301a6aca657c8b866db1707cb04d30e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62f88977f22ea699fd5744cead410701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2920486a7655d41e810550a2b23da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58ad691bd8f5781df58dbdc2bcbc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a634a9ecf1fe76c1604f486d872ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc3217c37811cece5285c80d38e72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23fe15be0cc8e4fa7df16a1ee44b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee215c069b66f627b6035a05974baf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6d13c317412db5d28b2b3b9ee04b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53817ccc85c4582a956e158eab1cb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8bd36f2791eca6e8ce7c320cd3e10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce58f69b66c66f9c8aff1e44207d21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb159d03f40238834bfbe2be810e05712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1835a691cf8ccad81177b9d588797b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304b098037d6c6c373b3eb154a179ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619b1b585f15e7631a4605149fa6be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097ff43412abc3e2f18b604134bfb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c914727d133928c3e55f4148d41085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59020b2b0b4f1ec15886b1fc926d513c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55f9080eb26b1e3c222acbe133c6827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9d428b7cdfc52fec442e5a3a619f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125e06fab65fa232d9e5e430975cf119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5a52aa8955e2353cb0c8f05d154110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf75c9b7495f168e57f9f6907c733b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44590b99f9568be36137f62de02f87612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f07a9b9d0c11ab190506bdac24325613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3483e6e06aaa95d0e577762ccf00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3e4f7e9b317c3105570970c605a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48fa43e3cdfd5909dbc08ac4ec9e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db494c84f1ddacf8f4a7a77bf171d4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afce6da706be7513e201287d77679118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2d27bbe60c99eb118386a709d19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548deedc5c433e6812bd5a11dc47d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0162d0cbb83c719da9f4a4bd6a1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37430459647d856b656f447b6dde374f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15db1f0521460072e32392f4efe4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d27b75a12d02a711a1dabe7febea224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3cb82da84b64371720d5963b81d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2715b3646424305302c79e08209926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cac650ad4ad12022b416bdb7be6f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18858c3cd772287e18c1f2c007f9a7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d697990ca88cff325e1af318e688029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f5de15e66781cd474aa0a8c2b65130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84a5087d3effe11c0c765bba38b5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2679fe2d286c3cb900671c253b804032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a438e125132d32a0a3bfdaf0171315833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c641769bb9430ae8dc4b71752d9418f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0e2867e4a7e252e04b970352efa8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f053819c500c86a7753aef0e7b758b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c1ddd695e888af540a21805b327f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f0214d8ce87b9f6a5f2730d5694738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d89ac761f086a1a96d529cc8080a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7148bb333a30a327a03536b15deed8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247ef81525603673d5c7ced952d94341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8166d3c6ec28596efd64d391fb9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ffc949303ce468f88ddd7d21881e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762fe22c62c86b73cc9055d6af6c2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d2e86a6d0459630a11cdee403197345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d6b33afafb317b1c45245ba3188c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1854fc1bc2b349ab9f3b4dfc7e3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adddaea36a8d93951547299e0a61d7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f7f3d6e56f6019176f61e088c24a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6e095ff37d9531981946a7401a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75ad0ed68401fcbe7860108ba40cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e21d616b2d5e74d4d31fa1e8f2f5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde35e487bfc775ca087683b709e9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e273fe94374774dfaa803789d12654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c68630920cd9e9bfa8a0260f0ed955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee886c3d71c4d6944d4371bc28132256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec19be70b2174ea96bcba8295c2b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5053c6fde0992009d01fc87d489158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a26df8ec582bbff7c034baabfc1cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f357215585ce0ed038aa57b88e536160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd23bc12fff8134b6c4c9e8739349a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8e33fbac106f7aa03aeb92e2375c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649511216388702a9918852df1a9ce063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f441f3a077994e451ad2ae823cb30364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeed6347ea5b6e87df9c8fb3ee292065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6100fb15e01dfd975a864e082accda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c56924d61dc4e738e46d100b917a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a15ceccb09e87833cba606c6625668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e792fc455c0bf1394e87a9a08bec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb523a8df15a648b5beb285462da870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a3896aa234725be4b6f9cfa22d2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45cd41a6643947e17acf3a0b39bffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3fedab02e860072306ee655ddc80973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9269a256f87634ef1fab1ac803f30874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970df9c20fdfbb817997758fcdb24b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84153a0d724db8bc016642e30588f77c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76facd658b00e7780aed6acee0fa312277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cca7ae6c1909c5e607bc3f696b9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cf9b9397750280801799595e909d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b4fb986906dbed7617e49371794c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861483aeae08e9ac87ca607956784f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08710145ff21e27037c31b8af8c1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4451d75f3bf631795ace2fff528fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1913c0ca8bc0d56e6757fb3a2f8d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840420368324e424847367f50ac5e84f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081902064dcb08d94e771026b3360cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a5511478f8a9b11664eb1979766d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418f51ca803cb9067c02485ca9770988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5bf2ae55d03dd3eedcf49ac6a1a9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52943daf88f5b22cc69f6cdacff2fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7992ca378f861f981f82e72356aa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ddecebc0c8e863b3ccb3dbf7746992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc8e3ba140d5d1aa6018456dd914493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaee193c6c521f72e43797e59311c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648fdfe86c6775ca30b923a06e47fc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383dc8e45450d3903ad4846c1b003e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd90068e56b025104cc619a6a22324c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c9c1c9a6292c3eb0b9a1b2a4725598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511728fc1ada4243a97e17f3122edc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890930e55d37a1ffe9e15490528b55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec1bfefb547b173ce730fbf18fb02e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aac2241072942d1f0b61bf50e232e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96f3ccf3c040e2b1f507639d1ad853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0722c769ea3901af6ce9b2bc71a256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dab3e53f2e58d221216caf5ddea0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd47d3dbccc2927023695123e0554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa27b71555dadad30d5fa0bbde4400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050084564a9dbdae09ea8d199a0254da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e4f7ffa440901db5a111593f10fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b3e79f8fda585c1a342138aec9e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7f971740c27ea193c5542602153c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d941e65d337560b4a9ac12fbc8751112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a4e9847c1b4f4f34bc2bc7cae136113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0d2c32fdda5273b5c412f86be278114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e9b0ad70d45b40ff5d8e41c7e736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b9573d78f9680b2d619f1f84765ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e96b1bf5abe15dbef2aeb2228cfa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c47cd73d062d23624af0853c064d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f96d5a67a4fd63295f0f98c6feb75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681b4cdf0b40e73d039f136eea1d994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e7c375bed7fcd98259f17ae3d40e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271ed6169e6ea9a1dde90da1004ee5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0cce3a9a5b6f6aaece7713fe2cbad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9597985390e07089c09816a328e17d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fc26a9954d9921f499511e9a28b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df6463a9e8b08ab7f767952cc7ada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e894ddfac5d18006925212697e517127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d078c8e8ab78820225e8f0d6995bdee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762be519ead729bf17af01853eae7fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0194d9c6065a04b5ce11be1f3109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143f506dc6c9d9410a59a74b59a4cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4d09e2580c623a84e40dfcaa8790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c9792d97d3d418203e0c51a4ee5f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e30106551b0249ba97107edeb6f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182612fc97efb152b2d39fadb69a8ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e8099fdc4a54148881e2555138a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3fecfa95b818f053d4bdf9116d2cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd93f40b8aee75a7ac58adc3c2130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec1c24e2a23bdfbc8f5bae3f7f9d55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc538cf45d889cef9178225ea51a08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e729714cdfb73e1666688f721218f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e582ce2ee8c0a4a648ab4ae397524142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df14ab4eea410986eab3c4ce80ef6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc54e75c8b96ffecdfe41d923df196144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56d93ef180886a260352ee09fcfb7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081eac694f6de62d0f36266ad70a23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664b8743c885ff4d16c24b420d0e2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e265bb1988ee28742cbad619fa273148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c690c1eb524fda7ec774d47665abb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037cfb570b9b38ef365e935404e8fe6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487a31736bf7d5257c02225f844823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c648d185894f8ae045cdf69a7057d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f310635ae775dd49e8f6d6aa3e6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89427ccc2e5de6707a52f7d7ca22bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd18ec864ea99ae7cde890c1fc325155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b78eb85f6869ea81041638e28882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f1980201fd7da25f9978b0ea62f96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b33dda43703ec54cc3ee4420b397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0e13f8964f74f0215793e61d3abb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a97ca53b495401cf511dd2c3b9ecd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec68ff269c36e4037a9af6d9de15b44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d4b66a16858f60c0ec9bb0a19e21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db1becdd4486529f526dbdadac369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7639ef6611caf89c702c5aa2d9b937164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b352e1be6ef782fdeef42d8e8c7b447165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef45af28c4f91ae6f188095a68255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9d03f15d6b5926a564c9967a3bc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac23e827db8060bc98546316a22d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43adc9a4f0522bbdbef12bf36a1e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5abf95c5c607dcac2561dafc85681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0967e5483953ad8938fefbbab24dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2ac0e4a737032463494e19597d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba847bee251207afae2030053fc4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c66bf6999385294347a32e4e7358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24eca77b3fc12f14ae43548f3563f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68aefa0945da3e14c07affec301b04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc08b13bcabf8feb44cf556b23eb29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266092481c3c7e067f240f9bd0a40e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26b22c1fd4a5982c45c9aac89a28d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0ca62931f4d2663c3182fc8b0cac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c03f239045971445944c19f41605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa44f8986590dc2069a64f5550fdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb3ae032359bc5746207b1b625ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097c3c9ee2db079a189e9e2530b22c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377fd719bd70415523be9d929e65b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a523cd15db238d7dece8e7de56bbfa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf9a4240791d48aaa6630eec59168187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff90b25f2b549ac6590f5648e4cb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b757a3fdd1326eeb41c0fbb4632af9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6341f0a994cae6f8a40a56770f6234190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003cd3cfe6e3bc2069e7fb605609655191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd732035c3689632ec9361176cb3289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a8bfcbdcb336d130f9fab577dfb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad531a2a6f803d6743358f6e36da5c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ea56fbed80c6f7e0feab71ccbe3f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35409a8b0db776b745eccfbc12a50fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7d7a1540ebf5020be873d313fddc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae08edf0156ba2973d094e6e7d730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ffa279d1b24682f8e0478e3f0f925199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bfde5d87995d280e74f01a9b91b34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b1f2dc87b6a8d264b82cd8f088ebe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c543dff9bcbbbde9e484b527949b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5428d2520bdde5710e40a49ea3075203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f8f015da8bcd60aa2062398b93a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65bd59cc5c1bb937a543ab86e385ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb019414a04c0978d8214a7ae3b95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7070932ee7027876348e8485c1e320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ac3829124fd9489cc3bc156fdd06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d02de028fb91710d6a20927164c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00081827c8dd6decaa878630bb4d36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24816cdec44d34753c8b6ad6a909567211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5976428b0ec6c35841c7c3a8ace67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d9c4365cf3f957e536776463b8810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae09b5bba34dd8550b3021682620ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089174c342cf03e4d52cef7756c65e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965fc3d5de6c0fb8b75e2a739226ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20324e61d5be95475912a730f907b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a092d57dc52aebee082d7370913afb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc03f60ea8421cb1a8a3d52d5ac42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412b2c506d034b4e39aa38bdf9f0b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bafb31b4b15bd023f525e3243892d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fa60ebd9b1f56a7d0efe41c39a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b754b72feaf79ce171883e02799c5b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe46f6a26d844831394167ec49269f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cc21fa23d9c67a04281398257a510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd985251b1c4bdd34ce408881a0363f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a445a1748ee708253d3d7d0d09dfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcfe0902754da1c71d683e35ff0d99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b6f9ae37f276aea4e97a43dae52b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61153f8fe9d2d902217fc9b04e1563230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c82a3adc57d15163e6ff704afc118a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc32a78668b14c27bb00808c45ab6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528308be9372d9b3ced8cb819061c6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb3c45e35a6730c9983841fc8367c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced9cd171da3946dd59469e46a54f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49b5a2e1dbe0a9193255e9bd9b7cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd887c3a73120c852bd15b10b3b54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc426b25acc436dc6f8acdb845afb0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78736e88c2666bf5a70fe8ce1c3b709239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0328c0383e0232a59faf2dc2d2173a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897760758ded07c3652094a3915f839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34244fdcbd09359a1ef014a1cfa7e813242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471eddce38ea9b143341ed00389c6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3959915f37a595460941f7be4558b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c9cd9f6b4f53e6e8d45f48640b273245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba2c38d47fa9510f8d86d1f28ff82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e663ed6995f74b86d68adbb7630608c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d78036e9a88bc63f8f7b4e746276f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c04812cee8383b4b03e83d5dbead10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e06281e3e2d5acdb8464c5bdaaa73d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31eb9a77b04098d9f94c09863c0376251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a6579d9b115f43382dfc7591cfc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea06f149788d9dc2a14ff8ec95e096e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654780580d7efa90e5cae786526960a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ad7dba1389b11d79734fa9a4c9e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae9441406ba86bdfc13e37710d2d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c770676d73d385248252bbe9e124257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb993351bf19b6bff667e1b3763f037258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e24ac71bc6e37829aaf4a6ca5a6f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b1ac466fdeefce19e084df41c841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814601df2ded790dd3feb0f3321fca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edd5ce4acae3dcac387421aff0cf84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f8c2f5f95d99c157e8b57d7d8fb3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c4647dc2813c87b8077b7364e8b02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a818e2aa3e306ee42a5289dc2c9b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba7d0980947384b1d1709c4a77ffac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a452bed7cb491131af6d91fbdb5eac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a554fb2b02bf00b51b4bab427ad5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4b3811044fbc9187a0eb690e67bdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c85468a0bf1dec0e27f0d6d53f467270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f36706d1c5e4dac7f19dd0c38cf91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a3a210587dd70d562b55affe70430272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99ea87174c647042cff9306668f57d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed075370eaa36f8761f1aa38bee912274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7334cd904e55f7d6542a7fd1e74b89f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c2b012c642b29fd2c94cdddf03c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72449117aac91a0bbcbbe023ab4055277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2017170e8e64e7c3f65ab3f2bb4253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07017a8254336ca452361bc34653820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9765fca48070221d3826566890f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485159d4ba53d892e4059f7467e8d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1ba3336a91f2307ec9d05bf474089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4a5dbe21449c315a72f5454f43fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89737025b1b1d0de922f09d1e567a78f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414149b2a480be9a138080ffe6ccb9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51765557fbc7edef1b1020387d8b9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be8699c47602e8a4a109233d1f50db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750acad9f9807f193af7723ea1e59d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569354afa0cfd735b3f280feb142330c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c1dda67050cdcfa3b61ed0a2dce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ea71dcf9dc4317a9f4112f71a5d65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d5635be5d280bf87a33c4fb517b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e30d8dd1aaaf84cac269c5a8ecc80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c31d5f5b52fc742f5c0d8cc726f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68e4f277c01a2c9c10ba88d38194f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec820dbe8bf7a00c34307018b8e80a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd08487c9ac2b1a1a1e4b18c9525a51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f80cde22ca8f82168ba2f5e679fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827ee703dbd52f1b2715e4a68998875299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ddae16879aedab97098c599bc28f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf01a07a57507b66e086ee57b72922301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5a4d3e3a271af424270882bb218a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79eca29b1913e81ec38327a0f2d91a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4cfc268b44895bcef452e41c7af6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d59ac7743b812fe98fa54de640b5f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c7c53d16cdae58c6b9de9f386c5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10320cc2b957d60736ee00e01abea932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508968d930be6c3f71c1b0455e2cecb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f6eb24ec01149914cab2be85543b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d63ea350306f99a901c0730bdfc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e956772e197082f44c7585077546b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a021823d0a4c0039b7d422d28b3ce6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114286461508136b03eb787f8548fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96833e8a0ba32ef48fd259bd1c52f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d79408387ff67ceba3a39a6e3054315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545c21fd0df950093eee3549c89bee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e01b1a20025f56e8b939e84edcf9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e42b09a250bbd2dcde7298f6f49ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4296a67dd3b877f3fa3f4df5971fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97228d1bf91779a731225adf1842e83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8eab9523ccaae7ae9689546bc50d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0684e2e76a1e07739082fd089c390322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc44f017f580151bc3d93171063ec0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7304d562ddf2ac9cb23cb6fc0beb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc22a51641c76cf1ccdcab2a1771aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd553bfe9e4181cf434839ab815103326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f0e0c356c2fe839d8c7fb264ad16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e6b45c9b95acf7ce559552bb4471328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c041e801231a79673f1cddcee3065329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84b3506fee63fa4bdfaa59faa9147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be25fcbd591262e92246526eaaefaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59942d15ec90c4b41fc68bf55a48a1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d60218eb60643b475871ad5861eac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7352e9a53d6801627e485c5d601f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa4eb77de4da4fb61d2b18340d14f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de26ecd64876c6a9ef850e2d71624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988158b5964aa50294bfb16391203f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911191786fe03ecc1fac14b7f9f5d90c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb4eb9b0c59a8c6c9b0e75c8f4923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a3d30f2e87ce16466f6036f00a130340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10b7f4d35944300775669cf5055d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafea0be4b2f8424b3deacde690656d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be6b8f11f3bc6605a22e4140d6f76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4fcba040eeac75981f5253ebd237344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee758f023c188baa1a1d389338567c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811048864636f8395bb874ff729b7299346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55cbd3bcda4eaf8c4ff7167af7d1f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6aa437e2b11d39ebd04da5ed912c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd00c467d3ed3742a41faae7b7e2ff7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626159cad42a7f3d95a8cb671e4aed39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c120e0867bc6bf843e9fddd270e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da19e7aab6d43f41b81976f868b31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116162775d1490582a523d9329bf52b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009824b172f5b8415b4700eb4cdd106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445757e0e74a742915b7a1257328e5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd01009d0e5ef36e3ec7db99c81b892356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99d2a8b048ae842cb843387cc1088357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561438f06856a71fef543768bcc421358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5069c57f60486e80dd156008d398359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6e344d4de4c4191024e24c9c99c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66781251054b4c64630f47edc04a0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a8c304411bebbb6d5aeaa99ddc7f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02784f1766ceab006f21ec19757190e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f97d1b78ea4292c73690777387eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b37aaf6ac41ea99b6715ef8b7a866365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd16dfea39a838d3ec5d64b34345c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886148c92b8111cfbb4ca8464b5ed11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a14cf9db2cc4c664bcecd4e60380b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f96508b9349e0518e60adc2b634fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10878a52ff7e9c2238a77a128e3428a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fc1f099a125496d56160a1f5eb4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dc087a1c4d8171a88cadc5ca3e14a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ddfc70eec2b7773491b7cf3433dc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fd4a978d717369c6db83e2ec97f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda1efeadead33f6f8d76a479bcb29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7784dbc2d120172512edb65297d50a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacfc83e9beeafd8db672f7a5cb0673377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd9aa43a8d26b5cd19a1a9cbf9927378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aa7e304907e606547c1a61fe9e974379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ddf5cf8af2b83882069a0d6324fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc779f4ee737d7e7041ab29e610fed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b38b1f16f495d365b04941401f307382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b81e364ebcea60af612b4a12300607383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3edf8c30f70219534828adceb658a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8155f438ae8a33ecf6918e0ce02a96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aecd812ab27ac0bc387fd5094c8c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7900122b65bd707a381433fd2f4f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74124a11cba9aa71c30adf05b0d1a81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392769378c7c0f211cbe94b1eec662af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399d23b8e9928e3358c96923e63a16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544891d5cad879debb2fba6af719eb36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21c2ed70b18c7031e4e77554f6175392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c838578940e9eace0b3216b177dfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d80ec0408ebbf3d0a937c60bc0d9ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80a5e3c8e540db3b1f831f2842151395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ac7a844610c1e50f86815bde1cdf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f37397bdf0f6760db7ab2f2d21382a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a4c1805987757ddd73dfe0766547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a6f8d6b05ddca3a50d2a41f37194f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00120eebbee4a1a61781aca9edb9e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3dd948298d665cb782cef89d843dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44df69deb7b1b3f257ae60d2881e2d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b922d12960da1d8b91b33e9a1fa031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56a39816622a56d48f56310d6f5f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec82d2d031ab44e7ab29134c93fd02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fda938cf1b107c01a88a6fd437002406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571ae32f3921ae1f48f46cf908fbc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da990a3a0cbea365879e88ec2129823408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed35d7571cb8d3551bbaef12a14e48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea6ce22b7ef594c0ac4acde60c0ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d5c4d4d423261cf67496626d47440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f444ec80af9b3d489833cb1922b8be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5872041dc2f2713a510f8f1117f0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292784e803d716451df458c82ba15e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a7030843c0d099735c4a4e5311d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820c2c12a862a98857b5bc79a266c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e9a712ee13dec83b61a1292375d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2881838b7f4589bb137280a364f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e235527265488a023b72fbb2a49c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5fdbe31d82e0085a8387d7a26bfbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995fae38010a9aa18d7db817dab7fbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4031d5f9ec1eafd33921ccd0a4eb77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc632dc628989104b847bbeb90c726f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fa7f5d78d0443fb5eaa1871a73da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36888243c0906a958ab0125d21c4a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695ee241d7e652cba39096807fe69c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0a454ab59c3e1d20a663dad349ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4248d497bd22ffab2a5e128b8f0da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f195ac3217df6fcb3149b92208177d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b2ef9b3ac204bd7fb061b10ed737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b369cdbaeeb1f3a8f883c38ab125431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f0f17028ce63ab4ce047b7d044283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518099307b275f4e1bf32e50a3d6c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e0f058fa81f0551aa456c36b07cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d894ab9df54bb6766cd40962c10be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f5c01c37e5bba1f48d19131940941436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deea5b5d2867df127380180d3325c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732445a488c1da320d2cedf039f37e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355804bb3a878d55486ed9b33f675a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430caf920ee5e5e29a1d05b8006e41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dbfed8e1131b791c2a03aa101bc41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c0e60ba8f1e4508bf6024b78e5ce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb970067a304057a0bf625e4de2d11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82915a491dbe8f5098ff88440144f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80e5531e2a7ab4b64fab18b64c35c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a3902706d131d5d31ebb76c8121d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132e13339cd382c2766305689340a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eadb9747ac26d7c6765fbbef04c893448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9fdf6c667f8bffd6cb106c0acc893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669582e91c0fe32959c41a191c9c264450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398387993d91fa2469f2095822140519451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f69b450a142649d93310eb95a74d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794ae264ab60e2f033f6949598cf8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a728a8e91439a89afc8f301f7122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58e492789f14fb409fd7cf48298b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb6310076ba6499a1cdefc5ca9e88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b25606c2b559a52407a5a3e12389a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f4e21df01e860ce47ba8e4f0b49a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208eef84200d8ad0830f005757edd98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac1867bf02b6beee4272985769a2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe3d223a7d089a5658f94fa9bf958461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846505f6c7b1171ef44379fd83ead06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809cc1af84d60688b7e4d6332d095f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4641128e071c9663dab163734ef7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea59555c98166b7e4b46d545fbfe74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e7fdadd3b08144dfe8c3a4e7d7d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95cb96e62809fe3fd3f353272d0076467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b2ac23a616ed4917fe6059993383468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbaaf054de1eb2e29a0d70c69f81c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638babf857b58934158f1c892599c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c05ff2bee93bd6e297435885ac32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3e7810b01cdb67ec788bb17a2fe8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ffad3336d7b0bd5a0bd5f96f1e958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c5d9ec47d4d61470cba82874ed2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed689f02e3ad4399d176a93c69e6109475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf683994025f3f558c8e6f31fd6394476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4514e59067a95ec21ec91de444291477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923793f5cf8dc5c8e932b2fc0451380c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6a73a1eacfba8b80fa109cdf71403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28347dd620d4439d413da3c765d4596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc69780f5af28add439ff8f6ad4fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341cf420d7da229cdf3172edf4e28de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb22177f8fe55f0cf43a78c2ad3113483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8df954630dede41c759cf96c6181484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4ab04a7c788c043e130bc30a8933485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba696e4a004d6eed162ef4e6c3fd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136270f14f558ecff4923b52fd47e0ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc0c119f83de430f0babf640d3e667488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094903836729a25696732376510ba98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d1e3b7fa5bd408c8a090141ab3d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551216ed44bc640aa095734c5e807caf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b439b5d9d748d11b71a29c8c418832492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bcf8371a286c47913df8c701ea9cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e9d0e1caec3f8dae46f80e92925c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042ca0975d7641b0cada218a227934495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107337bb6b6a5bedf8edeca391a3c344496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d01859cfda15624e31a021eda8bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08278856177c7668690e7e1ec786a03e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5465a4f0c213be67bdad87ec65f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59754267d4e54a39b0eef4be4b9cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aaead9ce5ad02f778bce13c5a2a0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b5169e89b710cf01841dbea3a967502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023fb41c904e6faebb311b150c320a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c4f4d16a9a712cec5f3ddc7bedf9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa995aef542ebea0276a5da0b9a685505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db6842542cd2554de2e8303c91d60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a037b791aab696a39ce59c15b952507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc831f8343776fa5224018363f39ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e99e3251509834a48278c5d7789a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf2a6cd44f9388a1df5ce40988844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce206506c8d42e0f36f875d395e543511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141dcaa2e4079b207b7f85c03dda1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f3445c898034f2ac1eb36611b2cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeef3cce8ca3ed3ae1db9bf620d82b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f689c5c0d498e112f482eb087aca95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4908fa1ab5f492349afe95a308833a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964947dd7a64d0645e530783206ab58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf482605d5b5d547cc347cf15c85ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95a35b77a14d4b71dfb0b507c90556519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f93c59b1f703e793b20856f70300520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28abb3968138a634e15abe5d0e6e0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b149f0a25e7b7627d4b8bd181e4c02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3298643e63105c5d6a3fb56f06aaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0123529fdd451430c5057f619e2e49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54057fd072013b5c552b829fba9ebe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f85988f33cf19a28df271a8f532397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02451d1665ce3a79eeb427ae59add090527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecda2e4d61d8a5e4112903c8e534a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821589e73fb430bc560c0db17bcc2d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537ebd4a12968f63a215bd7789e369530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111a43e230f8cf9ec2f821edeaa3d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e02b205246ccbd9d2ee700677ae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e31a9dc7055456957a91f9e85980c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b100d7b6b2d692ecd87bf2d6fd623534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7436530e6d87a09d0cf5b103d1948e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fc2735a621e3b9005fd8f94c5dcd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d17215d59c068769e8e62482ed3c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716f3f0481d72e8a40bfc0325e823d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d9663f05c8abfa650cbc1bd539084539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318695a097b71b910b3db427adab5dfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade5f13a7acc7a277db7ba0e1c1e7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fdb3ab127b8ed32ce6980f39e9609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67778d8576c0f9a8b73c91641c31eceb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c352a5213ce87844977a2358c225544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee71ddf471a167628ce05bfb75be7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e82270e3f785b3142642b27fd91c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ef8dd357aeacc440f4cd08a13792547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb130f48d5d7ab90e332c4a515dba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b390429d4fb56bbc7f15e8b1c6eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0f59e371ac66319b4fec37ca2af6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcfa7278a8844d455853028caaa4fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a7014c2e570c977677ea070e49188552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac62174eb6cf25edf65cf51661b87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755329df5949168e84817bc74ea491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19538d8041adc0ae86768e0f556ba7a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec37094c7edcb3c31df7d3326c94f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e62050ac68c8e3ef54ed7532409a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea30fb2a7d4e128dec6cda42c1f5c69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae9be6dd9599a3b93e8235ee9bd87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c244a45256b089ab3433ae159f9917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc63e36e888ab71b75a9c7839ecbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436486d24412875617abb6b8bed149e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d65902c4d867e994164ce655dec6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1615bc0cf5f4410f0be2db3453a1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213182b4b61f6148c05161f90e1ce4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7020ac4c7b372df697b78f5ed51d927566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63e4da32a60ac44b49d38a0ba4c09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856fc2d95d75d467a2a782ea646356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a89fea278b6350e5c724c7ee66e7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea42e0c40a0f7a2fb7e3bfbe20d5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c17fd6fc70ae3207692119720cf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92161b681bdae93c4651f03b669c509572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f7fd46ae1bffc87f812ca699ceeaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d427d51d93296758ed93fd17b4bb93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e4fb91904b3858ed3f25ed0626ace575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4bb01305a6765c227a3edcc87cda7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a78023a99540697f35b1ef103bde9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51a5292cefbab01074db0e3f302d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad3bb238d45f0c66610b6f10bc4ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514442bab641cb7fcbc333afa935c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43728aa45b257f469e38f46afc9a8d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c26561170b93ec992a227c9ee287582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd3f66ecef25dc5eec90c2aeb3b04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828033bb14e6ac23bfa324cf04526516584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990ae6b45ba45dadec2d3fd4509aad0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907aac68d4033e72ffaa8b929162505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb29a07e2f40200b76af133ebebcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f8afcc4e20dcfd201fb17ac998ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d0cbf104c028688ddac2bbe54096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7afa4b4f942038cae8dc124006fe5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b6018177bbe4233299ed832857267591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99b1d9592213a2929956fd9186836592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9bed6bdfb4e1efc887228180ab7df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d9eb9c4353d8e66c0a505e0a1d6a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13f2a31afadee865dd022b1f53c938595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6687271a1e90e1c5b4cadd2da5ee1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b2d24c0d718171b582e67f8a067d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f8cb8397045aaf6b5daf0d144f05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa090a87d5ec8fa0174cf64037d0eb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5bdd03f8145a99922926b8a88985600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010be044ca3e3829809ecd00102e592601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6514f3c390aadc684d3d074690104602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6dddd405d0f2b856185c135b4bbe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b548020d6d737f35d0dcf75c4777604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31cfb0f9dd0fcc5d8d5fdd87ea616c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e114552fd5d6a3413d5982ae6947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f214dfc103a1b3d83cf45f3253fc04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b57c932e493e0cdbd06fac6748c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02bc22cd5b2eaea2ce8e64adee005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666c502abd809c429541de265f807b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b265b014617f8d60c9a326ef1f983d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd7176581f87599391632bbeda468612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b74c9113d4898f3f36de6911491495613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c316f35a90f2d17c8091533a4a979614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421447289bd9c49135303dbc175c350615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68e2116816d2dda569bd937f7987c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f0a220ff0637a80252ca8401d06f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0c2d9c750917607c452e3bf717fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e8fa21ea9aa3049735e062787574619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae78dfd8408b5932c6a49fdf42b365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c29c0dd2a06a055466fd541f58ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041149c07f0ab1c27c479e3981e6690622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7049254017c25de321989ba21150b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4cf59353030e8d34b1405b5933772624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2f9385b7b49d383c89b64414e9ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783174b57bc7e3d780409a64b78e7dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d3fe154a01e9d0c8691e5b31259db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380784aa4835887bb0a21c9c623afa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee689f24d7c740c4ca979fa738f05b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0134d482789d065b0ac3db33617dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8916031ae2b91cbf28fd3be00897e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc53343cefc889acc8648472fd64c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e3f390e5ecee4e70d31850625b313633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c44d2ab682f081ad71bf9a1b17d3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3db8bcd1a6ff1093db6d9b962285635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8cb7cc4dfe7666695c58929bd837636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adf9b69b379634e379394525356c2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3711274f45123235d8e0be2a3a91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870daeddc27c0315c273d6df5ba2e18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b233bc919f9c440e8800802f781e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00269d5432c57f0141792671f5e40a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b27854993d4f1b8a70d98427d73a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4871378ffe1798da99607d31c23ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c7a11e004582cdc5931c4ef81e00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81044a87f5022e2dbfcf32be24e79a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd370c1dd53488dd4558b6ab01aa69a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e3e3280e854e3cee53a8b2c04ea9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cd33c287ed5424974e67a13679e95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a365695e994994ea0b098be08978649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38319df67f17afe23a7ef287fea9aba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567f73dada4576f8fb1d619db81758651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632310caa0020c130b38032e6b369bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1620400f7177b2fc1d5bb5126c094e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34a53dfe0d719bafa74cf33108f28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a3d0ff6922ca8cd91a10e5568d96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca535db20d2cf64739b0255d62a44d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152108db29d8b28fcfcb62a393cefb56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce189df6e3929964543eb1b0f88bd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1e11d181f116bd6b4ca34ab54cfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e67ac2686a4d9125a86426afba55a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3a1fc52ff24192d177b06a294ec23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5713c2fbae468b086718da60fed7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6eb8a98a02fd28c0e897e1260321663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1d0e7e0a5625e4b848c290dc87cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d187f384acbf18b543ca258607b04f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e65d8f6483e2f6bf92a6063ec28c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54264153065e3f5b0a860e7fe131d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dafda8f48b2f120285b8b65de37bf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc0ecfb07c623050b156d4b4ace8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c5958e673265fe9ce927875e9439670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4e0c73cba87a6dc2515a5033a2e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60d90a5ab679f5dfd9307a84a96a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee497d7a1a4db4434f9a8e684127da9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667e8368a3366f150d378227ae135d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a8ed448957bf2795724ab02e2ced3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60602dbf2d91c706e51e216ff5a5af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64536cd7f9ba85411bd47d2a4124d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5abfe85c4a07767c37470727258c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5f81186db3943dd179e6af3872aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feac75301b7ca701bafbade08f8afa5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>