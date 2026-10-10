--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f54f85673c21c5c4edb389a1452751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b60f73c0cc5d7b0eed94ae573acd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049890c3d184857afc2c7a65f087d8173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116816170bc06ac82d754aa40fbb28e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443f062158f2e405d1996661c33c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7cd6fa88d105c395af5c1c3c799a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413691ac9a1d2852ee5648b007ae949c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc798db69e44648375a20db72a5eb828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c2b2ea21a48df53e641e8aaed5bbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87d4e62984639f29ce3161f44e954510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17927318b63ea40abd46c4593ca19c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863873374392b901fc7d9bcf419c59c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e324548de945e930b19e66444c05a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be84ca65c28915637747765ef8a97ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e75e3d8b8928728a16091d62273615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f275cb2ae392d881c70d7d896fe6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe15e703f501fa4d2fe2066b5a64617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebbc115cc3315364c67f756b9c1ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748938377561869f168691c316ca359e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a33858bc5b5a1e3f8f855b3381a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700fa4f50e02160588aec558be5d6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc380422cef62cc759dd8fc7bd50cd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293cb719ad44bb76cf51292341755623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723fae875295a172228c3d4426e6c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a61e4b889941424e12b11f056d8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35abbd5fe4a06a37321b0b7c224d4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23bd6fbcb259002c09e465669a2bbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036161f114c0fb29e8b8487bc5593f2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe716d6042e29302ef6d60300118c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f676c733a3a6870142b5cbf088a46f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3298aa1fd29b8f7345d5565e83bc4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef172e3690fa2aff56f1520ace52ac132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558355fc322c6e69146d6fc46bb5b5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8a6a15abfbdbc13a47868166f30f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db898c1d18d468486051637454fabf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ede096499f0eea440a510c82a249736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a64397732c061c341dcdffaa79fdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d36c77dc217a96be4a937b93084e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515797e432c31a1e801d80c6ed447e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4a3eca98097a94b780952420df7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d76cb115a7bd09a45e7f988a952441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4f896ea8b941e945cb394880f8fcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571be12387b71f9e7d7b9b5109da1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a323b0d0992da38487e3c33b2dfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7004a8464ebb079a2f88884313e7ba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ef557857e88174357ea6138736a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f11b706841deeadd37ce1ae15ddcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c75627b17962691421cd3f96cf7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70828ee771712a5580e043f605bed0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae281f57e0275e6016ff33364017a5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a21538b573982ccc498e981c4283451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd19f0639a407abc6c1dd9077b1c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3755eaaa3485be57d3876ca144f071c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa33f41282e4fcf2124c851f0c7e96a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbdfdfa09b5c03e5c6c1f2fa99f80455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ee476b03990a343c55cd234221de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b11913716b3f343ae5ce19c8763857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348607e564c606d6cb06e8f0e2beb1ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9bcc82ddf52755a3ee3b49349b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eede5eb7a22b17f560ae94997f8c8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf59aab0af7d09da14cf9991d75656a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c3647c22a8a84b89a3f6fbc3de6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b9e7321e0395bd8e65ac6f4a9e24b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff86bfad07db62f113e82b16477c6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91c96f2c2fc9d092c81605ac3e3ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768aef4d26e55ec6d7c4d2fe63c14ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035fac637e4bcf23f0c1a5bebf11eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b97f19722314f940b981139c790368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c0e98c51a01c8673106cf1784ad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe75c5825d4bc3b163dc04d5bf2e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6079d96b42a1d5dbcba3c2240c0de571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b153249d498435af6ee3c12aa9926c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191491d8a9ed9db195635b8e41b8bd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce87e68a5a3adb4af53b26f082a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621facaf4af25594cc677a4459d9e4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128bec0fd45384311094d6adaca8dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96757fedf1e01ed123f0df106d13d9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d9cc4e52fb4397e36b61d6317bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b59860e14352ab725d7407ebaaab079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981f641c5909fcedd89c16f945e9bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be2f7f344b20ae00a174a6154c42f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efe4dbf995729141540c411c9511982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb9d841c524c3f3da1e277c71a346783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458ac035fdb04d476c52cdc0f7c704d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4010217bf9e201312e9a0c36dcff54585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62569407af79d5617dda5957bb528d0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed68bdb04cac929b549a340e1437487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92a28d49f6d098639140d1db2f1bd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2df01cf4d304e77e2241de974fe3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c17965adcc1b5a943e26ccfeb1a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716deabe49bd617769ded497133d495891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fc56c62747fccd6e44a369947a0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da9ee049208d47088b67aeee360ba893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b6a4ae4e8ab99baa269c97195e2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed76d706716ce1d1c09b3e6e6724895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ee9acc59cc177b9c90d0198485f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9485a3560e9e96156feb52a5de838997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f769563a52157207c27b30f74450098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdaf99bf9184156a81d496b124c4bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fe0db33276cee4f045d509a867173100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d634f24fdabd5b21db2c2c5ef4289101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae6b3fc82ed4e1c8c8a74d006961b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c038ae7e8ee8a2df327e914609e7c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a9aaf7f4c82b9f666d8d583233523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab7e590132f13835844bb7add41d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90ee4baad7ebdac9f4c425906faf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b6bddc74484eb590398aa42c1408b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75d04dd3d9e21f15b539e6b48899a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118239c1ab707b8baed84b19475f0ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0140dcb079c843850c988502a3c293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04049e303d9e8fb075dbb29a0069586a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26cc9c589d7cdf1fe7a99a98769c6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02b3211956ff26dd675b1ac2111369113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761bfa141ef613bf8a77e710ac35987114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef9d42061f54d66419c5bfbc640c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01082f6b14a648614cd79219e0380a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7849cc6e1192ad83f19e0314a63e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a31e6be9f7dc21b06147f0e0e3636118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ec18126e750d1e5f1efa53396c0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11dada7f74f16d80d8f0873db0df6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404ed223ec075b5db71bc68fd3251b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d61d1a82cc5209325277fd2dbab72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c011f69a46eb9adfc6ddba9c7cd26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a79922322099b36671dae1630b0d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1824d6609ee974567aae74c425c2fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2885df8826bf70c71554fddde99c2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939f288e49c9a327a61b0307d3a9e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f1a17c638c36948d14a637d95260128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bcc22fbb71d8829ef8d32de1d9d92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1892eeda28248dfbfc3818f4478449130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54b7ec0bf64e1c8fd7ad5a6c92797131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342d2b22f688c331cba800331d544b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb3a9eafa9b5038d8b2c92b84027c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81948fee57d0f714da2c1aa55484a9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f155f058736703a035ca19631a03d19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e7292e81fdb2e4a5cb44134dbd97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ab2a7150a0db288134244d6e6875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc62759ebf499366af245671d7315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72c798794a7a590599bba4cf24865139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e906613b0bc71c9165f33a2a63bd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138a02a7a2bec7c3028a3d98818361141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe0dd762f74e819b381ac680bf37d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516dab59b75078ec8a9c9af166b5493143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ca959bbff985fe4ce258b9e85e5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b494647a834572e0eea073fe06cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c75adc5da1fae42b8a9cbef2db4057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4080f01bed845d5d79af748bc652c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65406955775241df32915d946ce06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc330993b487b79025fe598cf4fb0b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e3f8157e70f55bba93ad7971851c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864f8b2489015eefb60db0ab4e1ebf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2bc241296c03ecd0204b2a18df5d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c3f70ef4f8f491510b74499f2ecd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cfeaac52d154dd43a8769556e5dbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f7e5702f99d68fe31cdc5d12e0f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1993bbeedb29087000249fe3a94c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1936083ba097c95d62b819acd88d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a90db3ac7cfb083a37f8f118c7f99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2d8d84f36b8a06bfd852121039c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0b6ac8b2c5dc827af8ba89c4babd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a4409fdb5b511fa61c8a0eea4cf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981b7302fcadf655a86ce9e866e593162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4cbd2ea4e6164249b39ec1fe283ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832146ec9252b686fbc182b5fb53d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb1c3b78acb0696bd2f55c9e7576f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46cfdbf543fb2525a1e4f2bfeac5be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010504a2339424aada50e0d9e82b4f5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccde9d9ae7975f17e26a06ae8d974c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbfad8ff9325a6fbc9be0399dc3c7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d903307e0f4344d18489e556bfa5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85be340e9f02bcd7e5aa68eed705b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848464aedee5d16bb5de708470ce916e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9c5f3940273ac7b1b428a557e5a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da09d237fb6550abd7c2cfa7586fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6863e63a67b2442bbcb3c728e50bf77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3995868bcabc06d5e6a0c23287329a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198971bde3e38b062dc221844e7a3217177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35380e52fb1b82f2245fc4d5d34067178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11901d5f7db2ae3f6e95dcc0b16e35f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d263fe52345f867f95a0858e377570180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c356691e2730e6106e9e22061e9b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f54d44191e33656311751b0878235182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77012230cf9e4e7e2a8ef09844509bc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1a430ed57c448bd05f93a2067e31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba17426ee599da630f3c3c09290c9d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8619be4885903936673831d2b148186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d079002e807204a568ad9b36561ec65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97a756b922a5a9b58c65b07a0f1f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbe8ab84448dbd09d13a569a9ad42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706a3b5f468a834f83f3d11955eb8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f215daa19c7a374eed02c2f3ac0aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda5eb77e9eff22e08c2a19ae88f58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27b393bc00c3e616ec174cf6ac820193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2190a2049c936afb449e1cd631bf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2026a444e796ee83c6fba68b0909b4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ed547db26b903e8d4246120ef2633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a0a5368e3891cfa3775e812a3ba41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c10703de5b8bdbca3c905744c45c39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3dfc40564017c66de8f92bdffe925199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c33f6fc089aaa2a09919c60d5b7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9f740bb59440ea919b92ccf639ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f186c03f5217b69e18643e2fc4096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcae4eb9cda854ce57c9dba221df0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960161a3ca41167f7826acdf29ef87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290371ad17b7ad6c293bdcf16317f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0177a8bfb673ed8fbd7de120f201d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1197f9c3ffc455a1ae89ecfe2698b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a838cc6f0629948e9d234baae5529b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc9ddc5cebe45744ead216ec30272209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51981fb2432311c96366a95a5e5ed63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050bf2af7201dbb4705c7fb8600869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad638f1a276c78f3bf1aa1728b5b796212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5485b8d0b92df7f54b9b92d353adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e7dc482ac28de115f3052d912e15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0828743d8c909f01d598ad1d8f974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a16827a36178fcd985541e409659216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e9bee50e8320d9f6ce73a7f848c27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb34b5602f4c23504c0b29301e74b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd578e88b2345cbb781136c201843219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311002f42748016a90304d138a2b8ed6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eede19f404a724ab5c80d4375b8ee1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88202a1cd229b0d0d8f52d5d19602117222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20195e0deec9bfbae1afd469b1f4e7f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f167996349d08bd86d2ef5b7ecd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb899e3c372d1a7c1e2ed4bf7eb44b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe982784ed8ac86b542d44a7adfaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b2a796ec698aee0e76a9b58134af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891530bc38571e5203a82ff3469c90bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ecac595b89ff3662654bc4439c2c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee20b5b96521316801d129a42a5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b6644e055116ac4cc84debc139c0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab8710915fe7b53d5d1e5ba836560232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c9f163e1b0d0937a1684fc631123233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4800a7c1755d5702e99906674ee390234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9360626681db427f13ebd50fd8450235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610f40f62bc6dfe2942f871df872f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b4d6cac71b5498f64554b0588e39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2094200d5726232a7e424a9d6f22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f6028882f6046b14f4a154d1630e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f89f9daa0c8fb8865df3133fb868c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1794ebc802678af1305b263820d37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9c7a168154711329ef02472b3d6ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cd38e4ab3d134237f6ced0314f769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33526bf5ae3760f2f8610e4efce706244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e512d0ef5ed26419148a13c10007573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fadf52dde0876f391820bf68b022f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9112a7ef7444377f6c21757c0e77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771e01b24a204e7182b79164f6c525248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a3e6896343307cb396aa092007f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90027e1ccb85468e428e03dedff9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2d7cd558fb08559424668857b101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6856070f9e719611c646e850bd6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb7f23bb9eeddd0dd9c832850434a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89125daef8d60a1a8ee7c2c299fcb72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b84917d0feb069e88ecc66398ae37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7f4b44bc6ea8adf575f3cef4cea7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74169ff3e51282b2217d6aa41bda1f85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dad06f18a1a4d76a0472f53589d393258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe05a520655b61399bcc3aa978dfcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6cb2ce524e23035ccca99414c4204260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f74f2b151ed04c5687c6adbb62f5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065706defa99a79c56ad0516750fa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef81bf18db8256ac63814690edeba2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029c3d084476a7aa18879c901dfd60a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd288be7fa750c9d94d885110f02b4f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4d65b5aab70bee0cea925e01495d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452725564b0f100a005b43fdad505503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f165d28db0885ea6f6dd9f31c7cfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168e94b9d90756d810e90c512574472269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095377137f1396b40d8709a56e94e81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d45b60398a552026a85e23697102ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd942e15c92ae9859ffb7c6f61de300272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b8b2537a279a4ae398216da83ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16568e1ac5df12596bf09fe4ef77e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde207a6eb04b7fd4e8f15c88d5216ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4834a94ed51dc432f93a04e9141ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b5842bf292add732e39cf3013832277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb4e5d0533f4af0330600b36d8a1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965334c66173c26dddd06202fa6bc46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106da7671b0b50168a91e0fabb5b451280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b4271d3e3f0b15c98165588ca9ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e19add2798a5576e12ccf95efb76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eac47b086caa7ca827d218fcf2f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b672430dc9b737a90f203d2c5601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ec7bcbe54da2622f05ec9bff821c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668b101c869614f900a7722f60873e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125ecf55fe220ef37e7cb7f9f48e8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481c7ae8dc07b4a49fe04c4e654b7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926572d71c4cc759c6fa1aba443ad412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d8df9111f7f3e7442e7d094e13e63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e448191237422d38603c44c3e12523d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde684f976507f2f1bfe6cf24e931da8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dd4a34730f180722ce482b72e6bdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938d52ae42b1d44200e9b018590e57f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4aa024a6079b19b9c7a2db0c677e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4e113640dbb3cc56ef45c0579c54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20132cb950b271420edb52fb71091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44dc9985c329723b62006942c8ff9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7785f8d99d6c15ea07cef52033913299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7903789d43fb1ef68f88068a3d7f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c14840bd4b05e30573a4b40978320c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b08b2a555c35ac1807b5859367de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99e6a5e0cfb6f2ce327e36ab99bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6d293b19760db63ec8b5c06e00f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1fe9d2b3c0becd224b0dddf313958305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11f87c9e9329ce1bd341fa633d1e19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71fff10da683e71519feaa40ee49f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fdfaf6c82f1f4d9844ebf056522d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda727a8792bc01efd4efae067831e23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bac9c7b9f073bc501f0d558b52184310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1079a301a9158ea642f0f21abcde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34180b7f8b47b238dbc815f96ce3830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fed3f0fd236bae8061710863b60b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781834ad82b1ee19465bfee9f7832e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e879489363f8da8d29ef57ed7621315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9898b33447a1a7a080de0fdea4b7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189740fbc74124f6f4e6a671fbee60f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705c40af8b4efefc041323345ef441318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe23aa28a289a4722d07f4ffe0f7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a59b5c039559599bb7307e6ac171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ec26b0ec720b77b5cf5ef1471fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a574893489acb40f0cc22c8899b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27f2fd0f4d57c100c1bdd106f622d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c16648c59caa51c310f5eee1c4a1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed0e93011ea85d081caaf4e8fed58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa28840256a2e6f42a226aac202b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de028a9447ecdcc722c31fdac161be7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2dc4a1ceb39b8649da83d98f3e9fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ddc18263f42252a26da8dc152284f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f896bc8e8b82299e249089c9cc5fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41c5a815e11811ed99a2c93d315dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4efb13506dc673ceb1b371962ae4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f46c9a3267af7c61b3cf2e18343f4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3effd21e6269252820864fdf3c8fa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a5d3c5dd822a5d788ddaa636137e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c21dd4218832bd0544f7740c6f81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee17f0441fc2fcbd1db1ca436261f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7cb9f7264534ef4a23956c9cd8e21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531c7d819e5e8ba694efef27151f8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db20c6578c6e36d46fa53cddf90e24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141255565baded3078eb7489622b8510341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788201ab2d7ae2a7f4be4e314555d7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade3860ad0009eecf2a80630068c22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c4310227aeada8aa030cea09df4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf22d11b0290dfc5249c844a67111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0d35eafddb71b39d49d27e76956e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02742d3fdcae8a235e3ca52e386d3c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115edd010a983d9b1af30afb4c7933a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070fb6fe73700ef43abb8e39520e5a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf719e44cbc09750f1c781de9e0d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d30f9837a31ddb466f8ea78540dfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d73539b23e48b2a2fa3ad52622165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad753390c7b42a3d0433e98b82f6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1a74021daa30d15d59d9e70ee43c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef848a8b6d98ae4fb14f544652b38d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df80b466a081d3537c7a999c018bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827a61569d07dbc399be39db665b351357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ac1cc2443cdf644f5aef02319a30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed8b37469dd1a35ccc5c740d43c98d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aac619d317430b4e0a977ef79660d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767895e5abaf1662c6a7c963150dd786361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a2fd2fffef559dda357c09616ce1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73720f4fd7e3113e8061f037fbe52c64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd8d2a6e801c3f0025c1917f38684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5443e406d6945a2e51d57f425134c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab0772df0e73ece2686bd98d38d5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd508abacb5406102b13a1048ddaf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304522a2bb632d12f6fd4b77ac7f55b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb59cec78c877afe3be4b4d71b377369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd36b5196eb442cba6d685457109f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce5a68354ffaff1ee59aade7f19c87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2587c9a48aa6fa3593e75f10b391c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534918e4b40814d15d554e7c9cecd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad9e7e291662961df4b2c64d1b896374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2908eacd9918426c1cb0eb85383a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60230e34dd5c07976a8670b91735da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a596098e34675e2e40e69a3538fa15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b370b14b244f00bb1d0c1eed1eb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c735aa49c50f32d9b0c4adc77a2984379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b1d0d109a1d36977df6452fca5b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2f4c35103d286bf2c156348dc7ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77373813419dc7198416da1468e6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac63f205cbb6b715d57fe3a52b879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7bbd1cbd7c1ba168726c92ef4dcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e9611e83b2598b0665e75bb2fc1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2b19a183b6a65a75e0f7b7c631ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238781e0400ff8280ac3507c4262c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a5ca511c7542939cdf1be6c55fac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84d802b3cdb2e435766e61d2dcd58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445e512eea0744785eb52a49a7e8dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51d06573ef8eec4c49f4da38534ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031fa5a64d18a5a4c0eff10a63d443f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577e23b3c389764718017f15283d97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f8d4a7da1bb4773fdfd7f4fe1d363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a0a01d13e4e824e50c5422166b47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2650ffa33fcc24bb0c3ed3c7d414b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d135472265f64a689b73b5f75944c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5080c47fe612a3775de51c1925f1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd8e68c75c21740dc2c166f0fb06cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f753b5db999a0290aca4daf627f69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc858860fc073be7d827773facbaed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d2cf715b64d202a39c57e0dce5cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534f14caeb5b66534c6bd6c08f95c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c899381a1179b263b22b894d7fc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f80f97b9d34cb8a78b586c2be934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae5e1052c6f1b321db3b696137a60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a911964e16017387e7c646b37c79ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf780ddda55e0dc2c7062acaf39c6654408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26fa4e5639b5863c07b9516fb4b344409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac783a83c8fb816255bb0f0d4514b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746bb6d45f8487eaf76f20fab1a81a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec2ca225b010aa4528654f6a02256e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c21631d3073e98a91784298149065413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c648b60c4f529c84360d7cd1f1fff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0baf41901b28ca87d209776e440143415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa1cb56a1f1df87edf6582f15f884416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e5bdfec932cd43ab2198a29355b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16fe937dc33c4b26fc949c73cd6d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bfa0dac8ccb776979d78cb4dfc17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319429edecf4b9a7cc39646dd599338420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a42fd8c2b0cd244869ead0dd66d98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05dccb8ba68d9699d01bdc462f972422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44627fb7b40aa50678a60b763c54fc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472642fd660643517a38e024a8823ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409961e6f580c2a2161277a60268c39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad6fb326f7fc3e3ee60af00978c68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a82c09f4cf55a4154349375993125427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b843d8f4df229b8f7920d27d5d0d7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e665d64ff8887d281f6cf36f608b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf11524f8f1e83e0a94fd1eb6fe65cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cae086397e1d53672ce7b465dbf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f341b542f8dcd9cea93cc163ff2e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506508f02b20fee7599487fed6f0519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811aa33cd2b7b72130195146270180434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482986d30d672f7d0476b2360799429435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3d10dcfea7b6611eb7bc8dc1f2a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19777031042e2ba86d93d2a73e0da2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a65b2efcb1c5edf96da89ccd2fae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c74a83d47fc40ce57b9fb626c85b14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea00999bcd75d639b7a75af13d0ec8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d79d8571e18cc94996b9a6db311ad7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aca0fa5b14ce2c50d3e36c1946a32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26825b1734944d257e27fae5eadac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db19812b6f6bbdbb6b1b7984dd3a7c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7147e6663d18a9e8da343dcd34c468c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7eb32854dc825effd1b0eda187d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7852427bff5677fa29dbd27af760447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def8dd7d9f9bff09fc991786d78f6f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae822134298772a61137a4516d188b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ba4d3efbfba2586f36a6271d6791450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44820aaa5e87e5511b5a72399ae46b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf522e904fcad803f626e7e7cc89f4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559da12f72efa9dbd9379c629f60bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05003cbdfde5d5fe0ef830c58a21b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495fff6716a58c152163312580c4784455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd985e633831939b88f482f0bfec30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b9691fb09e0565694e3aa604636a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971529d0f2d05285449a64c2c277ebf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883d8b54aae1d85c91857119d7d436459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c09f4fb56ede4988eaaa67dec999460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a018ddcc607543e63f44f6c881b31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30345af3155ff0b8386607aaeb4dfd5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de1b0870dab1ab35fcbb20eeceea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423893a3f58d7171de9f59890f47ef2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb48ef36efa678da454baebe579ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0b42b148e9fcb683bb696cc1a4f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508409adf279c96110d2b2c4363c5f48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3081ec76cd62efbb53bac6877615d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179050fe769429dcd47c528a0ff7df1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8e10b2a782d0bab969fcd12612e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b6bd8efd1858348d9d685a433171471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d8c3ad624e0ab717651d3327eac1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f24eef0d64bcb908385882337d34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f89c29d27e5b3a319841bbf1f26d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171ff2219a03cedb290a2ffe9ef4c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20cecd4c5afdc7c71913ecd021760476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f37a75e5507f5c02b7da257e0b154477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba981f5cdbb4d2797c41c7aa5e6e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7bde833511699973b4bc0878b23ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b0bf3340eb7d590d2cab9d9df755480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048294802d25c9e543ae78ef282d3b94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdad44e5427e475b78a16f401f5952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22055efe32ac7f8457a778dc5edceea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e12ddf6095e2f02b042e1bb652bac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c85a4d5ce5ced1d29a75b654915f82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca1b142b68c3abaecd34fa1b16dac0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09d20ed9ed93ac4af5a673e6f2451487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da7db9848779d865b2411ee67fab6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66866347b30d8582ee077c3e988841bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e6c3b96dc83774d2a9ca8e408fbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e398d82f99102afee4f4845c4f2c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bdcca2edbc57d6425ae816b618ca4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b77d49ad4464670f5a11536544600c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff24688fce9aa855f45d8e568e100a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eac7a21898786808209107513a418495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48001c6eefa256b18cef52a88f708a1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4aedc0af621deae687a190e5a6945497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99242d103a874f58c3e0c1e143b9c46c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3f2f1a36b6dd8e4d7ff72df8b334499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e5790cf4f768dc24b3a10d4e949e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95284928f641d6b2fbcebf67bd77131501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cefa1d519c63a67ad68582f1ab20a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b411cff7e3a2433b46a5713e2c83f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854315c7c414ef9faf570cbee02ca968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638874fd3a26f6c6c91b24762407e1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55ae27a76a773daf29db621b3de8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b378f59694cf84a5f1a0769257dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d12975efa696232a59dda58cdd100508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c459dd959eaffbe52b41db278c3b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa828d4e048d73c211e131181978a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e021c7f751a29e4a2902f8b654516a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2f276d6d693a272319ebddea69ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495e235fa6ab48b7c7ae5c52bd7463513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22845e92195e57a03fc05dbd0c3924bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a98376ef9b0260d66cf4447c49e49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eb90f0bce4bbcf5126c4f3dd7bfaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2430fe6b7b0afcd51828144bb89672517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6466669a547f5cbb505a4d7b3bf85fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924fe04bab196f2a687a8013dc4a11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27035ce363cb72ee7d9201f06dc43b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d3126a2bcb9924dbadfa6b83d4f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331e4e4e529fa4ac4aa9a21cf79ade522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea52f7271b34e73e1f1df1a971868f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a174e7211e0a10544cd7cc3c69fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6381883fd1bb65838f9562a28e6a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc11622337f06f815f888cd659f338526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69efdc62aea3dcfebb799dccb607b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b62723ee177e98a65e81e97e4829528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5a5490df3a800c2f9ec1a2b81240529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16cd98c03f286d5726c4ebedfdf4c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183f6f1d69cead55d5c3336985608e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063531ac289f2e1daf63fda29df876c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c83513deb07f9962b473cf7f61dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168ca9ea0286f54d9e6e26a083ac72b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac09548f826f1c9487a10053c21c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bdd26da24a214118322f6d53da61c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b3e945d76d7d4677b9514dd848ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b85d234600b715329a70b0b71bd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156da0b97deddf52488e37ba4cad04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73de7d731228f3070b7d78ca45ae85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ac5fe28232a4a0c01afeb5e84542a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f3fcd32ea46e679e30fe21c7d0176542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6688c74068c417f0bcd50308ea2156f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16093cfde137be70c40d9b5969a9532544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104e4b0d5f28e6ae7f03751f5a8f4ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e978c5a57575d37409528e9087a36d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a22255cf9efcb96c4068cfd73a3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ddf48ccced6358043a6329d164f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e66a8a3f9218e9a03ddffde87f5b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d618a2db789d37af0b9d0f814d30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ffbb1a905a91edebd029c6f27e552551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412dd91c9fa12d445107e216d3f0344552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ff3edea896ffd8e32c940959bead553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea8294111873c875b96be4539a90f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929eba4142ad41f5c7e92545217ad2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f48be990d0f8541a74cab89b65bbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077346c56c3a730a6e72fff709c65e08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b060c0f92fcebd76d15425754be66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d48572c5b9de26bdb80ab96ff1a17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd98b5f562c6ac9482488756effdf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26a82c29dfa2cf72063f79635efe5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298d2b9761c649112ef7f5193a6efa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf6556933a2004c8b8a16b13808ee1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e11608fa0bebd4b70475a779bb9fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a45ba58a715ddcac9a80dcf3cb0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e62c3879a63d1da1a9eb2d0694656566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812aa03609bf7a414afafbf961991b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa8567c7b297f003dd7cf6a1179cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48fbb65f67f90c066785b375a1d0da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dc07020cc37e7f224600c7add1a96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4c875bff8d6fb681bb17c8825ab8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d78a617949f4c25cb4c9c4b1dede2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933183d4c127e952ca12e84cf595b14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad829bb13ffa2c679849202d4e79da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9c1b1b0ec4406dc86a0708cb940d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d82f2d1a969a829cb8e6d2d13a21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481a596a43fc07e571126fb1648838577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6310556a24399dcb6ab510dfec3dccd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5dd6db92758ef623374686e9b16f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277eb0a11554ea587ecdbfa370e8801580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf3032fdd9a89ecfa7c24d37fe0d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f017cee94ecc1f0f41a18111fdb05e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f430e791cb5704c54bb6b41c219bd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7305d9e596414c0ce1a9b673867da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729639ff2a14d55f4ebce607e1a0b425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468c1f8ad2689e282ff9ef79d90116586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541443b2795156bc6610ab5ae3aa5f46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b1a7d85ef4c11c407bb4469bee50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3729ed4963155a04340081a41bb7d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c243f7da0734252be1dff4d4e1e68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d458b6efa3fc424a8d5aae8e1979591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efbc2166d4c4be7122f4c9bc802f0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca57469315e03a20df6b20db8f493f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba3b54c8b62dfc849a2831b376001594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977f425ce28b2eda0b7b349a33c199595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2c54cf78a8ebb3c8fc2e8c677b42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b343a519c2f11967887f8a59fcd7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d340733049fead7fe8700dfa53f147f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17696a81562422b8a63d415215af474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b58f493f710d42d52beeb6d617795c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa409b8b24be7d6df2b7ff1a758dbc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe23ad93ebc565db59af8ec86b9d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd513a4916caf06a815454a2acf8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b65c06cd5de2a59b0a2de355dda0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be475a23ae44ca065338ecb9b97ed3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e01031f8ebd3a08fa146fec5f9f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bd91ad86682ce8edd42a363736fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580e4eb249db680346d24077e26c3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f78847a67f392416e1c159c46334f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6ee7848c6b6fc156ec9c87bdfcc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584f84c4743affa4dd18b1621dbff34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ac7b39d4ad63e70a1c77f412aa7dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a1e2d43fa2494c800b30cd535f08d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a70bbcb10d16d69e287e4ce80416a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f936de0a0e0b95d84ac011631a855615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ecc1e06387c63f3d37664f0fa7eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c274b24466ed5795f02983fe73761617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807b680c1d49ca87d6b32163893b95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54162245951b6c24e011f33a0a15ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e5a95e65d093912bbe4e2f62a003620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc126143d399bd015ea56afbe901fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0caf65096ce75ec0dc2d9f436f5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698c034a0c43dd88fcce666e96d5298623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b9ceb7b668feb107384a15d30f4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb54621ed4a9c1ed8ba02a74de208bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a45b9c4b7881cc2b09c85b70ce04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fc991354da41518a75bea122ee8f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4ef324b7492f2e97913e96790beb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574a9444b40ecea35ef28920730d71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60940460d467d10f1ba865b6a537409630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230994f7325f90d35541f8882a62676631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f94f84dfb22dd9bb17db444fa9b0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5676c437b53ef4805a6229a2fc2430633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddacecd5220cc5160e0f2a07f81e592634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519e5b8f0bed78764be1da774de168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7440e854a8cd9f5eefda2ea5fd607636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16ac56e7233bd3f4da7069ee73236637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d5b9d90c8bf3286c88d24c00cabc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ffbcebc301a7940a173405ca88a2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c055efafdfea0d7deacedb66d1e01f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd56aa44754be2525e56df2c57ee4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9759a8b4fdf099391494887430a9a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4374c6316cf4bc0c98e4dd36a4558bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f86a86087ef02cf1d4a4c86bf4e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505e91c2940e69aec108f111d697586645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b80a95df55fb1789032d470434b1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef750057cbfd23c75035cbe7c6a349647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98f45fb317af2cdf561efcaece5cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea235b0f96a64fbdf7ba3a24eebc26c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2612180ec3d2e67753c5f56e6059bee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5753e0f23b703d9a368afade5584b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f336513fbba65aa4f7c04cc8cf2e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b4b3e203af3610112f6faa498c5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887361466aac038121b4bc1b6504f3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52f169341ec2283bc6e263587a70f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa705c03433b3bd5bdfb32b7966a54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b815868e491a4c4d866b5d33162ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944870a1e8af9f1f476a7ee3aa95eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337c87bfe2e0871871e16fde35ffc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015563a066d4e7978508cf3d57459ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcdf81ce4aa79e9923ac6984ca23f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e737efcb9eacce4e5e9b766a6cac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b3026dce7f57a8ce205d131b6bb06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a171802b848decc93f4cf175a0bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595961667ef1d2de749de698b6e209665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c075920512aa65b7e09a94cec51787666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cdd2dbca8df787833c2948d217f69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814aab1551ad38c88ca54dce902ae5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845d2c65c287fce1bc9c8634eef013669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e1db7f3d3a65abac222eb78dba33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd190eb65eaacf9a4859c51792b747671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2beca013fc213b70df45845e08112672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646eb86661cc971b7948e50d6057191673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6ff4c49599b51517aec18031c7121674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e413fffcc8fd29b73ee2ee5b291279675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1017877ef135e5bf43165c5fb0c271676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7f427c02bd3e48a716486dd04fd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d17dab768a7fb83f723387273ae24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf3d75b03ebb897b69a2572996a41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd83a981c21880d676ce708598bc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23fbca84a554633fc4d5a32f234c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43435adf3386b5c46b8bd1f4aa45a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526df009dc8996d5ba6e42ff7c9e943683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80245f6adcaf190ef9dbbb067a24e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf0f9037cd1af732d68a30df1db641685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a8eac5e28318e5a9346419a9978f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f88afd6387719c25b901abf55eff7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9220002d4a0d89cc20bed1f04e42c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c971feb805e30d9e44272f97ad0b1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2a657b012036927e10e2de37d598690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c18fcc42c2fb7e487072eec78937691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bede3dd0290e1f7c3babdb4ec75b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356be09ac43c2b3739e63ab83ac7e4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c507c608d6109c0dc51475e760db32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb270f2439aab24d16c5537770ff2f9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab94e3ba5cc502dbece5f5e004273696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a6a5def48ebb1c8a3572c6180b4aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb18fba14f75cfb4b3eb875a25d2022698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c8fe70be0bbfc749d1be3fe19b3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465d5c1f774bb61f52a9dd32a4b867e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e58f6f8ee669f503130700535ca4b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2383ad04f928e7bf46086e4cf1024d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcdf1c96668d7013b2026cea09cb67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e612d4d9c27298f1e3e30f006478704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1585de6a53da5bf3f9bccfeb80d1784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ffbb61409c25577591ede0a80fbb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3558c9d70723879ce5b20d5a0ef0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d9d10c2c208efe034ede5ae9accc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42effef638a8e8131a2da583015da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0a01a1d22fae49cb25af0766ae026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf75d458959b560f6453e4ac9b0ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524db085b9bc6688268e4096c329360712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cd3f472b445c2c83fe00ba46dee5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af46f42e01b733720629e3a8616ddb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea495616754ec45f1ee645cce7d5b5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31a5dd1c2448cda8806e0fee70084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17952d7706bada0ae32052df8f22ad18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d67d8ae21c8c7816d6e1504bc4bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22295976d1414d302d23c04e526fafa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2175a981b9278865c0e1f40b2fa1a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c005c7bd6fdccb9a3d33614358229fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74569247a7c5a2cc5c31f7405800e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80c82fe62e1fabe1f338b9436b14d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593cca5941d19eadcad200d77eab166724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e084130207c6833f953b1d245acbf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650744f314ee1801095daa0e5f54917726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346dbc74a93aa6e1b90a1842e7fc9af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1768a723c2af023eca4e0b7a4b249728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5605225cdcb6f5c7622d0794fd53e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d578af7e91a2353e6ecb1682aed058730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63027dfc4e9502d84923ac26b38ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49177201acd6edd99b3eb6c3d1b612a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15e2864a87ca82f6d336deb138c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983149b83fbe9e6d71497793a3f4776b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac173f53b1b7208ab1707b7e94a42ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b03802aa03b6078cae40b4c38bc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12974c5e5a4aa30a91ad59032e96b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe1d0578146b34dde8e67a579117d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fcc9e9574355365f9b15370080529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3956ec15d7fe9f823b20496604ad410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859e4830f2e378c377a0efe6fe7889b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2442d8340841c6d741afe249074f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b32fb71c6dd984ab643404efae2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c4bac6f3ccb6168ac18d02063aa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792c02d23f4b683406b0e924dacfb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9497d42152180493ecc25aaa96e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7915dd7b99d0dc552fdd22f5ad111e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fd30c0d174d295512d8f4ddfa2ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d933457b9710bf3a0a7ff7a0cf622e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9366770d7533e446e7490b8d54831020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9adfd33e2739b38485c0c266fe93121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03cbdc510c1c01329bcfa3b5aaaab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e417ee84301787cdbd90ff7e3364023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef501862e6c4c6ea629ca011301414e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3cf5c875a19a3576a19cd6a5e24325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597472e2ab53fa9b4b9cae8b2e664c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253056f53d944590108dfaa965b054fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0175ae08c4a0b755a8d35f66f6bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eae6c4b95c2dc5a0fc290416c48edd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da02515e0855b059476571390a59c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225dc95a3078b25deb86a1c354412f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2272b3938c1c7475209eff73d6a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0bceb08d8e96c9de2b548634fb1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743230f16daf283790b4edf2e7fdba5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279dfbf90c2f07c6d81351cb0c9fcb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a960c5725f50eab19c5ceb5c11a9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcd55b4521ae1c5cfc2fcc09e2c6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406024ee74289aed7e38f68acac88738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e664b4cae81fbe6d4ed0ad3944f0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1d34b180afdc5f79390aab5fd98a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208f477ac3170c06e74e91989d196541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a99863bad5694d55b49613c3a1b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f670870983fe4d1e4353d4d6548e3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb831029b50c66a177f25261eaf55144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645be037350ac0ea061425d4844c3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fb6f7e322cf4af5ca8274345ec13b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c79353d79ee99433500e4441177ec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbbd5b579e51b3402d7264962a410548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50101a3e8cd093c3247d627afeef9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0512c10b68a5eded4ed552e679a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e003b08aee84158a9cadbd941c0a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2de7a443a24aca3f6214225a36bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8242ac220c4cf6a836457b1e0a3fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21342a839fc0deb7e570271f9e323954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd8ce73e6f75165f76267d202e57855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be12b3092eb42dbdacd321e956d26f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c9e623760e51412b8fede87eb1c1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb7c6a9af7be2325102a29e6f4717a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a359d00edcac9391f584a27f529159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374046272ad01c09e98fe671440622860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71323e080ff6d82b97c1b772832bcfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d1590f5a481a14a143fff78fda6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b2e4d7f711ce995ebfbeaa34eee163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5f58981a1458cb0b592b23c1470064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219032218934f18d692fecbd7a190665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d746036690148c183040381271dfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed89c0982df6f7db3c05b736ae10c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b02609e5c93f81dc9c3dc77dfa4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16c569e8eab33b8950f665fcea0b5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f28c77a9112056557a594c92c044270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7706a0af6935448bd7127ea642e7d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff317aa02aebbd9acd1068e6e0b0b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091e58558ebf6b1ac6d2ea2a7f894673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21acd5f75d7d6fa08c3b8d88c4f1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435c23c4d6f9d48d7efbe6718ee7de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cca577ec92b07a9f8805b84f8828176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468fb10adeb0f991bf8d23faabb360f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dfff1ac77f885c565feff8b00516d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f0deaebcda1de89dea80788a450c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b77eb157035e42f72d590d88ab96080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0155846c02e019a7c220949901ba8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9b47b30bba42e7560cb338a873c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f79af5d7a6157646844bf75ac6057683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe76744207071d24ecac6f53bdac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4eaa9d0e73d1129b21ca0f9c803585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a562b3ba361acfa00ca6a028e53d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc660879e72fd39e3b6c323104aef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e1f54b8c151b846b84f4d430bd9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca94a77c108a30bcda587881139dac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc8e21e02610b0bfdbf1e81a4c663d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc941cfc5a2f7fcff257d4bb1fb4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951c344b614af96a337cdaff490f0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a136e478b5ff592846636aef641b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56dfeae7fce3c4ec50f589c5eee6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949222988e9997c828d28493b89f1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d01563ad5019f9183cf71c8681b2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4b8c32d3def8a9794dca38f4d3bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c0dde172034f0c949b582ca905fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2039d9699c46283178fd072d44037b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500816833531697dcfa82b38128ec8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d58028f759f14f492fdecbebbb56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab8404ddd4a5fcf4b947a746d3a21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7febf32402541973b6265aa0a630fd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838865c0c58a997af84ca656b2b6fe58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301608722a24c591ed1dcca59cbcf6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e5a6514c40743fe8187a60eaf2e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba15338765d805047d55ea21d196b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e16a8d481e2f79379e1b880da65daf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca54bb436e42ffd8bc31f590ecf1fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c765ccc59670030f380a83081069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403d367b21fcbfe728a49557a03c00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154399872f87a8e36f0566c11a311fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2e67cee81ef219fdf3b72624c43e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6214bc14c6b9aae84822bb41b78be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13d527b2bdec38bc00d169235393c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b90b4528f3f5db15ac527864951f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f4ada5bb87acbf0f6b00dcb29a41e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be49bd5eeab58409eb88ee23cebda3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f416ceeb6ee1d15a5e28ae36120ead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc05667b4d236862ba4f0c10a947e65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74dcd445bfc2f9bd8c203fe47aaa3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51049d3e9ba5ad1f3d79d9645086ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb718046b390f3daa21f8fd3b6dfbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55b3c3a1e8aa7137099bf1ece5b7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b04d7750d3e49814e67b440cdbe6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46977e2b1251c08e3b32f54977df9430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8f6643cff01bbcee4251aa8367c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196d91628d2cd79ec27173403d5e71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2abd09546cfc4b7bcf0ad50aada1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea5be4cbda8ed4b32296cc296756eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b786671d73f1cf4f71576e6a7f87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f47a0564a7d2574cc51756065cff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4624e6ffb708697951a02db7c42a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8a7188d3af56f45346ec833dfc5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8709c1458de9f27286d09d51db10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46faa953d08e4eb7bbf40ca39378f4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158adb682d81d5efa2f8a86b12769bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3310c7b437f6d50431b48b101b35b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2224c5d3da76301bb9dff22555f0bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6baa24248d9fc07631a46d7701a5ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531406d9f851b3f1290c81e26e1c1d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4006653b0dfa5adc23cb99e0fc8619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142378059f2e2e05b62b0dc3bb35315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd17524155678e231700e7cdf1cc5c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999fe2a71c85573c74cb16357c1c3d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c091b449da9ac38add9e07bfd65f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412392ca53f61050dd3554b5d770dc45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3bb05ba44968f836f0aa4b80916e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a65cc19370c14265a74d35cfbe1c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7bb2cc12dd228827b0da281bcfab1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdabdbcab10fd327393a82f1e9d48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e7288984a943983c40c4de10623e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77cd6fd004f89a91e7655c1aae19e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c3511c147ab94b27afa1233f9792154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4312500171152d5410c8b8c31a28c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3eff75b65e623282645db2381f10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee26656e1405aae78c6be52a7a68501157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1a4add60bdb0c99cd5b40cfb26fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3cb09886be5356549a193a800217159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0b2e5ecb6bddf1728c1874d8ae53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81b5df640476b5c2260fc2f8d1923161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ebd749b480cbe04ef3bd2bea12d19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf150c2d293b46ea7ac98f4accc304d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d3e3689bd3259b06d845b8d4db82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef5948b323e70991ce137122111f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4abaa183c4528dbe0146e65aaaa7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a712d25df7a4cc072aa22acf7afc03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921fec01ac1b0e95fde4a7fea54b7d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e0f9eb547101d394fe544dc563c1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc87ecbe6c7036544bcf23ba8b5a876170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3c8fa73ad42264d9c6cf3af9a25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543e5891bdd7923d1500f50768e276172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be836c4ce1fc96b1a93f1fa90a79a6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fe4cc18c6ca5b58920a7a3e65ec05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fab188c8cc9f1e65a1ae514750dec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f45ac49d7626b236313fd3770061cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e066a2548785d7df98ffd7e4b5dac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eedf849a23e6a603e524be66a51be1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235dbb9992ce68e03860feea7babd89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b88941559a303384ba8b72e431557c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8135664664d5a5e98e528278968ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf420bbbfa04bd257383562d08dffcc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220656b75117b86253edb27e0f5d7287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec157635d1b12b36add9c850a7fddbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0351024d99ef23b8d2de7ce13568c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f18d249d15cb31633746989ca78d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9aca7ecb2d8214994ba679e3d45a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd6b30ce041e67aa990de7aa15c1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec6609bf82a5b6196d67f1a6cbf67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb768750e5c108e26d96e8366d366b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf44f838ee114e82b9ea63533b46242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64622d5ad051f70ceaa287a7405e8c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fadf6e8fce4639ba2c1bf86fc9493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8b832963a4f2a38cf40bf1254603194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea455a35c74514dc9f04d8c307b2e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e1186c268547a66a8b5ed33f0624196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148768a001c28a4e4e8a279ea568a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eec5d1cf400ce3cf4462faa8cd09c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c7e1173572804e5153b0da94a741c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86eda3cf0cc6d76abd952907db8259200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c67726c2452053d506ab684f56c14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedef9b9cdd893aa45c963d26f0b26dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c22916224909ccae4b05cd33b4040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4493bcfb5ce9d35164e43c3c38b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560a0468c4e7a716f8e6ecbdb5671c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667a760b21cfd2f4b4c0d815ff1161206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0b6a4e21a7b46ff47ff8cd1ff7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d27f5a5ff9691f9349bf8f403afed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5d29fe320bf706086b5309d70417209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68675ea1a31cb8c83de6c89383950fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98b6f80be019680ac0d7253e32d937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d825ba428295bb468e8ed9a488ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5409a88d1451cd3155803bbc7a0c64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a81632f0ed94d653f9a020d53a478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c920a5d5add4f5d4f943a00d419d49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c69a190c9e38c1012955a9945e0df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ad7541b312f22af0617bb28eb5335217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664d3eec1780fa3710027ca98bc485218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082920efc22731a1ce8f53a9366d21ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c98ac96c96f0fbf2584bbe923cdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5b46e88cc817dfc879645b8f33a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc2f2e1e77ee07f6c4cfef002cec6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd3d4367478f8a8843313945dc08a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a4daeba7622e79f5cbeeb23b1a714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99624b00ae3fcb62d308013d613b9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39514537a6676f5962071781ace0286226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d80e1967ee4993b486a6acbb0f8265227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516eef6c4368b8f12e262808a8db174228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca95615594ac3fd26a318b748ab3d7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e48d758199d4f0796bc07d2399cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044b4a7eddaf950d69afa19d74ec489231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba34660ac7d5359b864c025761e99b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f9e03c56edb2d10c92e73830b74e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9886ba4d552c5e50f4653102d888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7decf698b66748e2db91b51bd0bdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d320686810ee86fbaa374419944e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871670038adbc3e00bfe83bb963dd92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362085b19d08f790d9b1f10cae52f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b60c0bc9629ac159e37277b3b43a48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40bcb8a8a79e6914529e11d6da4c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d720c4c6d88747d73775244d9ed8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f22783ee696fb7986caffcb943ae9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d8f68b5c306e5bbdc55dc78c9a2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e8e216183c83d8a51520b0965cd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107da986d970e69ea5fa95e17a4f8468245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c56f3da93ff16354bd857fa873409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f60163af4190dce82da52f7dec91e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489b8063a24afa596210b9a5c39764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d68aed4da202cce215cf12d776d22c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983096d022a8fc203090e1c6295396ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a793560e886c869f9ca63a40698c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ded56406b847b2b34c21dab54cc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e210499beff7686c8251e07498ba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c895294200430f7fa893f761e94eb80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735f196002acaa7940e2e382987245255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739cd1fb863d7ff55c10e04625c89de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a37069eec22e54817927b852697c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b4db60d67be2e06a8049cff31fc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3b9444baa366c1634b39cf3fcc9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da37f5f17e9583a947fada066ad8185260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5889a37151aeafad280965731c5bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a560fb465d70a1c019288494e2e1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bad197c69ce35794c26fb4f212e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c613c919f42740469db89563224c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477bf0de77cb3012b75f4e90edfb37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abec0d8faa2cffad8e328118d6cbe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be94079702236ff55bc3ea1c87ccf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad32f1456fc5ea4a7aa3df49ebd645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717f85988fe4429d9457d29de4b1155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87048b41a66684bbb49df2f4c5831270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d1ab3add725c37ebc3b67eae483fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f608dff2b2a862202b0046ffae955272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2836c2e595b2aaebc4f0ab0893b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6a0a08b45eb1ba30acb659a4255e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ad13c926d0a75f7591d567b29318a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c9b718c4e92273c38c8c8496570f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab78ae717934b0ba652f3b2519f95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3f2272d341bb5200f72509de8b16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5e2ebe49efdac4cc96b1de27bdbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dac2f4a0bbc5925af1d8ab7ff04b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14fc869ebbda53d6d3229413307bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165ecfa35e32fcb9b88cbf57199e1f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b9671807ea508a7927751e89c1c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86cf21e5c863c63dbe809566eadce9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a2a3ff03552fe6489415e6c5c1a0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f5c1e7a5a7ca4f59edee931c74ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955c45701efacfc239eb4a58a23fea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ce05c75646dfcdc6c50314fb7d44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d07ee0ad14772d46d17153bf8f4cba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac64bfd4db678eba787aeeadb0b3a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286787eff59bd0188c16a4a89ab874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b73772f651fadcb02ce169693d76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165399ea2f758c35ed17003fde5090293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ac9328fa7f2b23fc6734cd4929aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64079fc6d48c7f67c1267c01c31e4ff9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1560dd3b126e522264746a7da2a28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf195c48a85314ec002932b6d674fb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85fed6cfd3a59dc785b02fef0a0c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56464cdae9615d0455859c0b2d041e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925553dd8eea874f555478f63d7a9a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61fe41edddd08c2747884a85b9f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a989055048968001bd830852bef6c47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25885093b4a05a148f3daed85821b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab24a0b5aea439bde0c7ec2bde56a93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615866f73b4fc78e94f5cc43c036c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5287bdff8319a37877ca500b078795306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206ed8a4f4a748e02cf2f2f69cbfa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a6890b0b4b149a653daa516522e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264871d7ef1a890297b2e59cc4104e1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39371d58ac892c199cc56eec7e015310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96adc3f1a79af0979b52a89c6418928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3a5de39a2a9d939df5fb3a781606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df982fd1e9d409d704168d77fdf64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263630016e24b4b2307387aeab6881c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f570f98b39ef6146f3045d3650714315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a109f16dd869c4043e8559178620316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f226b4893e5e2b3554bfdc7d7b753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfc0b1161be6ac7195ec2b0ec80f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e736bbe0d297010be50402b015e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ded7b714a0758df3e524a4f51b259320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11513db1bb5551c9cf0f55eefd320e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0f71197d72e8e857b9c8410343ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a5856e7a943c72ee7a0e37a6f93d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd9697c8cb109ea31ca838c875f958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9564ce608b89d34da268ec9b125303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526964e0083d91a1ea8d9b2fa44ce0fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2fff9eac56baa8d489b516212922327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c8d386b0c791a6fe4757fbcb22c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db576fea9be9159be5389d446b698ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536387d40278107bc96dfd18e98a455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b8bdc30d3d9024993d9764ae2566b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7460de66789d12add53bd8095acde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837a47fd2220fab537cf9f5b2bcae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aced42974fb1a693206d25c8094a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0082c12dfc30c5d34a2ac006878db60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2af85dc6ee47f25f118a5da5fa3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddc9b8145a6781b1a7b6b9cef964c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cdb93fb7d4b7a7a0e3a2e68d03a9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c9d66a20e9424b9ecffb7541ccdc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5d5afc8af221a5a8e14538cafd4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813f2a18b25f45a12a8af4230eea399341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745dc49d400fcbc83b98b47972aa605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e938d9ee4398229991b9e1bf53dc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d5ee2afe489648a29d2abd6f027f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1b904cab5708d01e77ad19c5d83cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb2ebba1b780ddfe026f740455fe21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fcbad8e697c24a7dcde7930fbfe03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e770cf38918d968886642e34aca6c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97bad2d89e1bae696008f6aebcf61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3813154c304c12b9da5190ebb787350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ab9339d8e877ca3121be6f1eee0de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e7120b834050a377b943a70e047ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728732feb3a7eb48e92c3b7fe773b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9274e887dea0fc350172f2eda7627354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a92051fc7cfd5fa92bf3c4f1e3ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83cc61d3202c6b810c71df3f2875cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638bb084c20791d1e7520073c224d71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ad0b63a7ee7b62e95c964e3896381358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb3b9fa0322cde37785a5d1298ff1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a810282f11aa7c33d2d72b60695f56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e1151989cd7b138bcd6c8dacde77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db42db284d7f4b3d074886c64c6d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6954211d34ffa33f0c0dc4a1f1590c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651691bf644f71689500433e6dc3a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee628523f17b6b7953273443f4cad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5572fb82292773d8a9f3765aa65f15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459689ba78869a28597e54a26b98d56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e528decbc617c1e60b9096eae961bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4f18441f377b944e3de0532e75a39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6badb345e9bff68d90bb72aecb72652370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e1a1fa43f6069b1aecd3964103678371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724e869d9322035f72e2d0f36041b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67788931a6e5b404997c620760efd9d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1ac0f23bf24462721380a2bae598374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee4c80db095767e364dfcd2dde469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91b268c6f6503f9a090005b105926376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106eaf24f3190ecdcbe58208506c99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2788efe1fded608469f8e5e140c2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e59fe63c361243fa94029b01826538379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62668fba460cf4e56213a5d3b72e14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec718ccd4fe794f31d867b02846152381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d205f135e430098406de362d2534fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b3a69de5398477a73493d98c47f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f3e467e8c7f332e0dfdd25bc32a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f4cce1d4762dfae6093cda44230aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa5a8adefe75e08655d817011928e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4421689eaeefc72e4955b65d0bf049387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df87e3547181ddc40168edf6ef4e33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f685c031e168fa55c88083c5faa9ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc580fcbc2da1a1e6b096af5ab4a9842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931828feeb72f265550a0cc41867f519391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de4d1952f35920ed3d3453e5e89249392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049305e96895d2dba9d7aa56cc0f510393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a33049ce540f151735d676b2538a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c1df4aed78c656b57cd2546fa61c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c07af3b7085f353fc2847d402c389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052f536638856c8b366ed5227214a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bbc2fca2aed59905d364fb35830a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874a37965feac51043ed6aa74413ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e598e09792299c7b57c6446588f998400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa7337e68c552fa54c972334bcde5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd9384d3a18b85626b3d39a1a5d05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c2625c62832b692c0f1cb5339a141403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f38dd8539803aefdc828d15d2892404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafd86fdf5e57fce3e4dd4a9b32b73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b2a926e790fe7bcef1a5c99ba536406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2f1370c631ae66b43d6d3d17057d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc602c936c226f5f4f320ca5a96fd97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de959dfbdd49978bdc504c98b1f457a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634f078dbdf45236996a6065d59dbb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767181cafadf03e8c271c3db5e376eba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96c2ba44f3bf81b42a4c5dd76c01d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33f459a9b4fb6731686ffd81b907be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f6e4ccc22f569cf7573f1bdfdb2e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c0a0447fc5650cb657bdbb59027e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072c09924a7b7dda5e2c9222e8802b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a022299e20ca13f17b916ba9933c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f77e6571a531a62f9cb86d0be779418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0d470c6231f04ddea9cb17785b4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf79c1e0c5b9e2ed976f3daea28297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b7e3549ce38ed8f6fe9f6df983cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9f38883f8dc9d6da90fc8c63c271422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c447bd7e1747009a8d4c467e9768e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458865e9b37ecb6dd14c3e69d549523b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cbe34b74acc9561293e151a549965425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8d7bbdd3923992d54a482e78b6a2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f2f72e8659ed653b0737967d6272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9f5467c5f48a1daa347aa3967e29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d3cb3a00fc64cf52656c9338f558429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165d40da6916170a1138a8110befc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d0cecf32790e454445fad5188059c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7641accea95a11452a9add7a1388432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82a2e62e393a70bebb2ef5b000b23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dad6d60f1a0cba7a179f0e218286a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d9cd918a2608f6899fc8b786fd34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cff846f7d7ac6dbedb59a8f0b6d2e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912333c4b5120cc4c6374bc1c56390b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a4afefffb451b866e43aa3e70d51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b121bcc21ec67c473d823d8818c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bc4bf54117b9e89c3c91f71f078a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78a916ae1f90eef8795cb65e0627d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e774155a48bb9b685b857fb33e3bc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07016aa989091c284d22a2c40ce2add9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1dfc53e3ac96664d8cf28a5f84973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5367e91df8e3ddaa9150990e27aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cd3f6aa18b65fbf40b0fb5d29339446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad7b4acef3825febae6ab107d76dc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed7a3f5334d7a52044b6bf3a3c6297448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03a0b7ae0fd06eadd08ad9a44c269449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d557913655256db9d05533c460335c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fe473563e5931ed25b3b6d87987c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30aff823b542e7d23455d3baacf417452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb2d521b32752f32dec961ad58e4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ee917afb78fb7e4442cc9f181cc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78349efee511af2a3ed2b1ae1d0c8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e32b37a0c1a4d65e22b642c43bf1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a89a7fde2000e0c3711dbbd94bb9bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad340316e8547cd17abaa9480cd80e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8444273b67f0324207346fc68c35f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf90d3a6991d5de5cc1e7d0a103af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9876ac045b7b661e13ba9239fbb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa006b7f30a51b2b68b33c2771d1ed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5bf905e820afdc4001d1801dd98b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd440b2b490f564597495a1a8e5aa1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623407675a3f36b4c2f06af44e81d57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966a29411ef018a54cf6da10718f43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc1c91996e2443bdc2852a0d13f4ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ea60c28504b78e588b320508e24b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5184974fbb0c3979699adf34baee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8141bd6c04c552808125ac781ce2149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee05774b894a804fc98eaa84ef182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f708e8b9ea6eb014cc8f8ea8ed478472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2c2173d006a3ce7e2f7bb7f07c42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1b0a914bac7f4cdb2710898d4cbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba38267edbeb13a7608b3d7360d00de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1141821f0ddf251568c6ae2bdf66d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a5e827ccf02728ab5347563edc81c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b05cc170eb0802e4dd5092a6837019478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160b9f156859581287a528a9c27993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e5d0a1c37e455ee44a7e76c7a8dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761abc401222b64f99a24e504b62f60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b873a7c6c854b7e9a4371443f1c846482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873409594763b0100800ba21864fc84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3366cdfa7a652b730500919f8f7f26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a82653bc478f87a3370af5091083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d33b54ff05698061c9a2fee744bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8c1083d030a2251a802fed452f17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a2eefd5c3c7e9b5ce4f717eced74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4072ec97bc0e1f00b80793f87d274489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4814668b4c3694c2fa84ca80a9d4fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617bdaa0bf5dfaef861b6b749aa07d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5e03dd2042edebd4de9eb444f1cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998477e522eec5da3c6f2a496b9cc1c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6e766598c04b2e92cee0b100afd84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34257fafc147d38e35683087317d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae165fa442ada27f84e6d150bc5163a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85646cce27b5995708ef7a2e91b191497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064525add4ef5b68f47e08e5535eb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615bd0b142d5b624a74da39dad376b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec520d165dc4c7cdbcdd91c6e68757500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f0d964990bcd58f058378341faff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315684e0de5353f4f1ac75be82e7c086502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308465fbb98d91e0bc98a9cb92c2def503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d2942e22bc466ffa06acce718667504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc5c02f873a663c1ca885db6c0bdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae954375c4d23875d7d0b7ade52e6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1421d226c465172a51756d9d2f3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541e2048215772fa499362a6aa9328508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199edd96823f1d68bc80939b306fb0ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638f6f094733ac792fe7a4e914a1a48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b91f8cd417b70c95c1f4f41ca692511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9292de79c027c62c4bd34a4394695d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2936156d7fe161b56bdb85550d138b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e215783e894d7575e43aa97a28b376514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e4605314c3d03ea34f1e273435cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8974af7ee2eb151297d409058c62d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a184081e77b3e6f9406b96eb1d1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0edb01e8342039c55a26fe5d8556e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab254d005532298047e2783259a7dca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c918aa04f1b5d40fc6e0d0633ba02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af283d1b4dc433c22e2914269ae46fc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0832632a7bde96afbeeb4887c83e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c7153e229ffd4812431ba303f39b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6601861c4e9592bbf59b87d847e40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db9cb459e22fd9debdd6803c8c46d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590aa70d06eceb656c8b5858e0f223526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bace84cca72968c570922e959622527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd451a5b0fba5b4662a6006f39f6892528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe385b600d731444d5a7bbfc66faf25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bee8d4690e76cd1084d49d625144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1a18a70e5cd9877c8e9137eb25f77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69afcc7bad677220bfeb904ed2e5b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d248dcc33e2b4c5b6cfe7e99b5bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1618b8af16fed775d0b5fd611485d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04133faba157618188deb7ad18944fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8837ed19ef3be2e83b7fab8780cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d0592339db061af448f82f8f5f2ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d7c8163a2233cebc0ed2395cd286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57415a2dd0591db80115addd5dc50d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b52aadc04f666af305d3565764685540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e30651e2d231dd3b2b421a12784f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81ffae8de966accdfaf4caabd63998542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d0c2c6ac1addbd4db47a16c96c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e00f8cbc3dca3b3d5b40b478874bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1df63c063cb71cdf0e4a4174e663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711fec1a6ba5b23473d3ac6e5c84b3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01568f91d1a94d8642e7e190c037ef8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6801edb2695d45457d354cbebfcfd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358b4145aa2a555c644521bb55d9a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f2167f04894b552f6f19b8cd011c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e50fa3a867d7569070aadb249523551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117ae21961bbc0723e3411aaf021da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0451291493d4137f5bbd8869f668f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c345d6e7dbd9aa065a1f90d784a023554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c855e0bfa71f5b169a7406726d24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73488d654f4c8e4333d95001dd3e8a18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9560b12d1d73964074dee9dc765fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc082b4b868eb7f2503e96b2995f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959949bdba22757db7bf87545b5a70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768149fd67db0df93aef4b4919a8eacb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7def0a4e628ca00313ff0df6ab44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1a87fbd9da8f0d2964e2aaa358707562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94b719c32b15599ecd5d129d0a5a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf721fabd223deb4b47fb29d306fab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50de0c1428d9ee127699e16da15f8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e58bd0ce83e4e1754af06bbee00a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981955858a37ea086e1c2a21c1202d01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b77534ba6d9e78cb90c3c7a9da90d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a494a0606ffb0bded944e003b32ce9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4ccc5a8bac0cce4a10841a25de63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bcf53853ae5521a2e0d07bfafbc38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e6f122981bd35c59d7554b943116572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002ffac2d3d35be649db58e5bd9297c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffc1ec392b5335ff4bff77b9c469a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcacc96797d2f2e4fb0f63038555a18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45c13aec9849fd0fdf72f6c8a694b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ba18df7a01f794b1f9947f7cc539577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eefffe320006617e8085f00bdf9cd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea555d8d16d657ac8f0f04dce5482579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa414fb72cdacf114e112500ae1e8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019d96eeaf075cbbfc29756248804b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053355764e8bc4648c7a933f2ebf105b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13d3615f1ddedb84ae2e7dec3b85c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863759cbddb4b7268f875198bbc9c57d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87647ae0404fe7c488ea20dbd8a4aff4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13931600a948ef6274c5afc31fb2cdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b28882ff80da9e148ac223eca663587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da474b941dabc6892f9ce003a48e9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb1414c384a972000311123790d338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042a728712d93a1c0624905cec3e33c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080f4956fa92a83615833f764a4386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac388283129c15d70db5d5c99cce7c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bcff6472d1d7ae6985a927a16dead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad30c3c2f9dc2500c150700b74a1bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9cd63ab3bb2bfb6b9b470622a224595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8854505a9a3008b62467c18aca339a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e0b718445bdcb1b6099bb5580218597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb744c375750f537fcedff1a91c57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febcd73ae686bb67c3e4216e280390f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a013342f8c10ad4769b402803025a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c15481b38ca49ba21106285ab69b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942f1cb57e19342e4599de2a5a9538602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b59c274c108d438efb2e2d1f7a3db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2607fd0c4b74df173087caa98331e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e931e0f0d88c2c84d2ef59fdf0d18ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043452b4e409a937711a117ce81bd6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7223ef4cb638ae18cd23288ffc2e41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f12e1150d1386be94461fbf1ffa64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310561a166026e6f152ede67806e49ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc359d23b5768973b0bd0fcf61384610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cff0f7f25f821da4645a794eee766611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e3b4740cada09bbff3d3eb5f55ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221229a423062c233bf4621a950801613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da059dda22f1d12bf3ab50070c121614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d33290656aa258a8c420fc079391615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975ab8fda465ef60024e89185962b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ca60365cf0698abc46c8474d2f6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91e2679da94b7ddf982c34311a324618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96a21c9a99d5ad1b1b5a99818f137619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7e8254b6c667dedb2cc7ea69e2e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b63677179c70dcb6f79d7e9a15be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fc2cc03beb52035055d34985a470622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e566b7ace5f8ba84c2114e13fad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de8afb114f023fdb1db979f3d3f4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5187c5213039ea4c3a626992b259c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b18b2969fd6bf5832e74dbdb5298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d80e978aebe0d68cbe16bb0d4ae7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5768d6514b2e8794f5ed46b5c614cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1520621cad195e995a3feb8a298f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad37cc6370dae1d452e8f84e710e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fcc59285e9e4484b2f595124be32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06d5f3788574e638a393af52e15c7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af58ed0892ea18db921d1e8b2138e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bb6228bf59002eec0c84678710b2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155793c3bb57a08ad60abee4834b9c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb5770d31aea58773ed86153338e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466aee2e06288393b0c71eee5783667637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d776503b8e7f074b20934b4f10ac38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd856d51c160e8ace8f5ce92738c6af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eb2408f87c87aa74dd689236e7d85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d25aae11cf0544c7bee7d3d45518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c7b3c0d3b5f206962ca8b1e66cfc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db18aba10ab3e0ea34e65aa166eaf1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9de846cf7714267c86cb23386c25e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88dc02c85b9ff72c37d74935615f11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c0579204c730caaf3e663f93f20a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae4053a64c417ea2ac82f01c92456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb5d1008c710839ac57e71edc0504648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b385b370b22ca126c5f1f5274113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a922b8900b77b18651b25477f55310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f506e8facbbefad2545ea75f12003651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba17abc914801e0831bdaadca9d5bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698702ab7afe9cc4cc87ecd1f6b9bd95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b46947913be593ecc29a26545340d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c89b8ed57145830602eb971a1794655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962e8ffa89448368001a7f24279767656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e21dcb0c87fb50e5b618b2e99a7bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8b8db208d560b7cdaa49fa2725f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ce7d003ae0e3eef5492624ebdfbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52846a961891b1e43e998d07167eb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e6047611d9f8fc88dde80c5a84d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a102361654dc392247561a2091e19f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97313e8f3a222e6f146f88a854b4416663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d13c6987ef396266729038331311664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef712da62e0ba1f0ef0f551d4d5a0d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ad0a3ca1675220c3846e3e3965dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0d85c39c58cacf51a138eb9f2c9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03de5422dcb12db9a45f3043d8772f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304baaa7f5403d3c25873c1ffa86a714669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667fabd1599100ce7d5a750de480ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b07d93b6d929f6f42ea14d8ad19e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537cd9812e4864e18e7c8e6b7330590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f17581dcb5dd8e0fedf8c0ded8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213560ed9a08784594cbde86a5c805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c462a1a4c1e80a696358095940495d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1832e6cc4e91976a9d2304a70b4d64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f78aacb46ee4130a67072fa12e334677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a06954694a749080bb33332601c9678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>