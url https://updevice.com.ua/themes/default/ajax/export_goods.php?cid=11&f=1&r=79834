--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e01babbf486547c4c9361c2218fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536a3a6677e65c067110729f29533a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c14ced3c14d8efe4642c1284024973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e7b4804a2b79c9f7396b584a78bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3947170a1b4b92cc30732cbb7900b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b054df722d0afcc826fb6a959e846c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc45a64a2a1f70423ac66feb6fbe8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ccc1be8ea867f7cdecd6115e76d908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0097db9d6255efca4f5599c2b6629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0172483c99e3682141af18231a0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7d9ee72f9372bbf6f33e2153f3c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879801abd6b31490687af2efc341197012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f11231258d945ec033ae53b8004a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d92877a303a7e48531d01d819b4d3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d6e2ddb783b2afe99b493e66adb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff54ac9cf28679c58edc9dde2b48bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e3513e8d2b60fb048796910aee2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9345b04fa9e5568e1bc207c447803718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934589606b542d7514db1b2932e27a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972026b3ae27d7c76bfd8a63f901974420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da9550ff79f04c70b4b0fe3845cea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c89ad6067117bfd16f1146a7c91db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925224ac081f84c77f016bc1e289c13623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b119f08ca487fc4251b4ac85ad62c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f09cfdee5910ce6504a6d2f2bed3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4cd10a572d06f7d27382ba2fd807826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679710ee68e52e0e201bc152a97b17527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253131627444bc7d18553fcf770ce0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f86bf6c5da9bfef7c1f7340a7cf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd1cacbbca823261d8537bf02b80e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62bcd4e8f26cb94a75af396218c5cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559de167188e9c5862b6d4bae38ed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494297094eda9a1902817959c1cc3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f3cdb22739c2777e48384301dfe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71bfdfbd1197c06cda2d8ef9e16e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa13f77fddd887f449eda046cec4c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138b2a5b4e81b10ed754594c1c62a5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ddc348e457ac8d7df96c087ec95a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e290453520fecf78da2568b49968039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569019172e00f5b351e7ee0a60a7174940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e34bff21cf131cf3c1f437c2abad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952c65f3aaa791e88d5288d26be75c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e1d58f6f9cc218a1996e2a77f0dcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ae1053dfcfc61e33c2284b615a7f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967410e4201580bb375a7e2e143fc9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9479522249e95a8bc84bdd1c7c6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad84dd6658a11ef2528516fed8dcd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb7da088f90288b7d8c914865793848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857affe619bc0a4e35ce8013eca8f24b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1508ec67573cfd3f896dfd8165a26f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2872579181edd113fc9fa5f4d81b8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b639f0715307e52efdda39411ad552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747a7aa1a2dcfd0a49f06d2a891dbd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cce1f6a92295f5563661970b170cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4305ba24f22aaf8abc96ddc94bab655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56952b07c41301e1938542d3c192e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a82a05b3aef169d48c50b2c4481b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e427a06b7720a484e5ca52e793eaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47662e136ebce5862df9ca97b82150459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ecb64265b3c977ceaf4a64ca5ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468aad8f87d68b8011e30541af08b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f546cdaf533d6f431c240779ef64a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94e53505ece001615ab49848150f3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee280924f472f35522828a9e30580564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d420bb165e4f89053e7989c16bbb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133726189cbf122fa983b5ed2cb647266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448cd77bb9d189d9085a4199cfb17f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aab4a97b5279ef7b2ca4923f5896a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e835750555e6eee1b335befd5bef8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72eaa60e5969e2480b2fc0079f3d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb33580fd4378b3e56d934192530471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74bafcdbaaccdfd2a28f3e7a292d5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfdb2c3f091b3550102b8928be438d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59464d047dbfd59471fe6892219fe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d3fa3c64b4684f64f1631f12ff1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30659486f5322d4de8aead436ffd77376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405acb792c025151a216616cd3c6f7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793750625730ecb97e9d989895fcd56e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357baeecca6f4bbf6fe01b2c792e97f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a42cdd6ea1d2f6787128fda12a53af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a2ade4e4603a4fe8c7c2efc15a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868169d9f089bc1b91c15d0a7a57b3ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70259422d936502892e9ac872bec5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2149d5582bf9b3b360939dcab367384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d127f73e7c0ecb0aaa7b6a73bf2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e3eca99aff826316efdc7f8fc31d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf90297e50072c9f0636a34b57dfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df7bf8e5368712ac6c540cdcfbe0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b450347520250ff1a9e18e481ec289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955a832c88de5764ac87a56a540a6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064813d7014d08713a90a0e8526944b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937eef7ac1d8ad8b003573649f670692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab57ca2a60f8c70f7e0751529f0c3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d69db8e43f1d714d73f8550ad9c0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4d543fbb166f3e8cff4cd6d8f55495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73691fbf67a4431565fc42f4f7f61396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0d5b865b7f0269bfe88354ca0a8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670be1be68ba3c4a87b93f26ba0752f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a67bcf62039e5698c3487b213a0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e218b900bb0aa169ed7bb417ac7651100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2afe6459432099a346409faf50f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3df8ac45f6f7a4c1c95d777c64a47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4869f5a6aece2c4958f567f4032fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688977d3bf3688c02765df2b8f52a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e6117f1c57cc2d0a74a49986a97c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c614e215e4d42c9259c4fcf716f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e99be638d3ab83b9c0a05a5e09b5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443d15a0ac9fbe4d122e047fe359b1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c4b201340257f5e07d86c5ddcbc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d73c912c3b1d6619faed9315e2121110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf952ab1b3bda763ff9f01674896d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf899068cdbb7e41f5e2cccc595653e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe99f2f455c8437ce329970a1f4df54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277580c363705d0a0c39e463c407ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81b7c5168f03fb7278d0da9129613115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b8078d4ae323608e034b9ea3bddec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d257055d3a4de83a5498020eef7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db05f17957751ad5fbbe417456c0b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec05017e37cee72eea093598f294e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a08bf86425961672d0853d90e01d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2755e0e6e13b6c6e4a24ec6d19d240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d8ae57817a188a508069642ef877122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53945df4ddc1e5780b994a992b4806123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09ecb132ed09a7acec9c9c9a4983a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3869455d2fd76f40cbe3db69d60076125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e61e634f2e71358604bf5912d1bee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32598aee6caabc10f3d75eac1200f9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1095136fe1b47cff8d57aacc238a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bd09d0edb3af86f670427ce6bf278129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393412190f62abc3ab78e62d7433b364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355936459b38098024b47f5ef3a6cf66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52802115f1b286fc98dadb599840da85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a72a0097d5ed7bdcb64cf43e3cfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb10ae33e87abc07e7ea91d4c62fce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caab7fe0f7f29fb5bdb28e39955c96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42dffa7c2bc8fe0dd3f45befa41bb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184046935bd7d00c38d3b5cf4a93a1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883884b4f1b1432a4e45b6fd90a7f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedbf16882a40053eb528a5c9219d2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0f5904da002976632ebcbef60377e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9585ab308d5368dbbd2f676f35c5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f4cea047d2048c2492188e148ffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88867940862dd9ccf47a05c1c8477c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a461abb5612045e63862b12bcfc5ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9faa5db4bb2f67c11d649df9c205ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8e120d31c7e5239bb6decec300f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b0ed7824e8640a87e6978b9024cd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3846ed14c0d6bc3a314cedcf73c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1d8b30d98f15c80b68874c9b322a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed54c9aff9fe6f01a48ae84485cde6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df18b7bedbd5c8275340789a4ad040151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c71349329e499c6dc02027977c094152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df5e409abd943a4e253312e4d37fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6306afd80b0b4ba913a7806e09b47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b4a7244f92acf25ca767d722e640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37585fb188e2006283e0965ab54ad7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaec312a5661d73ed1c032f8a49e1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7324152da2e679e819e7bde3d1286f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eccabf926decbc3504a9604c964521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b02a9249adfc9c24721cdf88c6f88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4bc0efc3891a4cba011ac5d92f80c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ad6fa3395b82e90ff130511f4ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b706caa0f5259f3576001ea826a9ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70771020b94066f2fc54682402247d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da277433a900161ed2bad9aca5f89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347541043466501b6a94b8c88b1eee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214965e22178395c1a3990093aea6dfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1281e169025c5bcaae8824140d308f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86620023b527d2e9eaea58e4bb6183169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a321f164ecca1b44ccfca70154b19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3bef2da24d07c884e6abb796ca84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239432e59847caec05aeca5b0dc9c9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d36b433b527e203437cb9364bc0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4624eaa24f26bedd6a32b72ce01516b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1039afe64b4a1cff4571d6672121585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef1b07bc411d63c513cc5a5073e6c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fffd79ceb75eb86a5a6d0a03c9f8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d1d3c27091c658a388faf68b33cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842faf396cd90c87042e42c88c25626179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45df81205d69ba83ced8f413d0bfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a562c766ba9065f5dee3349bd71833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072284299fbb3dc6a0288bf73fbf3b4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c35da870c6dc3cbd109324403a3a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1b9f49330b66c287362d26af00b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4230b6a131c6ba9b1accfd0839756185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1caebf01ba790a0b93ac17f961ce9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba8e512023412218b4365595e9e28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a827c79a3aeb11824a2cb91942d3fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c189dacab95ec23c7556d2a460b127189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3d8779ee71c3ce5d82970a9e45ea1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9850f263c26fc8760228756ca4862a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcc62f0c98529bb522bf20b508b9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce5ad7fc65986bb7be682d0f013c36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f8cc2ac1e29ea071fc57fad54bb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3125b1459f445b39a5e249dacfae98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb563d6b33af74b4318457a70f047a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635173da160c997f3a6feb127e87301c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fce2bf2ad53b3d50e70162adba49d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4942cc41e7e9f43fc4da5fa8127d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9f34cc853494a71a4804cb0d1bc2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171a0c647bcde8c7a89e85be17b251201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea8257dd2e8a100095ee482b1b48d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749340a533ccabf76fb3bc3fe79bcf72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc28d21a9691cd273615b24bb9bea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5de759e45033bf6b09c3ca4bb8be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337c2cb3b5cec7bed68a4fd5e137cd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbaca5f6a3efdd4d11d36eb27e8ffb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0f775acb94dbd68aed89e40caaac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb5e6b44923f79afc8b56eb3d727fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecff7f7daa2f76b95b71b5ea9cc650210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd015da0b309803279c6a741de86b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32d4e2f112d7ff67e9114529e2f55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bbd8328ef6f02c197d5103ce7f9f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df2df835704461df2bd4aa387293a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e656f1a5972632d0e739bc9925137215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01654ca14f34b134c1b7440fb787df91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f6cf23817f1b874397650cce2e1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ff4742754d4baea0c03a1b9c0714f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43fcb585ef40912b162a80e049a83e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad1029d21cd5ba197458617261f2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c3e5090481b2b5467c9f663aa4053221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b224287e18789ffc3b98a50386ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed888775dd6117b7d17e81d3c4e0ae1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa7f01c51fe0ae27f64fce0ef2f1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94e90dd9a6caf99745a130da8d8364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3990f8ed90abf29e2dc885b9e35acc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cdf37138921af772c7275eaa9819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6af1904e6d7a13b75ab57d236a47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43b6e2de22935b918dc717d320b78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9418d36b906463685a7fbae16af89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1c3d7df5e139c8b4ca8bf224c3b13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52c8315acf186f27bfc569ed0f732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7742388917495daae2375ae9116ffc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47ab25e2ea4cd09d4f1e368ae3d781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902ac1eb1267639de73a52a6c1acfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84f41d9f3d09170132723a99d02dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc049d333b83f4f8a49192e3aa604e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698cf2e7f28cf123f0bb5666d2b7424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5cd4af296959a67102fc22516b92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbc4b7f03c5677a8d147744148598240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f297dbfdfcc5f6db22e0c23ac71f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7058f90b47b0d0d5ecbf868c8e0a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c4bd1dd41f51b6ee140e2f9aa8cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549e4ccc22aa808a9c6aec1deafccd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac00cd51aad3aeb7fcc19d3bd4b321245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b0cca78ef96110398d637fcdddd3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6333d8ae1c2651f09a0615cccf689247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b124e74ce0d831a239ef2c1c8a9a6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba88539ad380c66ea441f2ceeb9915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f967e7212db69a2bf8602738b45ee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd77a4e99c495b11a2cf3984a3c3aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133eeb7600f15fcabb440664a5c6b28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef77ddea3087582c8d9188532d914253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d5631490cafbb9008c6ee80e340b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec49d43a88f74ebacbe66ea84f860b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3f351e5d7422735f8d674c4965b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eff5a5ef58857c94513545b1a7618257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33324d59db918f85f6fbd0bf31157d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9907941f080c5d882f428bf8fd48588259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a8263626daf8436d96a930c09af7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3176e7ab5d7b9f3f6190c6b4008de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab65f8a7f3f9b58ee2cd1f01fd975fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740931f27fc2d29392c88756957afb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a14c1cb46cb253c0336334ff813b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960d31e2c59bbeda9261f01275961e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3200635726cb0525aca04ac9e7a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7601ca5ff88cb87025ebbe4c5de52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b9854c3292ea9b9cd1de240754877268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7b182e4716a5e9b9d7d81e8edcea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dea08366cbf69b8677bf7df0983072270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383feb5f9dfacef21e914dc358b3b4bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92ea7b98d90a3f4a371c9795eef40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4be0cfe6bf789c07fd0aa7220dd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e395bfca8d4b22010fff476c17391c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae13e1bdd7504c7582ae94f45424dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407700ae97b9e4bab649a3a3a9b262d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71880722feff258f679f31e7a60ecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0650feb398f1eae4b89f5886400a93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c57f8cf73577c304d3d779a3d2383279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a19d02896db62195709d6ae7a6d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84be12a3bd9de1fed4c56d3f054c85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb93933273c59deade218cfa6d68c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb896dad752fa30cca3fbb3f3cc46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3de4be3f6565833eb4a502d1a9b6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea695b5513a4e82ae2f20257c9c731285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df103c4118a18f95587cbd110e1a8e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059a3e68582762a18dfd5ae13f1479287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a1f456c7383e7bb316ecca561935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff41b066efc06562e6c7b79d49956a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd47d0d481af6177911ecaa8d31d5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4cfe9d7b2f3bdfeb740059dbb9c7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee20500f0d75a78887eca8fad56ff1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad5dec1c4b1a3c79ba9de6f364d3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d48e1b60e6bf183a5f8bba49bd055294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142c013764d99a6f9a25f38632fdde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d593b6e0b5c051f2ade4c0d83cf25c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a80b8f68f59d3ffa8ae9690a9db9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a80690864fec45f9081963c3444a4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e81a574e29d9e296315e27bc0c320299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab0aae06441c34b6e679a85e61f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa89242afcf1dc57d726b7ca0866c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb00b4eee8ff559bc682ac4002ef49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45345e68f225805a3eda7c26afd1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b25662d763c5957ef9e86699fc08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a89473ba62e59155d2cfe8bdf8dfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded0702e1652b0ceb3386fd515656c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d3094a1e3af9a26341b6646ad4831307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53401a526285134d4d94b65a8b57bfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f6dda3dd9a644d4755226c4e0941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340747269f96cc9a1571f4cf48d9c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320f016e218aa38eaf1d8ea72631ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6025a3b975627e7675b3d10efba990b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0b162e63f211c8c530a56cf46100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b8c9e660663749fc8d356bf64cb74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f618ff4bcd3a89c5a234c5f5aca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ceaa3a28997ebc9efcd68dd3bfc7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe681a6978f524f0e1c843bafc56a188317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d98809e83ade887e1bf95d0a2a5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc37293fe80e79cbea70ac38843f22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3f23af9be777ce61e0281e04e201320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b26eb9e9ebb7f45e328472d0cb04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eaf6b46b5d7fe893c744d918c569e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c1ad52d2de9d07a33d668f270aa4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c0b635f0e5466925644b9d514744324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab0644f199ca6c3c7b83e67b264cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f0fbca984af28b39b788a45b7d54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20878857ce392df17f2e1196aecdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63516568baa7d9d25239d21b5532589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8d9c69fa0c1470897ed5c8ff58ad8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c977350a5a864fab12a0e61be4f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4693d147fc04243fc5de49c3dade0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978aee3bb3484a4588056311213df1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab11a88c1e78a98c567f04afbdc3ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab0a16c0755975a769c6b2f622e77a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b397d29d9a1eff61d99bf7ffb0d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987964591684f625a074f05cfe05709a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3556398ea280111f5ae055b66d20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85c3524600e7d2e46758d2836eb1d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a018acdad955c6e4e8cd1343b02503339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72fb3bd021dc4645a5c2a26774690e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6726026c9a25c779689fdc7917d3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756049bd61fa5062f31388eb26dd0ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b1aa6f5768dde56a88222b7f1e2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6b84455c8143fdce03f35fde044c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9657d9054f6c561171dba6364706fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b17b3c8e80a8102a28065ac45ebd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d1d2861ee2fbc68cf67400923c72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d65d1c5504e4eb3c8df749ec6fbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bbaab55ce6ae776cb663f5185b31b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a553e87106feeb8661de97cfd2c3ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7091a7a9d027c4ae02633af258708351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496eb5f87018befea91bbb8144a771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1687a42d113465b9e02c95dd9f71ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25590709f6b0b20a3ff6da4accc4d55f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e26475285fdad6269a5ebd541d95f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294a10a41f8d8dec18e5ff66adf26e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c235ab080557adcf56be2f224a40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65fee1bb8ac94f280a9ec0967f0df7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa5eaa9dce33d07fc307c52f3486b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24000b12cbeadc1133bb4bc7009df3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f7fc10549d0c55d2417810ab3189361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654a96976aeffe81f7047714857759362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f7ee2c636d12ff792f38b10bec59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641863ae8e171f3668217f3f5d2061d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051978546dca02d6f91554c20a096df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26f40d421bc6d74fa82a673c0e1a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594975d7db8f99512e1bd2cabf4f83d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3bd83b4f39339745d6424ad0a21f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66af75db34026ceab7d0ee704e31f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf6fccdc8dd8bfa87a57c2f9e224d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d86d9418279e69af569b85d4afaaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bf40a9a576db1dc4037a7a34492d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45b9c4e0604013f8a4f226b9e9f91a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78de4e75165c96fb4bbc70a00fcf0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502aad2bdb81d7566a04b7c991caa2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666856e3f59dbb6dc55c7e5b4a47f481376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a06be463f53290222140d91f1c7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedefc1fd865d147b94dea8e0ace9a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2545292d4b13cc9be51899032026f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16903a5c040e9a5691ba439f09e6f54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aac98f0e9e025241d3820f55d49403381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca585473afde7c88470768828e5d49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ee600cdf8be174e6530b67387ef7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec652ce8ca9c99f8ecf0a91d37fd19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fdce58ef85361c58066e744e4a0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c969d077dcaf9c00d9f87c6f26d565386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26186635f7ce202a917ebd54baa25607387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8004dac4ef01442baf0336d8c4b800388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c64287b1ac9fc68fcc9c884cc1744389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf28d18f15ae3ea300f73668a816d60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8cdd43e95d7e2efb4da555e0b171e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1fe166ba4bd4f93439cbb5c25c22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925431aff01462d4957a0479bd68c808393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12145625ed07b3ac403b5b0b1cd5a9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe9d93dd28f004660311f29abbf0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c198870e88394f75525204ea6c70686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca35f3af0f57932d08340a1bec2274397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d605d2ea63d54f3b45f0149da7ce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e8d078d91ce47942be796b5cce5ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d09a7b407d554cee7c35baf8fd974f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa576b18ff22587785b17344b0b281b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80825fa14e73eee7477c040b07a187402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aac69bf2fffc03aed69af777b8ccf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a681ca701b07328d8d3af8aff25a7f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a42a95f129d8821b6699bafce7b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a282acff2cfd02f43026eb4707df1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a90aa7b0662210c0a5f1909eb6983f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816640a68c21240e4449fd307d96f0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f613802c79d53df573af06a128be3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6439bcd22a762be0b47c60f7f0354d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512122b913a46e824ba954478c710cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed58ccce112591f83df4bde905667412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c0b783a3b0c8cc782fc0c906fe805413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe23a765bb19de260f2cd45efe31c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4004217b04326e078e316f4c9f6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac4b393437304c699160ea0de07c5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bab0073405be13eb1832b0fdb853417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e813c4640b20295540a91072608749418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4192a48dbaf0f94f5402c8f427f95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fce7a4503e8adc8b6b5e44628fd47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8f0eee3b7e1871807b9ab9c199b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9a957a8a270bcb67421574c2a2ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe8aa62a2e9c58e7474ca9d1c35a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38719e1d28e853e5d37addc12c94a7e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0145fc8f763d92a2d3f6022eb1f2ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87cfd56137bd9f796611a624a91a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f73c3beb6295ee394fca512cb44e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b28868a4d249882788352b0845ed49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ec24a5fcfe652fd220a374b23451429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c54efab3b834b78761172c38c432430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e9d9389fd6f029d2651d9f7fba1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb6f42994d3ef78f869895025a78f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bbc6d3ac02e3d52d05d818c02fc62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95317c6377e0460bfcbbfd32a39d7c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0143991f222f4cbb13b8b2b926eb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca036cf5af98d9f16131084cfc1160c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbf41d5f48b5435001b4bb30dbd70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52cfbf652f9a1b93a760e7cdf1708438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f344676562a0a6a0f30d9cc2711ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a141243f999c94a2cf7c3c0e20f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a99299c88d8d9ca1c64a2e79e960441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172764b68aa317bfd4a28a27834463f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034072f3270ee5fb8e6ea5c7cbf741d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9711f28216ece62fed458425221d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4284e79ce2ae3cab53a1124dd610a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b1602127b9ca60b3f03fff57ab362446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957cdbe6f06e94973fd85f3948a176447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e834a670090f6cde5e4ff498c19003f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ddbec5a6e7640aff35db540ac7076449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e314e3e62b29e4c2dbe77865341cb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fda5da6b501ccde676dfab17c7c016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d5501bc1d607adf0c4a6d356a9a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867d0547709832c0efd225ef901a13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea3afdbde8ae49c7d85d690437534454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0167d52b020297f1f24467c90f8c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fe3bc847137cfd10ef6b508026673456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877f2be34cd19dcabf27888077c84e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e2bca47ee60639e0ac1f548f9280458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43f2392eede9bed2ba785f58aeb39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608561469a34e7f3db4b699e1e37a574460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff34c1585b7315ab2c008c8c3f74a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1ba48883d2ed93519e87953d33d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b303595cba7ca09b23edd713efbb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b156f405af133f9c9e1f6d3192557464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c97b2ee77c8a508432ef20bbd401465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730facedd3199a15786b4c8d7fc309d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd210497594f60fa4cf286598ba72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba3355a120f15ca928116b3f5a9a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404533728f78bd22c5882cd888d8423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755839345b091ea6709fc9c95ab62c84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a729a082b66378c0884fc3d240e15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a50dfafe1b01171258d6e81f7a4f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e466095b95056951e77f5b54f2a9d41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269eda879676ecc3b009d83001a2b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eabd7c2b4e329bbc2766f9bb5051f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71c5f2e7e41edbc73c33c662e4e3f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153704f66be0846b73e939c392e57d8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cab768ad7546dbd956df97a666bfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445863c7bbed043d0bb9c8955e37b2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6456a2597c5cad7bfc15d4cb053bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0bc944549ae88c27bfd8dca58761481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87e9d251abff110f3d9dcdc99ee12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce410e9ddd1eae4e7960c1784db39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49cc86b41bb54570249d3639d9b9dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20ba711b3ea1d62bfa0c20e278631485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18d7980022d1a5dab521857b89186486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14449d537fb88e6f4f26172daf4ae5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55dccf2fce8b091619f37989259ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198aabb65b1e18d20788d885ea61c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441b1e3c1079920dcb224532f5e39c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defbd7788bde2bd0ab80b1b987477df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb89e4d721ac6860e7535482c18b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3deecb76cced1b73486810eb6482493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb8b568cd3686b6be9f577aed7aa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8031f0caad1ff9d2d41b7d709806495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a92d01113b787cd2f4d92719c0d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011fad933a2ac4f09331381fbe7e257497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be44dcfc69baf9835521b66ed734f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf3f0b7414f3e45412f66790c22b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b008f17d6f01b17db8566c9928ba4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59b5460ec5a0b5052aa9c09cbe11fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250155e4992dd3e24dabc6a1c2f184a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a1c089db240f44e2681a56f49288503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef160522c79aa7d2584afd5f68a9981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fca9bc6d81816053cfb279f49aca6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6674d0338e2ec76d6f7f61e7e7bdf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed091caf416a57609e434eb207d658a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db071de1d71777a5a803f730ff32f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e817bee0e3e14adcc119c3317a35a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca9da410bd2f1ca39c582b3a40db9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2322cd62bb6fbbff8f3d6ca744d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138097137c8a8f675424780074de0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c385a9a1ae5234b37064af2c1190f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f6dcf72cdadc6fcc140ac9c077d94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f092968c66786a96fb30111ec15d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3416994a9df231197528b455829a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f49ade9a8c247e6424f0ab93903c74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c58668f62b3f46bba5e1e7ac39f7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c286adad917f2bf229c4ba6211cc70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37aad213a68c9c9a231b80008a6c8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4e99647f39077de6dcc3327a7137521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf42831ae3f4264cbeefc2be99baa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2542757ccb1b897a15f693e4e670eb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd019603edbda09aa94370feb6e78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efffd5ee57c81664347debbcbf6eb26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf598cd2f7d88c0d9c3ff8607b01e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c12838332629beb7bef65b24d5d2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5635f97fdcc487712e7aeeae5d56e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9df64f19bf393e6543cf5202cf4af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc8bbbc9c30ac4affe440f19789af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d78c47f3566bf18e073e9c26614bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856aae9557f4a2cf241d90a75d9d73d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0955153e8b0f4459d0aa3da7bb3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0314bf84604249c5c7bc806e1cf1e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41fe4ecf5ee07e74f3e190e789c77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e511cd9a353e1a4aa0ab0b353acc9fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e4b77d4fa8664c07d77f4e940d79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9880198b604fb17a15a381c5af98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe3600729c7e67ea0223a5f2ef8b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83addae977510596091207a98f91c56d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51aa19a0cc2f47656ea7ea0b1d841541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d597677be02a4d7e6ad812b0f501a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf5aa08d4d15bc302921e85625e23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916d05bef39a925708943898aab912544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c081439aa992d3a5151a4990d108b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfcc780199ab06a6d14d1276ef6ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb13acaed4d18a44517d3f04efb4c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa108f631b6911874f3548975da51c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5e372d787ed52644daa0b12c16c31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea86f6763ca6bef4c8f9b6b81e071550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dd76de116652af837340ed6f17704551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e455efecc6cba896e865aab98cacad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9849481c7aa53804705f5b5342f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63002b73f560ff47e2f4011e6d14822a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ddd3f0e246dc88a9ef2798161ce89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14126f4e5a27407820f4e181b408dd14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8b956969174067baf729478f026d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3f1cab9701ff0d448374c081e665558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674d89a36e489aa0c7633729018a3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140988bcce3e4e8be5de9c37f2c74072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e48b2e111560dcb55ac24acc24d7ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f31d1792ecd4d7216a712501aab17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c8bab2d580ac5c3545d367aa18966563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c329e5f2e7290e576ed3e64d2574564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a8f9ca2d4df3136a8261bf059fc42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371457ebfb27ca7f033b93d2c915950e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba254cda0c80b06c327fceb374bbd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b66a76580ab431aea561903648c61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320bdd6c7237b89afa6a47766b56a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25938879173bb714972f57cdaa425e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14dd078bc0e45badd3055a120f3936571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9060dd569155235ae170cfcf10fb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ca10a039a64122a11c08e41036d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01116ee1d9f6f8917799b7509da4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d474ad224ffcbed3e2c34b6510985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6262e230b9468f4b01cd0b2c7843f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2472bd8ab1f7bd3bb24f57763cf3203577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428ddb51c923e4d7d61bd72fae9d54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f90ad762811fe6f7c777df6bb2be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516918a7c02971dde067025ebbc1a78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf17addf4871ad9b106807c32e679581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f890e7a447d9c3972e8e394118143f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc7ac272954fabd9f2ef933b8ad24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c2a464178d2f54854279425e8efc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137a8b8de29500c420fad45f546ece585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d9da402656840706f09cd5818c8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c537c3ec8de5bc81b8f40047d508587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb163081e47cb264ade612e67d1fe34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8192cf701abae70968633ac4a07d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a14d2f481a90bb391e2ce5af27ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02101e32cbb0f9e6c1c88a8ca0d6a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671717dd42cfa4bc47ebbc5c562ce441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b150b7011ceaf73a03b7796efa88be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47bfbd0f6750d265dd84f3e9ad8114594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc33cd28d00fc34daf06307d3a53b03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd133900bdcdf6c328516bd32b76e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a745b6c01cd029223a35426d245f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a4545d2d0a43a189d52fddf1bba0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc446875b4a87407bdce72baa6aa4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a360d088ff7d9f7a7b41bc1e21a39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baed7ed65d613ee11f16fc4093fc4b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d1e31febce89b4856e1452a502aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2952bcb8b552dcad23c1a0fbf6f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba04d4878cb63bce9ff776cbf3e10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7a9ac458b21faff206b4aa62a244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96815b997e332e7bdfa03bd7d3eb8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923daf2144acdeaa644d63156c7051607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d59f723a204ebe450d186e36a0cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac78217e59d1c81ea773127eae4e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefa3ecee4a5ca212932c18e5b6922610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f2575b6c0ea3e3cc478b63a83d2fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2299d6cac0d864f5b11aa4a360cb93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c90ff02bdebee25db35836d1ec9ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96a5910bf8d7da64239fa56039097b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8d26e1757dcf200081fabe047f44e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35bf26cc720d081e6bb23ae8ae0e93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71415c7240ec991f0e9bcf037a96e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb02d0483a6b8ec2ad29278acf1d93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d2232eaffc6e70a966cbdb362ab4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf8f6187418e8128e2b17f77741bba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc545acf616b8b5be7b795fa7d14b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70707b2d0395425f5cb77f385cdc47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d31d9528fa229ee88e8a46979446d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ce2ea5ec74acb97ba132b2dac53fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fa8fee9cc5f3a7a144be00773e9de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd63648117cdd1da1b18b88920d682c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1d9d63c48515cb66a8c41d161f0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2421eac141cd99cbcc5d656580330628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32a7af39d0ff46e013e6da1f98941629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391aafa39d13125242ea7245ec61896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dc0f4534ae89f73bd60b62bf0e8b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83399716f7a5f037173af6bf24e940e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3f450daccf2584ccdd31a5b9ede77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cb34606cfeb70eef7b0150ba30ebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4075e23fe1410061803a4a290aa9d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4bdd08d2e2202d6b7b0eb1ad2a321636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337817efb762834f7d68fbd2b863f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d029b30e65a4fe8e9d55c880bc21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340ec7bda8b01184450a74c6a426f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1035b206e7f26ec151a5d18cd25c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e7f3539010d6abaefada42be5d73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d901890f73a0a0ad538ab1f28f072642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed5be541d17ce43085be6ec054768643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b738c6e41efa13856dfd6f766f7c20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763df305c62695b00401535ac2a1353645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6925a99f669c8b21050be8fc48a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf12883f45a3d94eb6f58bf892f2c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a7487320e70438328fda7ad34b20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3234b42ab75f5eb612098247cfd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b38217eb4e1c552eb26a1ad1a9f63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176ba90f13a9e865ca371af5320885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35612fe35b40922414c01816447ab3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42988f37ae44821b1bd9c8e555a18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c62beb051ce0bee4499a09f4bbfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e5e430da496ba72efd23baabd71fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542686d13c1ecd682345b1a129c3d692656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa499199840157c8fb01136a7fe5360657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b036e7f6a4a4d9166f226267a9bb0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e738928492d1ef8a9a0fb87de90e18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41255b10e7144e4358b0ea0ef7b39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b9cb043e69a76112e4924fc3980f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de49c09d314766c35c7031ad23c73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12a4dda65455af508d0c2303269a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a826bd8d01d3c5639f009d125490664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e287aa070b6c91009c93615cdf33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075dbd3eeebe4b44ad4e5b7e526e62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5907244c5b34b198b31ccd27b0e99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbe6127b10f09369a1aa32795bdd35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a175295c04405c7b945cb6766def9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31802d6975ace8654cbe9a9e11c51d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6baa3cfee8448ec17506235b18b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658d4d7591565451e5283e7bd6f3c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70fabe11d164c480009dec23b56947673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb0aeab41a373f598f06bcb82fb076674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce9c8ea119d2c1769f5c76af682780675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b85d79d065324911c003c26b836d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c684188fd7e9e12d457a7a6b7a5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d7afe63ca0863bae84df4d2726fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a544612b9abcea5c2efeabc7bf5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1b25da333a809b28521ea4967a8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11540eeac94710dcce34c5f0090ee0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed305206cdd6cdbe30feb5ffe452e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f64b768d5b682c8dcfcba25290483683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c78a385103167e8a2f146925e1b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c35c7bf9836b214bfd56762d5c8ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d59006ca688aa51088240f2e9c36ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bfa600db223b47be3a74171d9c176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e55a9a62f677f6d5c1a574c6e7c71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3976e431f91bbe273aea62b3eb5b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f9d9d15d710e8aba25e70a4181e25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d1c2c4adadda23434c3a8d56d830b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b7052293f685ee527f833f5f6032692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea747766e9f36351a0bc580e8cb1c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86698603c37e68be017fbf2f1a4d0b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e28c15a071768587654ad6b106ced695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8645bbf5351d011d1f1112c9ed559696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb3fa293738bea398e031169d852d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb474304c8293a83df10529d65be93ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62fbea926ac156bcb63fe114b0f99a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5ea70f83cca4f43d6b3e1fb14648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaac867caaa9c56d4f10fb3eeaefce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc2c1277aad59170e86f465dbc186702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca42b60b27aa5a534a36ecfb14b34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955b935d4c5722a1c42828a2c69f2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfebb5f4bd88e38a295ec441cb094d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd5cc95e4299cd3ea3a0e3084d939706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bffa9261a9ab235f3050d5749ec050707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bffc8897fbcf197b5bb57dbea821c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec6bae4cffa373434016fccb3099f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad728ab513e06e3c6d9dee543a0502e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9bb3dd16f1e5696583337f9e3a0c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e7bd59bc50088acb2808df9725e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc18a03f9768bc6f661986daffab64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba46b8962095c69ce33cd28332b66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2881f40fdd9ac7de4f99373bcc47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f57d7b17a4cddc6321a2871c643ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b1871d41a7e9f6a9df664c34da75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d26420c59f7ba947760a98250eea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d006e6ec27483edc1b1800e0de0c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa38458c8c8fa4e13c9dcf3594c454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530a78e2b28a75946ddbee57021f92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbdbd8d538861c163283365cf61d6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fee01191fc6e93475966c05adeda1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ce1bd7aa8ae567a6ba98b3cb15e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0903e2a8da1f4dd1c4d923084a6ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b264c9ba7b092161571a680fbdda34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda597269de9216f66c46d633ad3b66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a88bd7d284964258a91ad8a9b023f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc82941d9ddc8c4378b7798bfb1a9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef85482e99fe42442460c5812cdc9730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d971d3c2759a66adf038422659371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c511f19f618891f2857dcbc4005392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caba4415b05c86e63f506bc870c60e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a0e1649d92ebacc6d9a4f61e447b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514deddae7c621521fac43bb258f0295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f6177df1b7ea12a5b44fa94d25d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc23558605f212953e3bc2ed7fd997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767061b45be39780ba08c46e6c53ca88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb017008173150bd925ceb549b21b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44962bd5ebc248f1886663d6e277710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7e001e7552885b36bc0ad6966413611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c426a4fc2a6dbd1126a995224da608012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437bd02fbff7046ab3a64a2ebf52c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed66498d5c293563470637c318fd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b72e66fc0721e4cbb338e2d9740715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4be72f82bea93d84778b93da338f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbed1d4e094d6ceb8d30a750711700217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a708d5ca0db2b8ff49292c8d10f4a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a43aa698aa242b18fc811e438930a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455822f09523d3a3697bc6cc3c86ea5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dc48560e6a0a43c6d9242dcbc90a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f606861c60ae3c4844a2596fd2914122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546703e5709b56edbfabfe3b3315e4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba2fa2df92a86400b943ff12fb7d2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c987cb945dfd4cf85d56f4399d2c2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3efdc36859311b912920a77c08221e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5940a2e8d9e5cc25ab532af2c429727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa2df5e843b1967a62ea6d7b8f9d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2e27c7ced8982f140015c769d1eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450640fdbda49a3959ae8508416108530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f308211cbabd0f64a729c4a350a58231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad51ed3ea1a05d82edd91db28d2d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91132bd2a5cb96ea27a83d60ee00e3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796617e8311c850e9bbab3feb4916ba434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae2d800d5a2a0253f72448d22410535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef357956116f5d973fab1746e9dd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca067ac3d7103a0c9fa64ebf20d385bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4a746d38b630ce42c22dc299e9fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a86d4367b70f5e345a2a77648620739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034b37943660bf3b79e48d692c284b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c208f3bbdbd2c22826925683acf49241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8238de54c07c941813e03732f04dc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e139c0eb1acadfb6971197a25d55a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eb29a739f17d1b646117fa89b64e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f61b335ed6fec4e30473ec18d16345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e49b3cc2240a6c3d1b5fa34c1bda7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640f2fc42126147adfd180e100de6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c720e17750d4dc9979b6263b9ceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787e28735c26635539dbbf194958ed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec89e6b6bf00d2c9eaf3a6283c09e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c000293895719f8a818f9fb9dc624e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838122624882969345ec74d8716c205252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492048cf2f26d6bf0a97541ccef0b7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736adec6f2616163abeb58a40fd43e8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd11d511f1f170c5859bacd4e4f7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09d8696ffb1b386f375244f843ef256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2d58680a72598fc0828a7e0464dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906d754e77f3c0766617493b13588258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8dd802ed77ce44ae0018a67029a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581fc03fa67c017f58c3979d0f94e4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146d5627b3b01a63901c7315c35bec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749274eb38cffb940828495eb7d5ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8debfcad942ab3f6a4fed6e29d7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47623dd3370de9fd0f10358d51f7ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8de819d541f72119744f4a94ff8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154100d3a3d0748fbf9138dd738e0cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e032737b31148d5cd89a8d4aba2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193f27e13f6c16dbf997e5bb1d74ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d29f1a9b5521e167fdeb852e7f08069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551d1bbfd93d1a2738d06347237a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b368a51fa480e0e422cceb7392e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231c1e39d70e1a5da1ad33ff9f8ac6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8357364632c323afc8602d32236873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8242868ea1c3621493364d754caf77874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df1e12487558f10e1faa09cfee83d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496cb04eaf6203440ec1c40a70ff5ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6749d0291d7c2497ec6c1fd42fdb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070a6c1a3b567387483f3637d6e39ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aec3b6dc31c34c081c5348642ca7c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973dbc9bb2acbc54da1b11f5905ba8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237502c7bd24f886428708eb1daf9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6f6093835f0584be46513f5d953e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec0dbeec6de88d9d6db9e374b110c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df208baf5a621f561a6be477f015dc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb70ad57ca478de8333f2a12872f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd796d822697094872f1de202768ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db0310c14a263da2e326130689ab787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e226f369ef3041d4ae7c6d619db91688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d46d2c45b20a15ce6dfed3f1dd1dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1ffafcf97ec09cd5af6ce501e8af290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec15a2fcbf88084e52fa926b9984a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd923cfb03218cd7fb43466f000c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913c6ba6872707050ac9a70c489bbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60f29b19711243272b04fd59f3bb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cc3346edf1fc0ccb49e40ce7845e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be77670e6b146e240602c9deb965d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80ecb2c9065451ebc95602504232697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c8c5132ff1a75ed9f7445fe09918f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7cc8028dc05e98b1a68799cae529999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad22dbfb1d1642d69195b53a84b048100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246cbea243fcc93c1259de13675b637101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4a7fc7a6d324c73bcbb6c7e8c315d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775236bb1c35cc6a65bed38089e0c8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3de21d22e1b88f108360a9be8d9e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e638d72a5da89d46017c0bef708de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837f4118ac09eec76dc48233d4151d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a4b5399928d310dcac6cbf3b5e59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14f7bdeea6f4f49c3d1b6b9e0e142108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eeaa97e55cc8a18d473f3f10dd5e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2142fedc577b45756af9605a2a3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c88eca640485720c4bc4e25f83109111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d9ad4ecab8d94c3f3a497dbd958c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0691457fc2d08270e9c9b8ea0b83e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8048ba0ba38424db17a6f616fea5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115e0991802f1c6a1ed2297a399616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a27a5e3bc3217a78843d56056b2a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf169c6f85f95a5d0aef9e4e0082934117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a593a00a62f8231a7d2411bf6b579ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cb8726933dce8aa9c8027afc3923119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801897a99007744091bae3c9cd6f2ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e451dc432557c97fa0a7d0dafc8311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a1d47350cf20a5df1773047524d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f70236271a611cb9644b35e892a61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1cb564d3e8a34ea2c4dae80d72cd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a60f2da22100bb83b5ea1391828d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a715015245fc6e2416db799628d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c324bfff6ec1811fb795864b3acaaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2b2afffc6615913d497dbc74fc63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6019d889ad9cd049315703fcefc86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6afbcdf61a1d118f2d41f35dc1301130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ec5cebe949ea3594cdeddbf1a024131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bae5edf40977e5c2b47199453f2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef77eb9af816bdcdd8065b669e3d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d0e0c0cc8caa90936d5a36c13f91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7eb7bccf46be591cda8a3b2560aa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130951e18397bf8dce64342c0d4e0fed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd66f37030a83d7781514ef7f9815b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770d62e3631ff8d6d2cf7998051f57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bb031f99415ad7cd42b26fcc779ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58413c9955040877efa129aae1494ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3361d8c7bbfe9a410dfa775aa9c74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29c8a724ab1b368dcf22f47cba610142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9486be796c2434f3e66b0be242d07d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcb7cae83b2e4fa33ba1748f1107fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f3e7380422800b658cdc2998316a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eee547c1c016699d2475518abb29c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766887b73ba7a382e3d2fa2802c8867147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5dcfd90335f393c16cd93edb45c96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab860fa62a63985a02bf0543d59c5f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5f4f9c4ea445a39eda5303f288ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746f9451d6196e10d00015a050793b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7b1c4f798010659f5385abbfe0a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e82d3878e70a45303541e1a66c56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4538cab44dfec376aeae42532daec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe5912d765103041b7ad5c9cd247c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3716f1ac17b5660f725ad593ecc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35d54ebb6c3aee5358b71156afb78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce64737eff2cb1dfe020e497f3ba9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234f5bb5f0944b9f540c3e6ef9d540159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471fe3510cf328a4ed7f3e7f407603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ed507d6c759dad025b8509e7678e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2cd2a54d4bbe9f8902cdbfb20de1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3a72cb45fe1616b9be7506576285163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b3cce5059354df047ebfb24d1779164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ea70235e411e1eb4333957bec9be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ea0bb94b241bf44ae875d23de90f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c002ee4cbcf7d839147c988f8ebff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca7d7fef3b44f40489bf6062c51ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f0bb2ba5227a7cca036dedec6fc91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785aa039ce0f9351a1bc455bab1889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf76af106d795b27ad963ef38d33c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d380ee078b401d29f44982e966251172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d28b3ec71bc2b29d66b38f98e61c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f85455db2b991fe66b8dc8008522a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9423440b9ed1d422a83f24cd8807539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4caff5a66518f6bbadddce2976d831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793954e4754e479b16ed42b71a86ab7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d227e2fd78e43ac419c3d426bf2fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b0b4a177dd3613b5632a7eb46ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401461c687776933e79f6cc41d02a63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c616bf061c620a2f72d1062ff9493181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc919c7737873478b2c5e093eff6c1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8380937bc97aa98222737f4469fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826f2759ec41c73479de4171771053c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71eff491458cc9e7fafe1b67768f78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b746a8ccb6bb7f15e0b41a01250d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda423cfd81a884afb528aeaedb5d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca268f8dbb780bf6fbcc355e2c45a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927bd7d238bfe641385fc15534e1cf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37a6f79ab6f1a2bf26993c7b449b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912cd3a5e39409aa3102e4a77e73ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b430ddff8549fab04b4ad6876949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234cb0b09743389c93731c7bc9a5198193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4cfa3c7a642d96aabc87fec6747bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5e4b35a263e5ed8576717a09317d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed574a26ffbc3d631827c69d4b178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02679ccb506f66d165e4be1d79ba2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6e3063d98c98155db0a3ecaa2e11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3a00000a6bcb48048c0580059219199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c8191d2f37214b07d72ec62db9c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5bd4f5d2d9d0082f4686fdc7e47a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c09b7069c86591b82e128daa88f702202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad65d303f035a6d42fe50730b279b89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b1c6aff8b3dd033b8d80be206c7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0570cd178d5fe0ede3618bb6623c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282beb2723cc111288e3117a0ce201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b86c706ee368e899de8a203b1bc408207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f22af1028beb2ce1966a2030d37441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b636cbc6bae1054791b170ee4341f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a929cdf2fe2111274dc5007550ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d549733d870a57387a1d8903065d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f98d0f8f205c7dc00caa20768b6ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf232b347d98b50eaf723233d371ef5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6f957ffc582b19954cc3e2539227214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568070b8b8b40f34036179e1cba68d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea94b2cabd2b70bfd8e5e8b88c1b45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79f6566ed283141d8c89d65449fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6923437921d58e90bc7eea8dab448d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807741ed5ccf973cd8ad02c6a56d926219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba862cfdeaef1c7aed125c0cb78188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f1f09fd0faeec2c587a416c153fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063609c39df03df20330c37bd1b2548d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf291476278fddd8fbd0db7a7d85d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a7d563ee81515f31bd5b789b5f0cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfebfe647ecade997703c89b8f62ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd626ac50de33590fd1acd21fba6c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd24a1cd2b5be62c67ff9bbb01ad7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c613ef76d54ad9de0ed5ad24680bdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae119dc09219caf17b70f2c344e635a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f934e31d2806411866e3906e5f649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f8c77ede8d1ccd645a51be47602e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6728f9fdc5f3cd4993235c9e95dc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c4cc6a9ff75751a1c6916a02d033a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4670d8993203d9ceb23200f6a151b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916980f11809ead71feac87fbe341e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448a154da7b2729724d02ad546a509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386fec3c7255819c8ad33e325aeca0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9870ad6bf51c11dde4a337b302ce4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b0453fc6090ed61da707338b61dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e32b9b836a10b96cff514a4d5381240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac8638531bc73d9ec63d23c5995f92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d551a2521086274f5bbdf5b40f5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41107cfcdec86fd72f675128c3b6c827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed017fc3af8af016607e4ebfd67b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e00b54f8ffdf235a3a0446ec8794ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1891305d5ad11f1bf32479235afb06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26542246c0610d5d5453baef2d07ef29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0927eda1143d4be8767263bde4ca8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a22cec44722324db35a9ef6db4298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b3411371a83976731e778b42f6491250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c75680440091af71d7d82fb7ba6cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438ed55aa2e38ca836a1bfb2dacb99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815a6eba8f4dff97a0696d0f489c3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea17bed87d2e6139b71a90e3a8ac6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527e7c7d81e7735e5ce2490e40e5fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406c378e676fcdf08903cf2b9f75b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942172884506720aa34879a062b68b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745ccf0ac59ae29096d50c5a036add258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ff0107784b1375025181af95ea97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7394c2b1a9c6dad5727791b537106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db16501564016e9704a52aa5d972bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ed7c14c292e2652ab04d92c4b12b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1860b5577794ba5a747bce43840b032263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d87c876c21697fb69d351afaed5fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ce8eba154334c355ab5124efc902265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf21cb91d68be9e6954d3af43ebaf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd716506fb06ef3c5a27591faeddd0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989fbcb370476ee2b1d52555c1b1906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639348c2903f5b0010c01cc16769b316269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d4fe73a903ee2ccb3b6640f73e6d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612133b214212d6cb6a27013117323e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff886b121679b38e75208cfe9577ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b67285b3e51736092717a5ac383be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d343f578c0affea4287179f19438274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f565eda73744465e01ec39d16eb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af29ed608e689b9262f987a946a89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65dafdcbfe381888691c748d2cb3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96f459bd40c13ea1e62017e456565f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9227ade9340d734f3260bd205f31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b5f9bde9282bc257e0f62171a150280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c245505f291a344b5e1c63660ac911281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5430374a3b7b10e368305c6c1e2a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e93e354090c0d59cb6bbd529b1bc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776971a942f2abd2c28a8aaa753f93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e52a0bcf62f17e5596fee7b53592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa1e9668b955d583440306a5b5ea0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87118a74a67d569fc9ed837e726d9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061443be513e5937d42ee8b23a762247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72be20624e1e6906bf02813dba9b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aa2612dbaff4c186b9151820d095b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589565866296e6e337d7bd918d342be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b973283ca9f04fd33ba9aecb2447f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b8f2cc83d07aef53cd5466862b60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783f0118f742bfd441c08f9311f0df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc409d1b113bbf6e998afaf6ab3a2590295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e030b30a073eebe985b35d9346e3a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1d08b8e14e5ccac04411c8f1fd73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b56320e0d870cd4e1dae4a0b1cfe04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518953a0cbf29c494ce300b63582aecb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192739a8160727f10321f22a375c61cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ced74f38a5aa04b762f1950f89c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1819c49ff9a58a2c8fa9b06a3554302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510ca842dd76ef5dda8162a2f02b630303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1c067ce3cb6ea2b61aa211173383304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e3bf3c3ac6682c2ad780240c0f8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717c20dc8ca085d45dd17cc6c22f117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c364119ebd7fb38b7d9a4b662678f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be382dfd9728d9900ae255f5f634cc5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87c6ef4dc35e1483ed65c3b6321f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61f3f484d0a4d1abf2ba309fa8405310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262968d39032eeaabcfbb7fae0953dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a65b76f366e8d28e8d0fab6b37f89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f6f2621d0ea162bda0e083d2721c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336309465aa1b539fb3e1c0fffff0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f7771b95da257df41a723225a1354315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b19d3744b1831040c86d16b126876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672066f61f765337e0c0a5ddca2b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad805e142173505e8cdc040cb4967fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb8805298146ce44acd2712270d20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf685a5ec0122a1f023c55cca9616c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf9a2aecc17722df627e2b83fd234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb1dbf8805d9896900c4f273f344e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc70d3a7701724ebe3aa9f2e8c78b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc13139d856f40fb446f7315948951c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a67ca7ae4c10ca921e4a292521cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480464faf9c583e40ae15466490edb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11ef10bda6fdf0660f4ba2d688ffe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba2ecaeae856d3d43237de416d9d2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8932936b433e943fc7bc4fb9df95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14d9a144d1d4a27e84c0a4fa12aea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7f5d43259c5ae0264607841bc4a46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4132b91128d58c6bf8af49e8ebc25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01823425cb10332f16c2e9accc35fa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a5c11bd2d979200479c1d54553154334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96867ebc87e4f65473c8a86cbe217052335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76321a6991f4dd7a7240e529f203d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeda5b374d753a741a82d2e9f0d074337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae37fdcbaa4c20b881d36837521244338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3a586c885336bd8369913c142691339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad9d7599be77f3641eab8f92758cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac6dc24f3eda74322c45ea43d41770341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708339ca98cac6e17db5e69cb266ef4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05086c012127b22965a0d7e9e8de7ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485927c2cc3f7c5897052de7f2cf333344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308dbfccf5adeb6d3598279c76484b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1f263b5d1bd40f069ddb96a1b7b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc711882f3d28a463d48729fd23bc354347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f285f72838890aaf24d03cca29cde98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f13875db599677db307542a56eddf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd081dada05b381c7ccb327c5b6f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769d44210dc45015a72f79f654379e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493d90888136ede1f921c4bec98899352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793185cc9f19d7a5b1158da593cf6336353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0f2ba6d5975daf153d05f60799e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4945a987cd4ca08e4e58dcdbf3f01e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09e4eb1c1fdebcd64ace5e0f3c4e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb747cc5011f61ee55bcb383cf77934357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4426560a7d0fa7f850a8a177e2eaa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13571623f999f02cefa4aaa90f84f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a519f3e4788f3068e36cf79de5c77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0d28b0e255ec29ba834d5f876839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae71af3f11c43824fb03d5b72f9b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641839548d7168d36bd7b59f405b5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e2fc5da2e4b03e16fb2087b50e045364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da73f5ebd81c8d19abc8ea4f2fa6a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4675dfc1df4eb29404346185e96528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3623eaa1a993b45bb05d548a2487c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e397862b3088509e9a0f2c9c50346368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882312a9ab915efa8fd9bfab07112b16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af966345c85fb36c1e92595caf055f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8267722a10c6f35d2b4caade8eff61a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308f7b35986847ec4873b5ed2ca8cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669642bf9ecdd5dec3a8cef782f6671373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333987c3c8a1059dd8da68d39a60930c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4434be24296b5dab2ff6ac21fc09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab2ff7db5f2c5a8d92429dd3028568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df42dbfe669a4b9dd139faf7900c33f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e8dcc02876c8aa9e3dcc5e1bc4ac3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887046900d305f9f9265560fe1df691379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dff10b6c7f847822cec9f65234bff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62031af8c55e5ba575b2938023b85cd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4ee715af6568fc4006f7cb80cecc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc416827775ce50f9c7bedc47dbb54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535214a24ab8aa0ed082e9140812d3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd117e8adff622523a8453f0661256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45462e31e9afeb0b3e2dd2df68cf77d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ba4fc142d0bac6d6db5537f2e620387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1b6003eeb4bab7f2a789ad3ae45a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dac878857c1d3dda81466ba06e51f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ab2f7ea77e11f3f5e70ba59eb75f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391a89d11bb92bff115e561d549d01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f7f55313030a5eba34341990b694392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1dbcd255da074ee9806997f78a030393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e396b1a8295ad79df2b77b97a91e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8237994ce11a5db5d6905cdf61b56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428c5905466d9c7c569a0d712842cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadedce695abaadb6e64fb5d7723771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56873b391ca450194e4e7f7fd9eaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a540fc82cea4f566f7e01408a990a08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62334668983552c8c0ae6b5630e88e94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5145aee4271d8444ab61cab73fb0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcbcc29b3d3bc4a3c1b87ab8b62217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc7aa9002b72f88bca44153a9fc982403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99bac3fb796765413ffd85fe3524c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2243d1f08cef65d6703e2e8fbfd92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed567a9e368ae2d4a5799c6f1e44f2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89800010718793deca3f0fa9414d28d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80012410e16b605f37fde637dce99e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9467974f589f8c3b30feba170cdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d424c719c3f5a56d57559ff18355410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b8ba124c3dd3c3e8dd21c5883960411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede689bc9b881faec3da7ba46d50220412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbbcbbc77fccf02df26d31cb859515413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a516c77238bca43cfbb3b1698041fee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dfdce15f9ea7e6636916d4b2d4dda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc043a10b49d6f183f4bc9349e520a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe66e55d095c3b83f8d7c2a2f39ff6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b563ae93b00ba50f66c3aeace975e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb006bfca8aa65a07b483135743de919419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b74545d3697f66d0ccd10fc9a559420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780735dac90cc4c6fdad7f205e43774421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802be0baec07622afd6edeeb1ebccf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ba29e4e876f405e8c90df1084117423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa775f8c7ed29576dc9f61f192079f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96afedee08cf23db1ada66ca4ad3829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f92abfda865bfa45aa7b07ba3376426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335e65220954ad384adf7ce5365148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386e01dc119d892a42eb5795d0c5fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c309da62b83659a3bec638d78b70801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150295c02a396f7fb4890f9bfe8b2e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeb48fe2cb10fd215422c4033f5871431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af2bc68c40c37944da8a2c00546d07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b9507c03b7672bac6cd77af6948a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde13d2eb0fa0a4c7001812215b8e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d2f71efa0b48ca5917f8246133f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a186da14043ecfbf7aa7cc652f44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492bab3d17eefce524b3da54add8de7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e060b88294cdd64cceb9198944349b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d62460dd2f13cb0caa512ff5b1e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b375e00b656771f1dfa45e20ee05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6792d5a746ba2c3c599d6e760e9074441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825deebbb0a62db0e6b6e4ef07f773f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3bb698d225042a13808f0d9a9c58c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1926510ec7fb7ac4fd8fb1bda462b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ccc8e9865cbc7d2ddaf79abdad1de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578105558cde3832cdd98cf421d6f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071aed182c9accb5dab27b46ace840c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe559c250598618de58e6776e0e69e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879788be47b76fd6203ce9c9b31d1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050f265328b6d021a19f6fdf3785b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dac34ccace7f241817c6978918aa6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae945aab8536a6e0277918bc0775e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e025a506c582eecac70920f47999bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ef8b2e2b14ce0efd04e76777d05b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e6bf48a6f9041032f3ae421cfb7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b1d9daacabf26d3541516ad655aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0caa10c891fa4bcafbf4a8ae8d9b24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150150d073374615f887c633c26b67db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4b5612fe75b6034a6b9f8ac66a72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b05f7a6b0fc4c76aa0e72fdff6bd93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790897784bf75c205e84ae226d4d0098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361063ebfff81326dc3ae0cff7a0405462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c711c3a1b8ed4a9a0620f44731f52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a488f822eada595c81e03c5fcb83a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9fbc75b77ed659e26d1adf80e7385465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b97535d818c9e29e91487716ac4f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f097e0d790424e92427b56df1aa1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c49f1928d7777691e6146c6842b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f2b5252465a01a05fdcbf1dc6209469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ebcdcaecd568785ca99e53ba21ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad6adf844c9356b950f0986136d1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3756fd7855ba3f2fac6fcc7f25344472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acfe67a64612ad3896d4fd02ac56f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c7c4e5a669cb9c68640a4de5e917474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c438999d0c20f0c11db836cd8ffe41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62351eb0736febbac82798bd147fb1a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032584d083fe77562d1a4b468bf24ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188681fe23ef8a1adbc93ec000d3833478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca516460cdd7acd7285bd8ed89a81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f8d0d1ee3728f6d34b7df966375d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767baadbcd1031a8355c667244599b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09af55a91a2f739834099422836f47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec84386d29a71c072253f1cc742432483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f06de319a46446e5c79c35c4a3e3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accb6a49068a0bf41fbe73602b5211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc01b6223804214d14f3e845baa3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12082284f0b16aa455741abe0f55a04c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a2164fbe25ebd0ab58774641084e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5150d4d8a84c97e43322cd1a9fad3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b98cdb219a0818dbe6968b142e73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac543b81ead5771641ed92fa5a24e4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e904e11c0383d00a788675448eea17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2baaa6900dce7a0f6615b76f99555e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c711c9d46c87a981648825a069f38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1412d9bcc88a5751b6f4d7dc58fc72c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9a7f3b1696c6006c0fdf755cd479496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcdff6f56f4807fe97878a1dc1e100497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7da4f15de15db290fe0720c333325498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85f9091f2fb6b332680bf1bda77b9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8358f7baaf8efba89a2d6074ca3d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d60b8795a222527cd80488bd3b76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4a321d340f21f80901ef7682a61d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653f25f5aceba623f115fdbbcd26da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae016ad60057acbdc606ef808ece6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e922788ce1cc0c4d55d7062e47e58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd906aec392f2f345aeece0a62d38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f64c8878cd3ee6fccfece4e69b0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f73ab142fd831f5e37cef6a372a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d4fedb1d76bee84be5be47d62e4a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074222c15ede618f1b2610e06ae71ede510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec5f777e68ab300af756e986792e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614cd4513d0747b4073edeb4911758512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c61c3cfed440b32a30de70369822513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c5a1f5aac7676cde5c4ea4cbda336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526d0bf339d04111e64410a0059b41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be9f558326d072e5373cc1ae1673c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3aff82bf2b5e46a75c7e811cfdf26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f29f9b58773ff483673de7352078518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c2abc580d942c6db64927acab870519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c21cd2896580bb8e654373bf3bc12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec10a614ae298b7a09b20ecad8eed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a580500187ddf5e3665e219204de96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2faa1a731644723a8eead1fa1c02c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d96e5c60546ea04b8cb7ccea7e5c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c222e1a73b55bd367a2d1a9d38a3bfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca664d612594510dfb009ff0dbab9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7ca530082b9f9ecde13d22888e887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01eab321cad6cfae2d2b99ee3d602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9737515793f565b1cfc7058c76ba34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe2a4c1525c95375c99e7bcb7184c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84d504524d27c81343c6c3aa00c89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f2282074d1a1fd2248fdd9177a2e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf12e97a67c4ff8e8f9d35438c73e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e41b75c4cafbbef4ba17ad1e6f894534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d434eb74f7d8fd3daca5dc2ff63c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f9a5e2239741c1f7863f468e24551536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247099aee75175a983ff39f64ea68536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e9eca1d125a0b032c6149cb478ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be8aa85b593d40fe0306e8218ce99d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66770fe29eda7d2c50dba724ab0be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362171d29f6e1e348e91bd28e6b617b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07b1a00a5025da60fd988054fe5c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e7478db6d42d0f578cf384f7a0b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671b13acd507b5e46f52f89c2a2c81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac177f7064e49402f0698ca072894545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49be59eb103c733b9fff899b2b5d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad6d5926ec39c15ed6c25abeaccf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2f8163ad430b0f606a12e1f9956a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d81d20d70fa7baf10e1e18948c565549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac2ce819843a316766372d7125905550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4aa60f0a8f257846cba9e498d6ced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80514047de45424073952ae4e99a24b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a647e49d9b0deea4672dd8ead61a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9918a248394757ef8e8371b1e0d88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c16da3c891b0ed2d2d838a59c1e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e4a331e2032e0f816cbb215b519f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e52d4df9b7ef6fc5aa1fa4de9b846d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c047ead06284b54505ab0929da939558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b2e9f9862561f77ef40adf0e4f43f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd724b38408e0e1455478045bf6f66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c82e5cfbd94e8245d9fa68a6d44b7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00132af647215644a44f5ca78d46c924562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8762a5573f894815ecb2565269af4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbec44947e69f3b0a7253b72458201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163bd79212d6d3a9f9c996676b3f6a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa9012f7f1917d23f53a3da71e8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfbcad798a65a9f2585df26c4e07a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fa001e81069fcbbeca034c936af21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe04d663cfa276ab27ed25cb88fe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730b6b04a8aaa4d09873652aa385d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a127b14650098a8122c22870ffa977571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1266f303825e0cc8075fa8356faf24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf36d89358c2b0581a81fd7e2f691573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad91c1ca750db03807d03cc67fc5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe0d296e2ecbca81a385bb74e3d463575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb5825491da9ad5dfb98fe88cbcb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c2f62e520354ed08c3f874198a95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26331ebc9e4fc57cbb676953549642c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a502c042d12f2911d91d93df7571c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e26520415227a024ec5e66cf11a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e06e6de2c73ff4c7d036c551c150b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779c96773983834e9552880fda0a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d56dac1cf43897da97a570e4fe3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9439063c383a0d13bfa8d6e1780c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed5bdadbb53ce33935a278fe263156585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9273c6c65f142db0451fc758f063a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc531ba6bb162e5f64f91ed04f702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e1c9b49a354fce14f01443e31170588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a58384973f6399c5e3f79f47e8ccc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076cbdd8cc206ecc8a1a16d459633f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b92a8a553383a2629ae6ffd494208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e0d7472a8ec8bab62b0b53dff649592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c604c3867eb5a63bad31d3bb03ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd34631c289f38e44a6971cce93d66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044ad83ee6eebb27a0e494d93b8c11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4030c13f2ee61aa0f1f572aa68f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ba550484bb9f9117f7c320634470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ec134511605c76bc5cb3045a56e0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96dd49707036192e4b3f115f12862f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7c4877fad97f1306843b7e1041fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16158cc50dce833e76a0e292b6e6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095904c012e85765b986e134ae1e07a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6d1df2059750dacce04a0dd31bb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8be82f91d06a33a2059a95abd3a20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad753e43d41a7a69be7a16e31b1b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577e700c6353bc03352b336ec6f6e73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d103aa83780ae8d08dfc812e78d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3ea89ffa631a8253d7079f1a3a0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df87d2905eac5a63f024962e7fd142609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc52ac54255f5c984c5355bcdafb25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726148ab3df1b04277a461861f7a937611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6e33edc00a4bb0a2f0d9a6fe3ad5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b288a5369121e05037e4cedff9ab65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1575a4088d9f04b6cfa5a5650c5dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440cc203cacf9c74cd6a8781c5f764615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eae4305325c9f8d0c6ff6d78ae92cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0f30c2e00aed641827feaba41e1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57a94708ac35ac17d68092eff5284618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b41b9625208c177a283012e1e2f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d5f781a6c822ff692a439bfce5123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3a88cff0b5b9b85a38e97aae28fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb7c2af2745ec4cc00850776d1cc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def335b47c3151e95f7a05be604aebd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058f4eeec826397d8b056d4ae1a1d4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b7333905d43ec3227ddf0f8d8a46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36379d2e2c68915fa330115f10f919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd758a322a57649ef777b01f0c47d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ff889a74a2c9fee19d7452cbee7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb968721f968fc66f574fc9f22627629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc005f7be033f6151688851bcb3777630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957950f87debf08a67cb052a540e5191631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c5ec85436c563e446515203ea3b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307e0e5687e082154b3384f1dbbd212633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f6e26c1c7e1e9b80a39652a8dd76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2f8921f57bfc41f5012185a75799635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9635f80adfd831cf7ebe08442382a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa16582707aad854cc9a78453edf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772322dfc0f0bfd7d52dd75d282b83f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086d3bc062aa5d657fa981b6e4eb82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6be1904c9f7653730cede8e8a7bdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa7bd7c898613f1e94e0e3bdd608f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66c61ff2e8fd0f034742155325044642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea07028c40bb1e6287a17bb4e678a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf90fdb0a06f0ad87b6fbc964711f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cd30f7f7378aa1ba1c77f69c07c79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59a3feb4377c790dd6d2e7f52d138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac624f60e821e3a5e019f7c5310dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb159527040172edeff989c2291e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33a84ed6155750fd0f44c96389abb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9360da1ed15850197784631b68cdf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569e21ff5e6ff1ed0a8c556d106daf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb152ca891882d3679c735ae1abf16e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424268e3e0486f14e0711480727be003653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482454d8252e2b2ff6cca3339e55db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a0abd589d9671e2c82792716b1640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f305e90612732353f0c2d32b4e1bacf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29efb547a8510a94a6f42df8dfed5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecd973c631b0ce869a4ab04dd9892a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15423768a0b4bb1bc4f6268f8faf19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8095e64db9542536264aea5849aa3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d9c3c1f5e7e3b1053e6a1c793fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909425767f42e1286d1f552d569fed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc3e8fd549a3169c852ad79e63205663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d56696dcaf48f8bbb58a557bd20f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9277e0223d0fb5919704adfc1c717665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacaa84307638c216040e2aed50b75c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605e6dea65d706a208493896832bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f07234bedea41b6dd6503029da3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6352a7e2a5c06bad946aeef7335f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258c1c09112e32dbda8ae60b942e4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713071fcf3d1e515808a7f059296b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd687fe913aff43a8934bb014c3611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d41ba0fc53da31b8cdba93f11e74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5410c603b9c07d88e7237198facb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8644697c4ec0539eae3348940cb2fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cffce68964d3687d253302ed4babd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f90acaecc9b898b31a37fdeacac6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f0f9692609da2459971cad0b2e798678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94876568b32658d205f2e24da9f1821679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e95313a06318d981ef19619de6826680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>