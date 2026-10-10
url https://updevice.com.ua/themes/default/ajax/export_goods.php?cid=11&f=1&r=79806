--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5260fac5883f546447afb7e57ee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074e4271de1f57831ebfee30b992882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b53b325fa4970eef72eece3befad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfba305b6f4024e4938d25ed0f9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f319a0d4c3f1bfed8aa87b69b17548e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf660f86130682ec9affab1a792f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e8ffff16e754b80928403d53b46c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786cdfb64beac2d70f047ae052875e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3d592c02e0633fa978cbb130d42d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39700beba4cc7e10b56b3f7bbbcba8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c43ef3e4bb9cabe0a48f8e44b0c83211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9497bc0e385df9c4bd7067e691db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea16e16f40fd8540812a641d289bd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a8aff8b16737268d4848855e2765314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bec76011219ea6690e905a55ea16f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe70329b962e401aaa6a2b44ba5c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb51b2d35a88e4eb65b0f7e62bc5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771558ba25c8eaf2c1812f0d47c12418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102344dce3ecf5af87efbb02e5df8d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594fe560e7faef7c7cc27c6e07a31720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e1bbb4805a928930d6b05223a58421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d874479aee399b8a3879cff2283ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030df79b70933d8948fb6a3710ad5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da9c89bdc4f36a77cd852470d880e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68e1a9fad3f0dd76404e9751c982c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea13cfb4db29e1ec9590fa1592cd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dbd404ef4f9f79a53e730c4515bef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2411890cc6bd84c8eac37fadab474928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c50e5b78e4e627c624acdeb864c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b71def89377a153f1d3394a3caef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004da3dd430b7862c9a4fb4cdbb3a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50704b696f9b3835c257ebb930e33a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78551a4a9e63ad5a5889eea895aae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7924b3e288cdd3aa5fc54825585b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11c4733c008f2c6f45cf43071429635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb8a81115d240239975449060d607336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85d4fb0b5c1055c72b257a2b0025637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626a6248439f4c39beeb91a91988e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0556d587b4579e6c6f1b0759a6aea9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976153046077445f438b9e82a53c1e3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e712b809f801a52c33323aa9a7d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d8e3cf45c7f1431f643e0685976742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe800bc9ae4ce9c18e0205352efaa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb182fe5784ff3affc4f8b6295b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe050333e75ea7ca10082466ac47045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc2eb5a1d52c8b100f7efae2bbf6a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad71f7067cf041dde8638699c583a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751c98de43542355732dcf3a0108ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdfc3dbaa5b02009c6911bdf11249249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8dceaed12be7eb12d9513eaa6da8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f677b647aab97286f17544b5cf3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56cecd855b00924c0f51d8b594904d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4d3a0f62ee8bc04d92f00c1b48cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae85d9e9d2ad469879c589d61399854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa7903e9499b0dbc7839f05d8808a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1dc35210a1f160e0add7e7279810456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4e9437f72a09fd9d46ccc272476857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e8c7b543b18a88a08c4d06812ad158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a991d4e866caf0be7d2030fca2020559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e992b36078463ddf9b45b1d9c1d2e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba29f9fa42c8d47119e3556bfcbb5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8079ea87c96698b488bb6b723bfb1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608bc01b75ea3ef5b070cd0d20fd2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda228c9a2e699d6fa7c021cee6096cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdc6081c87a8404f0fa292788d2ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682da7b1418beea1987d694bd3c45d8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a10c47a2ade1e22d32e36b2b955e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415fb27b12605fdaf5b878c98a3e82b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a8d18dd85058df7ee350e72b760469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8cf9d5e82b7c6630dcdb2e221bf5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abfe83a74aec6cc09022e683a717c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3c3a1be09befba9673c4124cadae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e24fb6944485dc766d4b663c784c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929ec1fad2063cd95fbef2be76862e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489dceded4feabaca5d13f9f5c5d9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90444f86fc67725f19db23a2722f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc49e693865af8e328364d0a96968e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac45929f976790f8913669a305cbf7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b0f333e5b526973457fc6d9bdac079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e966e0b8c1f168873406613630ecf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9ad5ca1ceacacd5b4f344a80a46e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260dee6e880b361bf5650a181d85f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54197faeb5572d1c4f46dd9f37c802483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5686d5bf4b74e41fd3807ef59c51d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72550c1a8e429ae94bbf54b94864ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5529b7af5358d44e2e91f239a31d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516245a4c1f2ff30a263d73ac9b2dfeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b6542f1b00d205127903b1518e5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb8c4161739798d633d16e5bd0ea189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60cc20cdbc141a87b5a8ce3ebad6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c13f13ecc833e8ae11b30afb138691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3dd76349acc7cfeda4f8ca2fc58392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b113bd2b5fd9ac1fc4f210fefff693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28bee495333a6e3621088af229f5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b71d01a0de524246a23e55e971625295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d24960b1a49d6c9ef6ed338c23a5b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8948cb06e06017c02e2b96d9ebfe097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0553129532dd6a59789ffc6b1116e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43a0d55a4939a890c4f84a7680cfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168aaf89345ee17de0000753af95953100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc99cca2c54d17a27d505239692f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d719c58977a7dbed1533d2c731b90a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050334999abc5efd59fec1d6c4393f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c57db0f6ce06aa1c8b151c6d417a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6112c25640fbb656947783fe9ba930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752129d8201504665ab5685ac9a0c7aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333c64989bce8d750113a5cc571634107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9661a48f58c7b8506e99e0620061108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987ccc53effa794db9c77d969caf114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b79b7489586bf35fc20185c4576e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300d12f8e2474031c9e1700fd1edeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d109fce108fe18938ab0dcf549d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec39f8ef2880f27724d2bb534a9cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2c1967344a3340f41b6354251217114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c2e4cec3afdf64dc207fe3c8fcd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731b71e9d169bf28fe2bc3c90c6188c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da56d124e13d3305ba0412c3c6230117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5d7677f088a42bda785cb355065f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cd40e8c678b55ac7fe2bafe7e7bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5675c57001578dab9288ee83973bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94fcb61c0d8bdf7f16e36bbc46eab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d358480ac4c4e4b78069cdf9b8e2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731100425fba07e8cf0eb6db3b5a5b1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799467d0e45b78c3694fe666231a279124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c64f27f0c3783d17cf43af644a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ace197b7329884237f60e1682c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dcc4db03b2101bd6db47844a4979e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75a327d362520a50aa44a7a46b3ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de35fe36fda2691b7b0b5d6c3ef111129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff649ed2ea93f1468468b5fe9d4395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce8aa4e92bbcbdbfb33be9c32e34df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73eb71850edef861a928d49213085132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d723dea7df9cf679a2595efc2bf292133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea278791262c113bab0f36ae22831d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b4b0a0c036d296ae8a0ff521e579135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512512825866ed85c86a928b572d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba10464cc533b204d9c3383bfe98e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de651cc205cebb21baa59fb489a56b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5266e9fb6af3e5bd313e0f79f59a0f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094d3b02d3cc448cdc676a53901e130140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395c965896cb9d6557137c8aea4302141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d2835795479e34f2833e9b414ade142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b14e58e97de9922923ef724d22f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94df78c5b42b26018bbf0658f1bf17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971135f1186110cee4569de139c13d03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd8889c7520b1c01e0020ca5cef5da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffafea5d772d6bf9089e668b94f346147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfde64fe5421354fb51ecb926e756148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57703b29670ad465f0d7e87b919f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176c59c02937d13fc246271d779097150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6a5f250105b3c0b177375b95f418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a940a201b54e18fedf0facfe2725f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034fc7601bbb63a2f9c482fb2fd4138153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca4513a3a1155c8f8de4b07eab764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e47081c5a9aa0a9bb669a534ca663a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80068ef1ce785240d497edc4ce37c4b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7b7e52d3fe0661fecc8f3fd5cdbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7794e460567f0fbbf5eb34f78c09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb26ebe68d163982b2607bb506a54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5154983d5c058c680516a74b4e24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746d9558ca79d36a582d4ed9283e8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a22d4c81ff846423fcc32b6b36c65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98fb84f32b3c26a7f52ef8aa5b76b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b8aaf56e55575ba223661ea1fe48c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d48c6315f2c32e7307c779f2a86d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a4efa90f984ec497d09cd6550452166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de5314c4f6881304e5ed3fd0497db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae4e07f65962c8d21bf6b4e86a709168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dbb71bfa5d75cd7dc682bcbd70073169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccdd126ecadc825fd6c49ffc019d6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193272f0d832ec6c255c67e067a977171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f20866fc195490744aa0303ea43f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ef0dfd97735642dff5c8c91caed0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490db671ee11684907acf6f0627dd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d73e1682ae32280c987fc872b8d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a0deeae02a9aa822436131bd87c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8f1929e22bbcfbe44bd328c93d1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6011529b3e12f20c3839012189e5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b7a233f2a902f90d4414ca4f9fe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d18d8b258437853a267fb69c7582a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359d443fd56f10c2d7683a43577c7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa17fab0f007d230f90ceec4d4da9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e14186899fc11e57507955fe5c691183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce594b839b898cbc781e0b7fbc954184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5326f1d6ebe2166c19d9f2359e0fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054afb56ca8b35ed9fd95752ecce383186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e813df21b21fa9a564fc472a50c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc06161890b41972bc0ce3d5563b88a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874faef372cf4c36fc66860923e8fab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d691086d274b6817b3d981758fdb97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c5f098f3fb8c5692cf0eb6a9418d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f433d5f54667f762eaa13ee2ddef2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf9caedb23640766f66540aec5c55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146950d8b3890ea1f045adb83a06306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e798a708f1c64f72f0ba7311954eada195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2be561f1df81d16f851b9b6c2f45f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42518da7254da86f23f15bff3f618197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea8eb0d157ad2ad9786f1685b0920198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ce5154b1bb9c32949fdce9ae15d33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909b13fd70a4acafc288085913ed93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78f69d4d17a35c9ab66308a502ccb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be74422d459c10b13006186f2189e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172eb9fad157d25fed57d947d2e1a24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb8c6134bbe1eddb169a3473e8980204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c37cd39b6f4d3753c506d0b7727d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3852d56c8d4b58f298b263e1f4bb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e6069c9de9bec741af34c072e50a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b08cd85f48bf39261e9e45dfecc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c64f55b03d2f15aca6b598616321e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a84894d73552d5d51b56508f25b85f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437d9065e20ec16a0727d63ce988c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b654bdff8dccbcb3fca2ee0d04d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bce7c5b53b5a62221927bbfd7f38e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd253b822118c6cf6997a92980893e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c0feff7e0461ebe3a94272691211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896ca9001f349512e7dcc4bc8746fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89cd1dc22575d3513372575b6adb52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79d134d27e4641b95f36c1915ff90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82000c409d1055c38c52f41006ed8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b737a7e65ad0dfcebbe7282e30794e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9205655d4217ea9fea56f1e07a641221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb7c9b8496c726f06791a89c45afb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc479ffb7261e8a0b3b053089cf88f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806630fdf8ee76b62bad87fe81bb6374224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe068992632288cce4b419eb467fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ee6da45fd76e8d7382e8c224fad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903748dfd4cc8df73b37c675276d527d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60097ade62c17a8fb374df1f0e0bb92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1771f822137f051a7bab0bc13bb9e1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf040890f9d2d3ae7cad64580b5d020230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993568abd0b9985348808cd3a1ebd01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884eadce286e0951265a49d2e2b693232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a600c6bb3ecb50b3e51cee2ea2110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39677c8cb5dee897a1bf553fa462fe3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273a33f2ee54a1a2c59e931428599e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24cb33a58b4536d9082646c19e9641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277677fa50ba19dbccec664e6dc9284f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ca734b97e4a8c5f9902fc25ffc06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b202250d794ca127ad0bedd574b2a71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1874fc48c87ec8d4dc85df4a344f49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f754f7227c9a2a1174a3dab7daa582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ee2946a1f9850ee87feb66e174ac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230998bc8091b64db99b4b0c502fe902243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303eb473df070624c5a367fa3720f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223271e3d3941e055402f1f2abfec42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d895057864209ff73a793f3e58b61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c823962e6154934267760eb00a0a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a547811f1a3663a68743fcdbad05bd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21cd9f282805499ea3f741771b00b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189cff7fb0f024e0a28f70e32a9ea67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aaf1d069cfb27379d754c5a3bc6fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3aa25305c58ebc9f2d82b305a93d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d857d4ad17ff80a029a6d49c3467f43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd020190e30b4518f6840c7a4b817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e321e1023eeffc47caea14e2e9858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58120bb35343ef27ab0f4a1725c1c65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720bbfbdb34a5b6504202e098ea8222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e300d2b67d5dc90c22b81ccd0499be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba433269792252b3c335a61d4e1fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba449dc412f68557d892d91db4bc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafac02ba7fa83d6fc130654bd1324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c4a17751e2f44148f83012987ff3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c4b77394cc92e0775ee06d9ed3bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49331c8c142666a8ce984c1d79f58b7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5534d7afa03fc2391d79a9bc09935b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ad451e335f0e0bc7147deb5528da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc692a332024c79f1d6383347b021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7994d34619d3170132ebf98be653e35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624496a4263f451dcb8e3dee00ebdea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9925b01e7a2fe45308d7406f2322f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de515a724ae9ce156a03bec68aa9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06f87cd9dba6d30de3470130e717f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc5aa8a86b1e7fbbd8c86fe666621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23ccbc50d5d356537c1863b2142f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7351fc673ed348e90824c1d1731b73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b87e4e582e7d400562eee66ee52f78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a5c721580470007cd6d122afa1a03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c646392b93f828fecfaf9749ba98b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1dc35d8f14a34747182c74a215661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d897118d8f093fe4d29ed18e949ec6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b2095a972f87117d2bc1a0f31f423281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019165bac2a50d64064f8f37164122282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aecd7837038772aff2d9bed5c821b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126a19ef135d4c69e9ace5db39db28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053296b71f276405c0b915b6ae50ded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e75dec9f81067c9080a8f6d1756e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8750b8501640fcead0bd397d0b27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c477283d9845bddd4d51615519042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e16048b05f12a08ffde3986abe30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c262455622b093f1a0c13017e923290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf25ee4f00f2a8ea0aac7782f77e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfde866578f63c67ae3c6ee7709ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f91c8d39e84c4723e8d00cdb64c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9c07aaf09efd6ac12062b42df336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3e5799f4ca0094b24e2c571c9a10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42870760bf2c09a55d8e5ed471a5a34a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbd9ff9d3b954fc6fed05db48a51b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97923a3fb258ea11602d177dcd88a36b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af66e274e7a6f3f97287184db4fdaf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ddfc072c430b500e0407ba809a4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2cff2e66ac5c4e06bafd39d3e9dd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec7358b567e79069818fa44af7a98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b94c1d2addb5056680e0685f27916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eecc4e17451905ea900ec8aca857c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9841ebd600b4bbd9b81cfb85dda29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcee48773ec6e1b6d8d697d92cced7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad2de13c2e682ccb9922541f97496307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff1505099f1b8ef4f5e01de969545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3b1970964404cc4b14e57411f1bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f8580d266b02043e963ef969cf6e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b69f2d4c2634744c1b17e320f584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1235eba2ab0db191231a85bfd89f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccee01c83619d6a397a917b8dc41b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902731af05f5aa7edb6800b02c63886f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce550d10772cfaba4c0645e042ac02f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c23a9e0a5a8a6e29081810cad355f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd8591c063e359589080fa28a574d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933d6b746083a26116f061e53cf4bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1964ad32c7f7ae5755bdd105e531319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a832cf554a1a8be86f5e9ad6f92b01e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8310ac1791b53d0f13f5d6a224c6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d33f6319ac6cf8f2aad6b31ba94f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e186721a1db5a3cf59a7c11d96791323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377829c12deb19b52dab699e497eeb37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a178fe03659008a1fb5185779eb4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e068cfde6dfae282c3af67d4117ddb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645738c766a60c77d24d19bc112ad4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871976f54f43ed0209e5e25aa81c79f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457066394f6f3cf5936cb792454654dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaaa6b80b03d462d8662917a572035330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe4187f952cc539e383809076a62c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624603d86fe43d0ac51ac1c92410492a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6100aab8d48c328ee4d57193dd9cbd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809444c40e0eed0a5f35ba29ce75006334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd34e1c322c900dfc6c6edf62f3d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534909beecb1f0b18919c4908f899f3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f524e8e192f9695fc1f4050d534f5c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b68f65b62edc64bc90dde7610814a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b4f032688a056e9d21a4a39ee7a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842302a05877793f5953fc2c41bab2c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc7982fda232781537bab59713396341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409693acf8ab355f9884e825534996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229dd52f0a610c4359409ff1b910a49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e3728fa234f6239c8afa7aaec7da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d1f316adfb2753f0535ac10b2c9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed178f48f62b82ce1159ccb3b95d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6343ad25f5f4bd7c3c6a2aec46cac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462590cacd3c91d67e54cf0fce9ca9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39753d8d024c02d90614422ac4bbab48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbaeca129ef5c9af2bb462f1292092350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b24de7fa9767ce2c84450af5dccc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70692a380aa3240880d4a3fcc96179ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397cf44812482574b23f9cb4d7f163c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399f72dd872118c7732e319eecfd91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fed5b0f2f337bb52c81072ba1fbbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52040a5bfd530391a4f49bf1c4e4c2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bec518911ff284887c9873be020ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0fab057729b355b9e4123d338c43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df589297a26bd2bab474258d663ee21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf1df30f3304837e40aada254cc86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f05774d9c59a128c1b56d6e0f3737361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b12fa866395ecc536465a3d8e9c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb95532038f56461c0e0de8b3e85d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59cf8e0fba41c9b72589da471fe869364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692c96263077bd347fd4000bc23daf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f0894fcf5d2867fdfdbd4b7ae99f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f743eaaad5159b649bd38f137dd283d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e9dbb9f1e2a1ad65d64bd16f6faa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aff9e9191606ba88556b63d2d93a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa21cc5ff535646e2e520fdcbf9c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb9bc48f2bbdfeb7e645c94fc3a93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c76b83944e92874cb3757ef11ffd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215406b6b46a845bfa1ef36748bc062373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe979ca646f76014d86fd9f7cbf16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32caf4bd38c64490e50cc6f0b365c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5e4d5afc5e4e26e705b8c7575941376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092714db653548a053b1e7d7784b3758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8006bb14985686dae0f9761333182378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce971ad084f1b3754bc48677902d9be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a9240c8f172adba80b7224c5ab12b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e6212df9485be000ae901f4380168381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c457772234b4f9853ed313853d5d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996528c745c04eaa3b411c4f09f7c14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba952535b6d809e73a5225ae71b452a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e8d99acd3e8bd30b85d5539af94d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753ec55662d9ffaa3881a3e6cc0ff1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371ce55999ab28a210ff6672338e5e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5182704cb80e88fe9e8ff7ec8bf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79d5c3df17a6543f7bb3c79287879389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088490c3536d89dff9b4df1eb43ee42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5319029980422367c2cd2581fd612391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdacc2a13bd6945e79aee656a96c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737b5c42e27021a457085d8ed3abd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec1c87fb3456b091857688026759c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00089e7932b88e7af36e83a1adcdf7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f14968cb0b430116587bb7614818396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5e5d88f59d3e28b90abfa4c2e5c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446d709e275f6b0a12ddf4d871c99b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9dc16b7f258b710a4f281b122d36d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a2e66b41612f6291d5a04e3f9354400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3bfb1914dba79ec913b67c4c840a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2cab030ec663536011d2ba9cb738f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a21ef203cab892685f1ccf1001ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390c6ba2b2175335c341b161dac405404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d24a817adf7453e1d47d5026cc07c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61540a82baad5227aaf5e6455edff168406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3b0f698c749a778a0ecde566df55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a893f28394a6c0c8ce42367f7dd99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac51a7efb06a24de8d0e37b9897caf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbdb01882cf1da0fc9ae74aa0d40d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f0eda6772a364eb6d58a54403793e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a21489f61288890095d8edb2b7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd62f49f385023b05d433f93fd656413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1d595aab791c6994f705adec5e30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7fdd5bfaef2c34d8793348895a298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a538b142b6c5672feebabefef97da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c240f44d757a7149d2f094891f24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d89e4eb1c935958e35f86eaf526f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562653d8b450d5318c2ff39ff9968750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb68140e0e152fec8a2e3b855e3a3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a296a58743c0be9503f7bf21bc59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b7e2b1eb6d94bed5eb60b6d55a35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa0296c39c16fa5dc548f5c4937e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36221a75fa628bbfc90aedae894579c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542501087538d38fc7b030084337064b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910cf499870bc7b4656431dea8f5c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6cd0cafb17d27978f98f7494d706c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683da55ead9cc0ea6ed4b24d94a791428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca221f468d4e4171dbf9f5c31823ade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bf617aa67062a2003ed0e41f5fb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e15578eadd1f5c71fd83d6978441e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da41667db0c9f2c975490e3db20ddd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa9feb78a8f27ea5188c2a0aebeac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbfe2982e36bc707d3a526deda03c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2316d62671a5f2364514d70b2c2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25a82481b98990795f99c34930f9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5f22e7717f9c171182636212cfca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61954867725c132ff11c7b5244a16c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344fd70443df7f25e2cde49318315d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a8cd1be67ec6ea0f72b6a19e9a20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942fcb515b1928d4cd763358d7c2c95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284d3bb17ec78cdf411548bf6569cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3353d6158ebb07a3a0193c42063a7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911c0bdf817fcad5e1222020a5c86b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009153650347152c48fdb2e80a4f4ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f7c78ddfffd6fbd0722f253446a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c179b027d961261c6b3aa5737205ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64bf4c55f841204b35d04a06221f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85d855a4a6076f143f93a9d45228d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95af72c4e8e41650b3f575aa49d9ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010f841d6bf482fb642b2bc73732c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6683bab8383e1e1a52a01cc6d614452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ccd7fe275a6dd07e77586f15d22ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9bf2e4e3383972e754e351348316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192723ad22d2715a810f0b5508016d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8830b0cf68a90eebd16f38b702a9e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db07913ba0079196b00289a54957e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ab4e5ec7925c3ebd18fc5c292b715458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd283c4a3324b373e73690bc4721d60e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96840573eb831b3818847b94c8820460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d8f18dc8df2bb4461b2ce91e29e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82a3430057f4fcb5624eb87aa51bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd429005db87e7936a92ea8a7935860463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32a57ab532bdc5acbb1802f09fa15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b91bd3cd97aeab513f77a4274ac11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d51398146eeb43fd7892fa51e528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46cf81680549ca3d7b0d83200de4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74eb8f60cd3c13caf985846310e7d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f72242f19962647472ac8f84bb33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbcee283752367b92b3cc446e75301470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593b78874d3abc033179e13b3cc51e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1748246c36eee321951aaedd56639472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc0f101964a965fbc0349103537b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd905b90e1fe905bd99c1310b1113474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e570de5f218f0fa48584cf1c70d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f88f95cafa29628eff198d7441271476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5f5d34e42be8b09a2cd4e9893b26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c526d321c9913aa91838042265b58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e260f183edd1a8e6f33467f20fdc0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc0333e93dbce30944800c9d047d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeffd53f9d23079bbb87eb8e15f41c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4ecfb876aae2ffd667bb6052d7f2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f17f266e65ca9e5cfeed57e13785d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886f972f2b08578ca13ab5ad03ce9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559300f2b4fd41ba6bb70e29186688a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d56bd32b4e7a91a283d7aec828b763486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97a8484fc220650e7e9d3f1ff13e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e520061553f26b761c14e2513f5cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5244ce359d2075649e2cef08f42069a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f57e231c99b0aa6422dbaaf9a6a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741766f1c932606df0ce22f6ee3c37d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec859fa97539a6527f4eaa29e7d436ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e8801b71436053a4076ee1778512493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d2198d8f6d6774cdcd82f8b9bbb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617855208f38e54e482a8d16352b3f24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600e7f374d45f3b242cc283bad2c16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf237c71b85a18effca03495c7719297497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732363cb7d7dbe53d50e3032d2aa8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f076f094866e67034f47e84d8f750f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18e48306657cbfcba4188e1eca853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04648dbc9e71a3ecdae05ec0e669f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81ec28976b574dcc3dea729be598f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e042d1c2f7ec3c0f6e4af1725a88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f125a07c8e8f1a0aea5a2d868d9d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cbb304966da011d0741189c14dfa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9030fab617f66c8682167d2d639b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da8a45307f9912a658cf5be1630d07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8bbfe3324c39d16bee71541adb5f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc04a60b196f9b7b993dd036f4827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09ffbd8f93b61da4d3e69ac0361457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467082752718d5702e9a287560d1279511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefbf469203b7878e8997610c711fc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828a23652d76d1274a0da262a51dcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc6a7ee3ccc67ef7d2d6e8728f7b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88e21c71010cca9e6d0d788a38c18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd4281b0b04f0e259cc66d254aac37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c5c9513f5a196635041399c2f213517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f874a88c7d043a24721f5310f9a94b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ce9fda713cad87c35192c215f9d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc22b6e651fdf5bc97b0bc6d673574520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f013838a9622d85bdda22a98368c93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98fcdada19c0ea48c2b0e8a58442f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627fc7e24e2db766d041d8b7bb76e99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea47cb153fc6658e66417127adaca1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7630a26c4b9447f614a02bcde2b274525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b175853f187bcdc0ee3d32da97c29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f52ce39f72d342e9c112d3b0c9a5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46094b6cb368befc2641b422e8505528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6e935b4d66a0902a3871816b3d8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77763a5a560024f7bc618f4cd2655530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107492869a50d7836bb9838da2b9a54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f83938e2c94c02678e134134f59dd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690713f76dd53b5bae107adcbbc344b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f8da75822c237559fa35c68d2d41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33436343473e3fda0b3f2c94a56f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615a597c91c5747e015840f251c430a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852effe2f7520bc8e40f1e422f03ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b11493226a398523b4f6b5afe9723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102285a5ede9b0715f3aacdc12083b06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509692263fa7990d236864a9e93f78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba12672b82e41cc273a5f9abd51e7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6249b9477e094d3a38b7b461dd41b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c257d048788dadd7eff11c1cc9c11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7784053e0d8031fdb69c352f565e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf99196352304fcf47127a71ef2c2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36394cb084984a3f9ba9caee1b8d2f50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad39b0cf60781f4c255bec22ad5f20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc2bfc13e67487e5de2c284179046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8295b87405853fa5d64fe498f04133549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771109bc98ed5918b7003cde980042550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea5d43f8ece280e4b06e2e95fa513551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafac9073b0bb83baeb2e7e58a90e8f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d58c3f32aa7f5579862b3575e6395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eceeea191466a64a63d7750485642b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ae94b89ae7e58253543d34937266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c344f59727aad0ba6971de5895977a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556e186833898cd65e648771ff55caf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e024d4c27c4c8349ded188fe3b80b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b6186bdf4e216048bfcd170c6171559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788ad211eca374815018a11e7175a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c339647eaf9f2daec8698369f52bed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942ecb818e478b5ac7484758b43475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d21bb79070328bbedf227d2ea85e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9641c9f288af7944aef0e142f847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc0c44d0ace22bf9849f4c6cf3fb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e42ae72de7b9950944562a575d934566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2974b0b9297541f03eadd210f4a4ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a569292e20bd5a1715e57eb4c336d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59423e86561ddaf75e12fadc89e2acd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e4db1cb5c5ed572b5bfced2d444a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbae95d391e558291db6d19888869e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d8364c9d6a1d46ce502ad3e9ba92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec7e0d548c042e29c1007cef79018d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ba6b4d9798258a1f1452abec17d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062203c76df1898772ac435df056184a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd91e6e8735601a58b2284e9cb64c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f405e677bf73be59649d55ac7629577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900499ecc6a5288d4778159210b9b29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3069ffb68b2d3f21b6d43977f0ce5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db628f2451f98721255282112c0c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7a99200ca71aad42fb58f99f6246581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946ed897579a5818e28aeae4bcbbba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9fe102a404a53274e3473b90c163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce137f3090fc43b39a19fdd19f086584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c967386351d859dc66145ae4f79580585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f35dd89124ef1aa139a58c7137ed8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce008e1c97507c4b87c47493f13f87e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828de21b7b6103ed1bb7cae04c367927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36307ca1275e7430a4605bb94a5b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fef6861f223d91da3a2f9d26e93b5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d509ac60e59a89c96458684367c4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344b27e346d54f099b3d1e2bc1125cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ddaa1417ce0d83148c90d9e43347593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ebefb20ae6ae002692a87318b4777594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1cbbe041da088f081215dded8e510595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b16a059bfce0a8c0ba3461f9f4560596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf93386c207b26a7b280170e6c334597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9052bff9c0c68f00a6df56ccd9bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84da0537782f3a6bf37d2a76d2374599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd620ce2d018be67c6854a02eba2af3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59083eaeb842d36840d90a56f60640a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce82f5a18a699f45fc83ea129d786602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d1ae5a498135b8b6f9e3a18f701ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54580467572bcb3bf4f8a860bee72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34646fdbbd7f4865b82daacf454570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfcdd5f6f7b6e236c4dfae2ed553fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a29b3f2bc53675c41cf06c4047d1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd0d4e2c991f3d0b64cabfd760b46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb021a4e14de5fdfdc56d0e25794fb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359aa7dc73a4fb050e9985d9719a4b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd250e0104e53666eb913394d8339ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528fc4f4982c57db8f657f20abe1ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b398940aa966028c05cf7be0cc2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ed5397f2e5bd8a8a002ccc251fb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096147d63d5a74a730e02c2a316417d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa93e4e513a3b93a3cb4ecd283ce4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d47c646a98d96cd8def7dd73d8999617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad79ea256d9bd51443444594f1c6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd45c0802437c710971441b56cbfbf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05685ff430938588daf852b1a75ebff8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e860721525f8a336ad5795ae788378621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ffaaf149ceb0004791d8b5bcabd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da145b12628b589f12d65a1bd5c54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087a75f34e2d3788dc4dd5135fef34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414df9d1254c8ca740f82e0677afb48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafaf03e564589aaf206aa8fcbbd222626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172d1f7b3f0e36961ff9441b133bf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7b33819df0e4815109a9595c2630628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c940ec404ba4729676c1dd765196ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f9d37cac5b3e98c9df546119807d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ecd3d80818acc33b3e68cf14a524631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831b0e2b6d15d6849d80067e1edb0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1edeae6321de99d1745c18e6015e15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e50ab644a2e1977761e832fee30b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c935e23c6bf90d6cbc404c256e2957635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9202c0152c03a0548e1782547a2141636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a08f4852a39cd2f3af163660d200b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba4ed8f0f0e3657d39040b86dee36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b477fefd3e0b07f9154f8148001f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69b0cf1150f110d9b6d47eb28f988640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b4e175b2a7fd404247837db2bc34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e3722538008127175d1c8354d144b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03906d3517677f43a08b8d94c802ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bf94609fcea2cec7dd22569b9bfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664eadc70f41113e4d5bb3a4b408b62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6dd1914ce401c5cf805d9fd814e85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58a960a12eef45fa1610ffb82984b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6028afc3cbfcf32d15a073a410de2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f8cc0652499a7e625657739c725d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96998933d39fe9b96fced16897eb95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78155badf7839e8cc896fe4f8367734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45198fa3383d86c9d26b27177de4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55b220e7e42f28cd462a4232351be0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68521513f574cc8db30f2f703cdd4122654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e6d30d20b5db64a7ecfdad5a5b327655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087fa5c106631415c3ff66aacfbbcbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445bc119e44995f2cc63121a49dc9b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf85c327e0c447c7f2cb6b97fab53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535da7f6be56dda845047b48435af2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ead38697af9883a7de816bcff819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9fb7ae09a816fb3d6d019c627c965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f394448012155010447be22eecf10b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4833c9aa64bbe1208bdcf58764a4716663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1bd61768c7f2855de0356a21dcc55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b836df796065a7bb384310c8ae58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf5f6a52dc3afaf98fec960ebc323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc46ee47a970e70f25c18cd9f438a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8201f9b6fd18a43ce9f79cd103e310668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccce84d776aa1aebd2d1a807da25d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93704d4561140a2add636fbe99351e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398d4f00fbcf880a9bd6c03f7ce928671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576fcf8754c2982b2cede9546b83c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e45723667db9a4bada907b3de7565e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e697b48a417d6530c7701dbf3d148674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84596a59a154347c4d9c7493601840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cb40156ac313ef3b803e224ef64a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21189636d5da8812eb731e5e091cd20c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f298d6b87926ec2c4c2114c8bea0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d275d29c8784f343fbc7b48d7d211679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1b4589fa101487c4a53e98d2211c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231fd3b95ded94e991c9748f922fbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95dd66ecbf36bc0df7461a674baea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06bf2afe10fb9e321541ff87d5135683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df46e5ef795412c42b4a706b5873ade684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34fc93251f2ea846b30ba4ab844f56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc1128833d3a48d21bcdb2f4c2613686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca76fceef180d7a1c16c20f5e5f335687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edcb9791a269cd3d1746455c978d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f648a2a9bc82d5f088b271b71298a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df80e3f02277d82459c7ca2d68cd25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7cc89d29c00b8b8449cddd834dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7aa87443c656aa8e3b750e5715b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4af7fd2934ee6b3ac6ea7ef6a59725693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41cd2930b3905a109984ece9822bff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ad596be7fadf99e7f09a8f5a50538695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc499d3b9c9a78de0518619ccf25ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874484bdcd252860593ad297568d35b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925017de7e876b082997c50162f66b03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c612a9a0a83781bd1c6f1d254007a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58777e617511c5be3c858ac6efe95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57112eb34cbac0fcf85090c5be6cc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f778a51f429a2fbd4da0c13ffc14db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf412f5c9ea407ced0e795971fecab1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b633fccbce0048269600a9a67e64e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8bd4500acebf7e75047315ee1b75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877563b73607017622c64b0b04b86db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401e9b6eaa8bb78314384cb3d53b42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da4afcb6016379df3e126cefc53797708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1c6ad9e214b95fe2b2f67b450d29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485520f9c27baf56bd93472a8f0254710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb00460018cb5ccb57b97e6fde4fdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ed862b9332e23ffb66f568dca49b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eebe02ffdaa634d47fd0c091b09be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c588fb5099a9afdf27e6e14a061181714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e8969b180e491017e716d267fdf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c30f4e3762064c73748528f4cfcb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c288feecf1ff81730be3a29cd4c30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b896be89330b43d744cbf0fd25ec15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be76ab07e15d87afb72b4c42c9df14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f541c0cbf0aa1ead2ff92e0ef83302720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8636ad6c566b701eea3f9f5ad069b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5271e731049b793269330210ff92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bba8d1da7e5dedc058ac48ec44668723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cec843808ede2fa9434699047d18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb2e4e45cbb66798b4725b0de8ad7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c52a3411541b2f9a559ea496dd73a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a0b9933582b996f751fa47c22310727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae8ca60ad6a4330636cf2755b3b849728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6cfbc6265f16f05bc9eda0d274ba0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeac26e6172c42a2ba2052b5f4edd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba0f92747ce35635ca8b081b242e09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f01f53632e9a92cd8e92a59214785732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead65bff7049fab9ed4c9179389f341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077599f47f62059bfefc4d6f354ac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188ad738d1cf54d082103844a443943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f060fdb7bb3cd3cf32cc37b2494674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d134c3042ae1d61a6264117bf32fed55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01fd205fe88f31bdf2c31c1b88a396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e4ed347639617eea4aa6ae58dc9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5a9b47768142002eb6ce7c18f8168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305f6d49aba21e7175fab884ad143f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9384ea28cb5ade2f370496675c79eeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3473119659e32c86b6b7c8145081211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c48c033988d4809725c94249ea97412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd3f4791b6de1d97a249b3ed93887c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9ad93a4445a4dfabab23bc98a12114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651c665c5cf23e71d35bbf2d4c06fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f59cdd35ea7ea9c1c85a65c89aa78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733624bd231f5049a53c9659e693478817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0b100cecba5f40a9201c156eb8a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ba36bf0f5ec1398ccbe17e2da7b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd20f88a6f7e268f14105ec09891c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34446278128b94f70cee38142600f8ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190fda312f743778d9a390b813bcac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4673916f3184d54b0562e5c6298313b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b183ca470180c550ec74b03e3021cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05b53ed9bf5d63906f0fc455cb3cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e989d0cb939fd6b5a572242177bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076621a8394fc7b71aed8719d2fc2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a362e8bdd150cb86da3316c65b3dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef8e76c2652b68104e2dc6258169f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2122aa5bb7755e7a8f0b8ba3f89100d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad09cd53f3c7ab9eb8c379551500331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e8bb89e6555dae9d0e23777d19cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8d3e75f9a557a59d5e1618864d1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d24929b35ca6c04d061c9883ffe74434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88975d7feb459258dad11235a6d5b7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a71d27a43c9132a61ba04b0741dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf4e76c23a71d6d05fa93e1daa54a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5738b3ffb7e788fb81615467f54d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d11d4298c840211e7eb1fa6f40c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563f5bd2f487f7df13d7b13edcd588940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d2716ddff1875850ecdb6e0c344341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3199540bfb9cfa4fd93f7763d657d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17a58076b44a7542e8d39b76c2dbf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c40395dbd3cac1622771c2566bfe244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffcf546593fa79414c58b742d7da7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407831733cf4649e22bc97cf8363e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8a1f977849f7c66a8cd9112f194d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63be4982d00b220e4fbcbb2c08c0ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e760d04c26b6d4ee7eade2124b6b4f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2392c27a6d86c6f80a3614135f23250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8a6e538c102652588476e4c4475851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0fbb8fb64d83e897d12ca67354ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d7fde2f25c0c6fdf2e887637014253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1a90c954b314f07ff154a7dd4c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeca670fe0af8be231de2323e0158055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed6f1d939d75abadfe25b7c4de0fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc5f9d12a5880f52466a61a96cd8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504897f0521937c5e58d44f232c3caa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fa1fe3f865cf1f6554b37bb44ab7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef9634b741217bd15d20918441c4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b1025ebca7af1dc741747a02aac2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341505a423906ac39308ff0d16b5cd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ce9987e242fd4c52bd45c89a59de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5e528ce1a5c2e315e4cb16a8cd4ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879c27be0f6da6c7f76f06c3d43c9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b1f272cd1329d1f80b3ad279f64a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d863971beba9e9fdc08604bef2bed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd88275c30981e02c99fda579d51fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309acf8e725c6c0948d25a86702dd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792279070b9e2f5c45a814ea03cb4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01760ae218725d52b9ecf8920a27471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff2092161defdbcfb9dc4a3fb73e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fa61fd5b78385ff079c93efe3ab473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04beeaab827762ea0520b10ac724e9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988016c0cfb9632c459baa5b59f2437975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46874ac33b03b48c6098a89246981776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda7496cd7304a93e3a92d2bf45b1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3dbf8cfe677cf271896337d23bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08229681351898c86b0566641d7b5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff278b4d35a01ebc922ee3cea962dda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c9ac0ae234b53013e83c624a780581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152e9c6960bac7041bb9baa7bc184c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195ddbf3f85ee99fa18cb429c1f816c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e0a0f9af314fc5398c82ed9950c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23d1b87e532bb248a147f52c03057a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620a12fbe50fa64cc44dc0e52fa67e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc14654abc213696904e9358feee187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9798084d4595ec56d5929e2f0bacda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5a74d6a08d3b6547349c398dca3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe26a8713d46f5f42314db9e6e21dcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dce5c08e9a0e122e705e65d852cee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd14c7714324e72fe4a769d68a6f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea1dbf150dbc7e0b826414842dac393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e126400c06c00ccee1c82c8922eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276215176e25a50c6b95818a6ddf1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59c05023f2f42357c4076e6caad9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bb67e69481074dce544a21151416697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42ce5e4c6736e88168a3daed3fc8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047905bcce5876bf6c5ecf39c5592dfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700868d5b4565b0a3fe4c20c164530100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbfe66352188539f3e95e25c71e82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d319eeb867deac098fc11462a551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1acf3fc126ab5fcb64715ca92bf7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b2072cfa8d4baa8a0333624feefa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7756ed3d750e28a1a79122589380578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07bb05898ffa08514e102bd60c50d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa513877965266cb5e73fff98f9a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222808f8ba7300c266f7449388cf133108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3e1d54121c142283d5fd255a8d55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbcb88a4267f509de29629637d9599110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a09273ddb770abd399e7f1743d70ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a67c02f5d578b8eeba21b657f6133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d40d7d0753c6c4df7dff4d1481f1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b11987eb876ef5bbea27e7e1a0ca0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e467e5928a85c4a4715083881502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8c8faa9c32d31c92480a866cca66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432d57e3f51e3a44c804fbb1f01168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8fe1deb9242d1e36df18b3b19e48c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1974c66248b1f762f56d9ebedf11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad30680cd4b684e984e6328d902410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7bfc7655f042c725e43aecf636dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f5d8c296985524197e46d86d4073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f16af222660688129fab7cb7d86253123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c71d7e74787aededffc5701a9d8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e90ae43877a1d62f249d5c88c505a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30f0b8187680031c28747325106fa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a682b963084652c1b1c572f6b3549127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e327c54c6805587257e1f9181bfafb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b427ee532a55efcea81f4b3c4bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cc73f2cbd4eb8fbff357c19078905130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5c94a65be0bab6de825f255cbb42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47539d83652eb54e58e0e60620c85a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb98b301592c1be5ffb5109a3ab40b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10958b63c55ef9f0d2cec2fdac83bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ad83f7968e85cd2d96ec52615142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349033c1996b5616163361bbfba11ef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7cf6835c11ecdc8299659dda8dd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aab7024c516ca694a07161197453f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20792ea4802bd432d0d256d3d6493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b7d3cc6ad273ee319e844de9ed2f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec4daa7977e73070362888f06565d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85584acc52187efe4ab604933b8347142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1220db3d9433eb6c7c53ed69e7e74a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3a96627ab4277ee09c62eb44c462144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fad918fa3e6e9c478bd2c2b740672b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af90606218a6cc145300a015ec779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fe085008c678c514f755b8e9af52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c650dba2c3c415c78515063a32e93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cc703985a83c3107b0865b250692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491717fabca9f086210536b2a0069925150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeb84f96f50e344f1f03102bec8f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5605d4a220f3a8e571fa0eeddb5ccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76346d881406238f03f9b7b1d3323153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbced24593da14bdb0baaa59e3f38b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29696076c2427ebb6c7fd33f033d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7305b7ec7faa47ffbfdd1e81e0408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c322d7e58a46b5aae2089aa3491324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db822dea91f3428b51372b4a5ac086158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f1ae8570823eb42d447bed19c3d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab048d57522e642ed3248508e2bbaa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0312b03c73eccceb835b5ee63ac3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6692c2ca618d7a91e4f44c27833d74c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e5e142df02901b4f3b5ff61acd86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63023f98fc628423058d9a0caabfede164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba578fac675b825761f2d023426136165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f52180c654b70a8cd37ae39cc38686166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1834756296a5fea474795785ac455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748ae63e2011f3d8f46ec6a0faf4ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7edfb673ea8ff80f3ed7f4c160a43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b32ef4aca03224ad6750e12b0d13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6f8c19ad8eecbeb835dfbd199b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188566c60f618dc6db2c982605758e48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab24565b2f72ec06de1734f7a9f45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa717ebebeed17cc6fe4c6be64ebe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052f03ebac0a4abec0b61278a0ae24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb8db5edb95cad784dbdb61c579f21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068853ddbce532fecfe62c37a8d4baae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b80018974202e301eab8769160ff08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ad64719be61a581c717d4d783876179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf76f549947d9e9f02830bc6cb786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48157146b6d0249065df6d8403d692181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034bd510dc472a5d85858e5936fbaaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b1756e70b72bc02fd2d3e24aec01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63887d10916fe158ca24cfaf542cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e90d6466fd887c943ff0d9a21a72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a44ab97c4697650ed9917eaaacaa0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab4df38988dcba960a35c2b516575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c1f155923d8f176f11ecc3060e57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55378b1e2f8f6883ac48993bc74c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88335af15b01161c534f80cef4da7e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d1f97df00de7dcf38f2455507062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4a1f4575f0d8355f6da6a7d28002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcddf673907aab129fcc4665fd6af6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69e504c7712119da77a39ef97e3b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f32bf4d48af2dc0bdb409d387015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd1c0f5ba0be33179984f796a83d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f8ce07e7cc7a7851ec0eb109f3e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f5f1ee669b3056726c5a9fa047df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f194f3d76ec3898dc30031e427ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb38fa6428972ee4c511eab73e9beaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1033d182cd976c27aa4770046e2eca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013acf2f4f97613e60301e0ccef4f800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d915e726da7834d105e5c5095a3e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065eafc751c88a0527d502adfbe8ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82284d4af1fa5d1cc5fc8d128ab692205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b637da188361d203f721b568c084946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82a59e8fc374dd98fe8c088ec7aaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453ea8af0bf9dfb8d93358f31b0367208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf04ce317e4776e8e6870791a3e73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158dc88723926be4671875a8538978b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61c57cdffdc0bf9d40f883ad34d36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a705caa7ffdae11a9f9c9612eb702e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc95aa3c7b4d58cea8706c53aa6a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538d16f43326530f67f076c71d811b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a317a25b52baa8bec55cdc4864965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951627748e6d3f0bf1c816c7d39e015216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85008aba4a614f2d8b28b4dfe250c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a7abdd659787d85180c146efb710218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023276da7951b3f5a0e8f7d9ec7d0fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d7f75619dea47de71a709b64de8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d63bd336256e2baaf65644a63df01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8ceef12c83fd8d507484d05177c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409fbfebc1c9a0b4551b52e42361df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c418960765241533727af02204e72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cda2f242e53f5dee5121f599b27ca6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49df2c16e26bbc550359f90e37b036226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609174934cdf0ddfa7e4e4bc1a5916227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeafb00536c0bf244fa8eb75f970f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34cd61b195b7be206bbdb200cea0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd821351e5330031eb143d0117fa83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8eed083d2f49bec3f783fbbab817b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a735aea14989ae422cd65ac185c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e109f40777ffd35e021be7cbdbc4a37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b168a481fe7a6a359d8bd45e9ec7db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff42509b1a782ec3fd8db69b6770ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689e0cd13697e0b470d167a2bc4220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186f0220a7be615d048977d3dbef7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5fa1663ff9f300667a90665eebef3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084e3bf4944fafd4abab67eedb6cec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb9a35a0a5cad26ec8e14721032ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1adf573a97455edcf96318dce189f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ffd1cbeabb5decc6bbb93c4f94bab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73795844f34585c72220212672f4578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48d3b0ab309be8a38c00e2a84fe4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afcebab97be115882c70a2baec34d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5bfe95681573ceb1ae56e3d8bc0f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba7d588acfb7805f42fce28e384fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb892794c3638b0d91fd9fe9e2476b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e3f3b7f40ddd56167da16f57ef73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f2cc1dbb7891d8567e1632a6e679250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f024cdf84ddc0f6313988f8d78ab55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b917bac4e61ee9cfde461e9506d77b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d3bc442e45c60bd5474b9623f1940253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed43dba2049e238bb07b95913bf7bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9de18cde8d19d5073358e89865dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf78a325d0eb90a064e321bddd16d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5faa6bd7594a3cc9ac51bc0259d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac754fb26f3707aeb9d30ff03085f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b59286e41ba8d01de8e8be1d1a3d6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd14435ab147146d7ff971ce501bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ef10a21ce17f03c3626d25c817a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ce295e6d0730174df12ac6200e41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fc0b24d1917664342f44fa5ffa9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf021e7f2e445bb38c27ca6e188f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a45332d35e8a0840bd5f6596db308265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb793b4677c95a1392c3452287bf2b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fba9618016703e9f1f007119fbd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af070c5eb064c593300a469a2d429e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca892a5066b23c4a3077140a195d8420269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f1793145479e924f6530fb75fb502270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d671d6abd39612011ac39076d7e4da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183de6f521531bf7228e3801da98778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5e705d018ed05dd131f7827bf0962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335184ce54ecffc6e657ad066bec17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49297fd4fb272e37ef680b621c52c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774b337c670423dd40ca957104474a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b62a37065dfd10bf850df705653c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35d04cc286e45a7f9a3a4c7ce02a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e2bbb6c475bc017a803f510de96e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172137562f260650351d43a5b7e43aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859548713a5c7ab1767c0bea4a00f8f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec87663da248c53daa9e1dcaba43f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecceba94426682e5ac48ad665f24cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb4a1c10a60afbe2d875b3d328ddb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c249d43260ff53ba73bf55f94e1f38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57c5ff47860750fda7418c9880f519286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3cfe18c14e633d814f2c8eb0e2af8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77601956207bbd3b8a6f2dd946882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7373e3dfec4b34e15ad75800ff2177289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e6b523f8b4306e2616a6c00515a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af0fbaffc1350e0a4974f8b95218f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c76cf5fb33d20394aaa75274562e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c370246fe46c01f578255f66f6737b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d7087210287699e7d5a212242584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f554c83f965a921d4037fd35ed8c8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a964dea660567e4f13846dfe6765296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18872266c3cb3bdd41f69fb1d5ca4f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7290a4b9de2bff887e44ec0052d692a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2452fc46e0c744fe197a35e5a28f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1016a1ff3503eb4adab96b12dc5fa3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccdbdad4021c7ee92c015d55eed234301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0699f14304f4f98dfbdc30a51c104d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fe063f5337f2939075ecf91b2a0d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c378a91850e3a169563c83f57fcb957304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f769c1d034dcf2e6bad702bf315b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b00480c724ca8e31c8a2c6d42b73b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd03fd25e305b5eca5107609e074b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef517efc0f5086ea4b53b6fb360498308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ba3b580e92d60e60162ddf362b4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c00f5b2cfd0d24a8868db2fd0e536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9674ea770897cb3ee7a17e8042dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c958d0335765aeaf0c4148946ebbae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4abd5b1bb3be35c0174204d425298313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec3cf134be6d3e2c10a3e6119340d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a90c56fe95dc9ddb2060a14e3d34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2f79c7c5995d4f53c479bd3a7c374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1c288faa917e3e7b73b96778c5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d3a9491622cf9afcbf17384e324d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda2a9becefe3dbe06f2b7ca25ffbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4d4d07f7cdc5b02723e7bfcccad3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2fdfd94ba35cc1acb0d6b64e80a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76384199b242c710aaffe4fa837d9a77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb742095672579152fb225eab7e838ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4bf5b8d0712d0595fe56a4a45377b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732740f44a94db043f90b1f21fcb7c4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291bdec481e055531869c8501858be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c436c63c53f52934969f25776947327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cc1f4459ac44ca28c6ed7d5ec7d3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4514a7f396269ebbdd59e7ee60137329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdacbed5f9cecb95b5ae7c3f90b1b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649ffef3d9c06a92415b206213ff43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac3b3a3439c6641b3de24e9e4655b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82894fa11084f4ea9e99b8ba6fdfef9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7931b99f97c5129ab6c73ddae60399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2b7592d0b23f86a75e2b94a128d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7fa4948f8ae5086872b2f0e748d1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173b0314d8b3e2ec446cdd93b404b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a52973e17fc4432eba29fb46c8837338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8c97d776c7c9e37e25904576716b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68da2b0804313af41d2e0d25ffa74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b534c9f7424e90750e75c1efc5c154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb415ed418e1d160266b5a7f0db7a8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250fee14b0c7e75f203ab7000743e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebdb8e61f076fc92458ece5503e57c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66045d53f8be3111148ae0f002218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08b6f4121a6bf6bb326a636b24938346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc717275e123cf5550509ec97484cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621eb72e4666496d4529438d7927bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a9ae3b4178f516f3eec7927af0c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c93919f2167e94c8e9a04f275cf8be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74501f8ca503b46a36d3610dba9d4f89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bf2cdb784d6dc87238e6ff68f124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62ea726e5f07054b601c5bec76437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadc79fcc6d597e730fb1199655019c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4816ca1a6b4c9ece43ebcdab0d1e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870285ec71e46722083a402a5042059356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91162acae853ba6e94aa3e9708e304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc67433eecc573a9e8b981bd0f6948358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e85c495a2f41b228d3b460bb7ef9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9bd3c7c788147d3b0debcce568870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db222cdf7edbf2f3fcc64deb82127e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a3efd17efff68d853d916646a26f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec2d1af84cf249497c08a5688f152e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f8f5ea49452b062f7b5ff9767fc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1e3b119740f83da0679a269c8edb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b1452eb2eddf1738b2d86e4ac4f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32f9632f781051c3cc7547454de395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc7efd1ab20b1a86ee8fddae99e129368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d89fb71d818e1d232798b6b9a271369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e5aba4605bc732442d5c9e2e061c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97952da61f4b418b99ee4694bda69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f7543784fe943322edd901773b7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d6a585f3cec589dffb84f2efc9104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da09f294ac0e24c69c258d2d2385fc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52476f7de6f4e24e1e82eccc5fead51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8610e66f99da985eabf8c342ae3c5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133a7dbbe84cc74de17c9d076ce10b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3eea5f90ab037380e7e5d9e4ec65f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d4226e2382f3ed59c76321bdec2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd043f1443a960a54be33b8edc1b66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa47fc4cd203ee5b2fc00928520c94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b4b5a03991196510fb4e81b0e4ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258538eb7fa761f7f80a6ed055bd2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b0a0f9f534ad67c8fc093478cb2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af762197181a4322d85f65290d4a3656385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591b274cb70b2f21a447ecee7afecb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a77405161a4599822d6155aeac238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808944eb39aa349906333fa212ab206388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0398b8b8322638ef5acd59dc99e35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60699726df006daf3b661b5ed8ea60bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0712c5ab987a5b8ea2bfab51823140391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd11a42bdf3a9075c6fdc6c0afe88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe1f23c5ad12045c366d04c8af3c4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751606ae82ecc1084003ac99fcf71c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3765b0f80a7422766c1fdd5b4c0b87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085065c9018c984f21c822b404997334396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9223d1b30e53a014a14f24f5b075397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3098334eb1c25637865c1cf23efe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb0e0a5273104b58b41925aadfd69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129496ba98eda3d2a231d8d043b825400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec72c6879896c0fe551f9999d581a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae74630b830f7c859efa34e5b6038402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a8eaa74e61330bf7f4cc333f769b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dff59479b202c3695aac671c11eee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9decc8de4ebe15aa69d56498934f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caddd75a3cc769b09f85e87aa3a2b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134da7f1a11f83b97b66a3e10a32fe55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d953fb2d1dce0e2bc35ca8b44e791b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f5d095c794e759ac692b6225a2bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd4c6fe9857ee9c9ff86e1e1c47a23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd8f4db243cd2809af0557070ea0f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c78174c9691bbd6b9c3b5f3a624e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788566ea738e6ff9e8cd53134a872411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc89b51bcca6bec535195931b62969414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65516a20f8d2c923f8586e6c6b462415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7089a4afda4b22f960b95fada62d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0693acfa4b67fc4a04b3377cf5db43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f0d7071b32c985f0c69f9da0b14c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2f0f833ed59cfde1beab5bbd6a66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d734f0663cc396e929a22ea9beb92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09d8ff138ae08b66794cb22b4b5e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4620b9f38fc35e4887a79dfc8852422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bd6f43804a6b1d0b293f6fd9df6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d6b6daa7070d7469333c979a78074424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74509c7088dcd495faf22d34493dc1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a07485db32067e65c6ab1602bedec3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce3cd584d09a6007581eff92b86de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd088863bcf1ad56539bb4b7842b1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4832a988759dfefe712d8a68f274429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4737fc3be9704c5219eabd7da80a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda6a64327a4369e36e3e42c1f93239431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377c9f0039ff10ca1944b79e431bd94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7ec0d606f135e0081196594aa0eba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a623f764ec2d0d9888d008cb6e23e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59785c74fa643f11098ae2589408101a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4598cc980b154f3a3ea2b7a0ac6863436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c70c56553839ac8f989646efbf81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674dd0f404e69451a6cf8efc5b7c232438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a48d48807cef30b542468ae6611ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77253534196b8a96f835692aecd85090440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128c363b8b19bcd8abcd05cbde3c23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802f49333558058f7bc8721a8325a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbb725ad10b5f7bdc9d511549f9c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f22d873ce32ecb59091d8a460b42d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2212d6b1f60cefbbfa2f5c766c8e92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b69563e242050abda0fcf6568d6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c5dbb082f3421cf3a02f3418e79b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e2c14c6bb25d6363806ce79eaab9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e6d46f55f2031d612905c62ba317449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a801aebaca62927905b9b8bfe4fbcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374997f68af448393360f60f3fbd3c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98117d08158ae600f508182b615cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b24bfe44440b6d68f40a2b8f8b96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9046641ad7b963b5282dee067405f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54da231d38cc3f02f2e5bb9a1732d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9690621e2fe4831f38263fe4e182a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94a808746a72b6af885f74b2b8287457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da9bccae14d19fb5fa821034479fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a03d9cd327be71808e0ecfab218aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958114d9d004b968ea700d2796b088f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4457c05dc78aae94f31c3cc7769bec2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac8b599192d2f639dd2fa47099d71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34f5dc30504571623d49dde232045a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f570e767d139102efecfd57fcd5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf7b9693c2ae3b66b1fa3b8c37a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f94172e990499943dccf6c24e887d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a86fc917549c8f2b67225c71419fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09178b7df3f2b189ac51827e9830e81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026da75abd66d0ba0b2210d8883c556469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f37caf629c6e01c7ffe8956597e4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860302cb6b1a9ec319ccca33c69f314471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f540c237be72aaa86dc875827674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063148cbbc00e3b89cd9eb954449b6f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0b16ddcde924211d68a51f9565f38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cdbffa96d9a9b394b281107e98072475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc30711411176e7f81ce75b262bc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1125842920000e40518d0d6e7419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44e0b7001ec10023efe8a59dc0083c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f8d6de7d47d559002798fa5f6559479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0358e9646bfc03458dba7b6b7009d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62d0cc4b4af62a66fb895710a547d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4bee9a902f1d021d5469d0aabae37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5f91e34ef646c2c693665e6804a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddcc92389a6a3212761733c31ff381484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f9091452d5527d8ee4f8f9702b06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977f1d605d2a872e93fb88d2ff7906c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef87666b0e125b12b19d507c34c0747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abdf821132669686084ae53330f4b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8bc902e7ed9b70007206d70a12db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee269f4f5c644f3dccaa7494a4e6320490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404933250b8d229ec7c57c94a290960491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747c8461d6e7a6e2cc4436a7d46af5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1070ba3be82b0065b4d01d9853affe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1bb1b3e75cd1049388a2d8a0136e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef910453e844dda510ec8f7c3a787f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c73ba1b59714f63a2aed713a5f67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951c0543a8ebb30dc2a331bfac598c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f036b8f22abfaca8b464cb2fc8546c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b4d081f2e89091775015dad6bbdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be528e82dbf72090c941e6e43c7f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466eb3d70d62a1ccf022ee06a5eb4c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689d2bee325b14f4b83f69285a7f8dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfbd1b6f9e9ccaa3cf51d6416179e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477b9a7ed5a16037014b8e71cbe62c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570541bed198014b0761e2de9d05ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674372dedb6a87b6af80c88ac28e92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e91aa0d906c469774fbac755c27166507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590610c885539b628790cf0bc2ad0783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c215baae601a2f9644a642c39103509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc980ec6e30f7c29998f865a6fcdf18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a45715b6e55774ab5af8e7d7633f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf772ff0b7f1e2df5bc5dff7865266512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad813f047987acda70ffed2a56f85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54697f347cbc1ffec95b2595716718de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819fd8edf88700658e0aa1aa4f6959515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef014c66a588061cbd91c09160c0a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b540547aa1a162770d2c8f1ef2b64d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd1f718fb232ba5983578ff6d90d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc17daad3850c9623e989744c5c9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded06d1763e063f9b545573295c3ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04c114ab28da2c0bc94e7d3eeadd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89493b363ba0abf24cf4c60951957b20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a34ad7f321ff4af56c52b828f48b1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a158331306e941dca32086e3853cf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047538d3707e8bb17bfd46109ff94fb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51460b84dc4152f848a2a87689ba3608526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2529b46e4fa588bb9e00ecae66a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee8d29b78559e26749ccb4904fc3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85b1def33308caaad5b6211754052529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158e43c065f848e8489b37786e7877530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef608ffdaf8c4598abb5c34f516cdc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01382205d480214f9bdd16c9eacdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e9cf26a22a2edb796528decaff57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b37b513b9d18c5e726335fb6d141534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77def2bc5a8c76f68aaea6cd392b20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613f6246505b377970c2f5d5f0e88a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4453cea593e882963d4b1a5b916dfcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a52d56a813dc91c43c192172424bc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ba5c5286db4f114e39f3a7663dcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522bb539418ebf9e1f104149f397ffd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a665f37a756f67bc57d0c077265c46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf13e709a18497fdb6ee46c702f263542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5477e1bca512782424eddc76a3ddb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48953abf64ff3b9dae3d3cf5c2864a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0488bdd0e68fe24cbf01fceea59a09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e43bca6842d1803ea9143b4669b6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957abb3a9725010655495d9774e1394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c87e103324ffda0c3bd3c044b6ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deab621335796771e8b3a979125276549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ade76807e1010ae269072a945e22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa7b4d4c91384f6a5ce8e7da9c52f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9270efdf2900a1c22c8ed8778870a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5efcad9492eb6c65f524ed55fd1d65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949050e8695f44a3a40541e0262e344554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f805c69eee2434a40eb0efa2cbf28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8198c926e410ed2d0081b1678ccb87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cee2038a1e4f1060252a658743d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3cbb455721cf6beb915f2bfe7607558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a6591352e86ecf27681df24fae66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275c64f97569b5c149fea0f70db8f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0c9324eb050c6267932d0de17152561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ea947f9b5c47ed94d0533b53e312562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7a89a5bece0386473c605ae02dc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f5ae84611d420fe9d3fe739cf7eae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37aaa54fbba6ff349dcb3f1aa14ad9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb913f1801dc0996a939a752ea5dc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d3995a0c0bb45114ea74da5e4b458567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1cc3541b0c289bd91f3dae5312cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344723982e9132d8eee48c89a8fba36e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8de8770e95ef50c6d72b0371693d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815bc9fba28f593e16c9917325bdc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d8403b6d1790f372f88e28b60e7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b6e6d0b8c983e211742d06602263e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f13012baed0030692313950fc54dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca0ad0ab1351d5e856acfbaea7368575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e595577ac88e4bb463e6fafae0601f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea659cd3ff484d3adc39ab6e90907cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af447436747caf9fb710120290f91a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928096be42f205b451f3b31dda3aa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95219029604b0c0a2b2dd2f2ab4453af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388da9a214419b7465063e33550bf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da08bc73795a5f77cb5464c69b3cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08dd1df3aac86bcd3b6b4fa102cfb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d5130e7235660801551fd3fa49d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec8f8a0f086f2f19cfee7566538fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374127569bb976ea862fe5c29c3a7e10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1978acb2f6156d044387833fb3e456587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054342c0531b199f9fbf9b667089c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ddde3df374b82bdccf8ae57c0b37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c344bc0d204437c727a98c46b5ff1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ea9d29d1adb9d9423a9d7c5c922a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbfd55003d37479c9616b73596d49c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5f0d955df6c592060af100586f7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a084b03993e8b47761ad704cae23d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8311e4cad2bc3ae04ad0f1e7a02d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49480bc7d490fa03f35382227903f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbcccd411baadc1486c61223518c91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b83badce5a06455595333dea1d559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4083f85b93a2f572e4d66aa28faf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1eb7facaddc4fadb7c08e36a4f6a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd954caa97cabb7b92400e58e4357601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4251be0ae1e1b78de477044c87f13e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8a8fb35dfc73d2d38526dd7eb3f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf32365979cb69163a14c173d28bd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b82f27123e22ecf1d93c8183b379c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044c9a4ca0662dc734d98cd248846fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b55d72277996e968c8250f521377d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a64033a38fc6b23eca5e2c6deafa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0495e4c52bb74b4a6c5cf331706324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc64c55681e043689831603d40e3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0003c3a8efeaa062b097c011148df4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9322e2d1cd722a9a31c4d560cb01f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46dc7f5327cc9aafb6b73a4426718613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1abc29d13f7dfd1eabf25e1059c601614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c936ee95706bd8059f70f4311a210615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0396ec2b198dabd5c23a8b3ef45c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7391274a91c4bcfa118ceca501f920617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3320fd42e6ec659403827c482d240f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58db149c4db9387b71b81b22d6c8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb823518af98339ecbdf722c421b75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da5c7675f1cf534564654b7339e3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643deb2b5c3294bbffd9c9399444d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9070e761ed094380f0aee9c695f8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b393e763ba16fd1fd7900783f181624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597149359645bb457936038e7c5f27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20fa76d2251c30e43f942980dbccd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d74d42206e8e1f7e5422c6dafb269627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c78ea7493c22712330ffe1e8beb57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd8205190afc016c1e1fb6d1031f83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae2c62f607f72ff4ad584a1002fd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4fe21a872505aacfdea88ee0f58b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee1790be0a8e7977b9308b9735d66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2b5c229535b2dc404edc2df6b9c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf5c0b8d83b3a1a482c1d5e3a756d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12950db355e3b4acc51f24064bea6527635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d52d49f9e13f5b0313f867dd3ea7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8586dd172f878c483b3777037f88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a414491f950f1d9153d936a91fb6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921b86716906423a17455f326be1bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b937f978e89b9c5eb7c1f0f96492f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaada60865ecacae4ec486d6a85ab22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e8adf767a8728ce073f0e5dd1164642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9bef5f7d689a456d543141ddf937643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09162de84a69b2fbfc343148bea557644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee939973dbb803f41160977bfbf13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f8f17f72e9439c6565c060809050646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c774b5e6cd47eaf9686a2a5f85cf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d6ce39dd8cb9eb2d89b6bb753794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc4139fdd6bdac236c87bfb505fcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971c84ec9ab561ff194db7d73b2c35b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadac2f5874cbb6ce961d80faa1b85df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7426828095a576154156b206a6a86e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d42f98cffc6b61d2f239b7331cf52d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0260b0a1521cb6310aa55e898bccb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821d0cb92e2fc251f849ffe8894d6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e172cde4637ba08ce55ac0a82b6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baab9a367dd2d2946ff4e15fb5bef9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ec9a8f447a498df5ffadd54f13c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06615e2dce32026413c6a82f8b544659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc7ac7bc03ad0efea357f46bb9f1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f971d531639627d6d2763a15d120c51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889f34ae0b0ac583858a34c462b954f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e730a954453515d6cc7dbe37fe43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8cdc14b73f834ec286eb94152c7ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b356336417146f363fe7692ba56f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c726888d46677f5ab2bf31384f1c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c748a373607bb23b3c7dc732a644c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250dbecb7fc9d781f0a4f7b5bb83c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76b16e18b85c1994df3e37abe04e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde428737621b2ca88841ad7035d3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe2d80db6a7fc1726688750fdaea33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f436a5e53ed60877777f81df42e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137760669f8cb830ac1dc25e48e95ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b815e2f84b0cc4464d1fc09168cf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c50d619430ca90f9a7be70432285f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ea1fee64ee2524c61885bddf460cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a2057ada299e4ea0e4e74e735175677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af0645864a210caa0943c46c09bd6678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>