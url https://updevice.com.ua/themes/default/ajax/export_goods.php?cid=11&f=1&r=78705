--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456af279cc3c2cb1af74495f534ddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a5b1e70b59f5021353c8a0682f8b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eea74651f5792d6d977e0b29e113a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090797e2d4604ecc969f50ba06f3064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ddfe87d098832e9062b48e55327b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47419d5ac5d724f17617e1524d29529b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950ce91f8d80880699009d609359c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f729e9702e358c8b30e36a6273ac4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb8bb4e6f9473378e7b4863f1ba8079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a3018d27f5e4419d3a2230bcab67110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331185c1e1b45e10c9fd8cf96d9792811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e1cf5edae1ffa589252363f028aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e94f27df97e10f9a1ffd2452ddedb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9ba16a30ecf2e9d1cd18a2ffe4f1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a4aefc1cda7aa114db12d5f7edc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71b599528ee28338f0985afa52a9d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6b539062c506e766acd17cf93c1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3065478420bf3bb624ffcbdc54e67d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff244b9cd54d213b777e6c2cb5dd19c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ce0fae1b9ecf7c2e090513952ad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c60ad5073bf56fdbdb32492f504621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03119d4d51fe39160f1232bc290e479e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f5c65b7584693a967084e1b88acf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe3a74d0ab2b15bcfa06ef9035ee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff756afca61f789b63dc71ca7b26b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd1e81a68ac0aee2cc5a0502562d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72043621f4c87c29fb67d1ba362a66727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d749fffe88399404ede569567523ef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239bd183dd46a768b0a5266258a34e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894305b447778ae7597ef1cba31eea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929bc1dab279c430d9b38bb114947631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5bad7877f17e7f7e4ab966cd4e23732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413266b3540fcd1f988575a1ace38e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a2a5b334e4a16932bdd404f7917134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0cb8753a3ad7a76138aa55de3b5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622b7c15f08f8a2d049e2058d1315936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f737acd7edd68cb0f90fb1ff1424837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf849996ab1366291a6b107a9ddc7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea65fef07a789d0b4cebb252ce6b7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a527a051f24d931fce2f3f4ef4bebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480127cbfe6315a4631b80d9c8921341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906bc806fff27d8850d8b1e890423a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face05c9e3bd9ec52d47660ed5efcb9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa45e8524177de4a3a842d4b88faa9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7de9bb33e4473de2b0c51107523f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0732418b552701c3ff9a3c55a3b6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ed05de38d3e9c07d9782f809f09847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1fd6a320753b4eb76b15d1a3083248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02fafa45f3a36c037c89216f1222df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce528850e6a956ae962d4b923e28e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5429c98a341c8bc8b84d978f6305951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda2242d190f3b79060cc23814d4b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ab0391ea2f9d4b540713c4a87e4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a29b15aa6ebdeaf2cc9b053c1af054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf2fa54d48c030bbb43272d0572e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1bd503155d584f9540df0e3883ff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3794f70002837d19f2a2f47e8eae26b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c63b0cd519405c24255ed20eff64d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654f60aff181231caa9119593a109959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feb5c5d6ccf85472887abb8227f4b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737672725a29e341de67afc0c2c2582561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a930a3a6280f0a59d332e4ba896c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e823e19679921f9275d0d759d6d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0dd65d83ed0a38f79325db82c38d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a8d1eff81c247c9b9f1fb7cceae365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760dd0ba418094721f21ee074ab5fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f2bf6d497e03a8baae1f0d4ab39167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a06338c5a381aa950a7dc7999143368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329349f02f85d8a15a8165f6dddd634f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728ee36222ecc9066d9eb5dcf6f0f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167c81c15f9d597586248ec1e4f84b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc24836be5767839d6ff90ec052f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3cbb590a7d008f8132a721e4ae71273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558628d4269abd26566f8d8328b90ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8ba26ed5dadda4502f0b369abc7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7662dcb0fbc9a23e1202522877fea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a248edc479df74306a683a91e43277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382c7aa4f66b926469f0433ab7c89a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430069c7d85dcf5dd1a8632b789bcb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34530f2f7ddd33ff81df3e2ad524ccfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a5419e9f107fbbfbb7387a149adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d81ee0bd7d6ef93df7a95b5be58682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3303bf3cd6b2e1c3f332322d4bd73083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0adec0e952c78919b6b141f1e565784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78b68ab8f2bdcffc9df15a3ef904985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355516b65fc8c50208e81ef5ce0e9e1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad7f268eb42bd004cfe5362a10caa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1665032c7cf3e221904a27ee557522388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c7b051990360b2f7682cc593d76389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560571582a017230969f139e4cecd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a0e0b93590e17e26803c573367e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4298ef15d5769b88ef7047b27fe9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383ff177bcbbd48c80e963f6bc377593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1644e590c2b2a942b6a2728fcfc63a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38399a8879f2be4455064db3398654395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106b7b607b1ac1a7385798e565ac9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f74d11987af429cab1d37c9c4e71a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b74fbd0ceaebfae5883e129323d5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9fc88a000c6a0196a8403e1603fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cfe91e092350bae7653108605423c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2dbc6a906977ef27f4f3e29758d13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dae9e776458d3da563ebb854576e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3391d891e287399a856d898f48dd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ec138da02739f731e17a4721e88c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a68f8c2911f24523bb70bf4d7da5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374139bd6a1e8ea0a01e00641ea79a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79a115c02fc4e19e30e5d77705ffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc985583b2c2e86cd0f8a4423215dff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a2c31beba18da7b008ad562d44fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfdba3d8530b3ca8bcf3f040135bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42775d7c5adae7b6326c5c18f804520111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af447e0a99302cc1a025f33409821822112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af3767946f2f4ae776ef5009de945113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e2dd26bda9956d1ca5804e81e64b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5bbcdfad53a08b23e5ba2481d5c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c771ee25983000317335ba3714a974116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f414db2ecf61dded7712c32b5b7c92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b322232dfd0d43250e4a6929d9cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b64f908e22f9da32aba5c87c3565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6c516fc236416193fe709f090994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea3b28dc5f19e3dcd4cc778117a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b48e9593fa9dc60db221ae8ea0f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99280ba044353dedcd7bc07673a5d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d55a7093fe92322f9cdc1ab96600124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780fd6a2febc38846324fa22beaf5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357ba733db5944e5e7d3a20ad8388a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfe8352772b16be8a7bb4cd45bd47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a83e2fe443e28200c79da251338539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f757def87f1d7d2d8e39acbc1f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d611cbade0521c0a5702ff91060b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd562c453ff19deeb2c15d1fbb974131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c71a7ed0f6c694e94a8c08c33aa73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bbe04bf30efc246af74c59a29427e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47606468d6f55b9264133eadeae25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a951cf26a9f4173fc62c94cb8df8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbef9d0ecb17f50eb480cf865e506136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfa7612cbbd0a592a4a850bd045d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae844e68c60f13dae0241a7a676729eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdbef54bd6ca4cde4afa9b1c8644db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f92fdf24c665cbcf8b1dec66a03aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96290421bb0b71b78989c625b25d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27a779b33b0382c2e0dc20ba453604142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb649222451ade7454a91c84f02e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f49164b4cc127c385aa4d83509d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5513d448819482f11540d550c7e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c86df977d3589e179b57d4475ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15fd6ca277f0cbf8a9b122748ac5c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f58bc4c93d8264f3c948fa61b517148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715e6b40d5be94dbc48ceb9a0d15b1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a194da70af20079d53acab40ebeeacf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18432942e0bddce957d180252594514151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b04784406d1e41ebf9f35af8339c6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677964332d8d2b604541d997e089a058153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe416c795c44310f391051ebb59477f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090204b59b30d6caef5958a3b9c6ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3015b2fce628d69872cc52c5437e59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3ff67b8a5b73ffcfbe24f6cc672b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745992ddeb0b7d525ac42a513e795cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715874de6411356ec02efe22485562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb241f42221ae7e6441423f288f395160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50efb31c17e730ef59fd3f7b2c309161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481850e13a11e1badd3adcc86611529c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b2365b0ea84cde0d7c288a58fe88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b1d0e449911e9298f26d9245159b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee604f77e35733f6fc414aaf8ec21f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd10df3870e420e4fb406a5c89e80a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba0a1f42cf91a6a642e4428933384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d961c1a923fb565ad356b5caf6155168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649939e40b56611f8b39dd25f3d82b12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d73a992380680c130f02c06348886170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1a7acb78ab3680197023eb8a4e46c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b73a689059e56e8788ed3e6f6eae2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f970c8b447ef47af3ab7021892a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ac6deb7b2ce9f98b730219d60297174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa3de5057c8b849c3d0d9acfae51d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ae94f868f02426b2ab25fb039c43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e615f3a6cdc749b18fafab1e3f5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ca1a4ea9321c7dba8f124ca77a8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3b188f66a9162e419d8549b324ee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484b5db9c0bcb46f35db50b24fc3c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e7bc9ad8f36692236442039908bd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9653480f0cf9fe9a46032b54467fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342b0e84000d2df8930fa8854c1de1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083b64a93e9da0d9ce2dcf65752a509184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d522be9a678d1d3ac27bd2f51d0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57236298e8176a526a0b77e0f2ef5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2b3be91903351dd3abfdfd3adb34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211877e86a7fd2778ae30cc06aaed6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0eea2839b546574ce4c676fb7cae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7adc81275229096a5b050c14cec4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14fffe7b88bccc1ccc88831cb5450c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5284b910fd75e7828ee1727c35aa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497f050a7b6ba2c4e317d72a2bcb05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25dc95ff96e732152f34a9fe76acdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88d73bd8ef5bd4ac0936e2e5213a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ab02c0252187e48dbd4f3bafad30f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab43212e4e24ca9aee145b20cb1c996197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb5d9c84b176f405b233fd77eca83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f05a9e60dab777b08c44d7de98f19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d00773cd16384204aee136133eaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1edc65a1c57f6b96f52f5eabd3397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e26e080a4e092dd4bac79cc441504202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324a7dd986b770330f0bd519aed7be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1884da566f2f873466d107a436a2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93520fb6ca3d1152ff27635cc9df8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeadb3b30ffe56391d4f9db9390fc61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8c8727d0de4aed4134acd65b4188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499e03da7abff3129e9b07215ba230208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc53c2965f766f2604b6ccbe10f05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f47684db571da7c6704e47b9c2ee3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b2bbfe4ef7e448bbeceaf6beabdd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77892bb99b3454213434fbd169927212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341552e39403321f3d85720b1da649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494093767258dbd0f0ace469cad9132e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e50fdb3016bdee16f3657f745b2cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b8cc2726215138afc922c4809441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857bab45149e46c90e49d9c49bf7924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc5deadfbf6ce8bedffc10b62cb9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ee5939179016f2dfcfc0d09cc1434219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7939f05ac59f681c136b59cbf1d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d13b902405a7b87199df89a025798221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37b02ed68e38f28f2c95193d56c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9fdd9e58684196db8163748e1b162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da11f785dea2ebcb1ea456e30066551224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb876b8f54aaf09892566f6dc4e9e8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d94a86e71f3ce7060622fa2fd445c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f4b2b30b7f792f0234cf9b17b2bf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d654a64098aeaf563d0cfde41382107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40aa66228665e33fa7fc579115d684229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb5bd13f6729a4f799e0df6ae2b48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d6ca02c9c7764f4fa99e2f2ab8b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ac1c48e90ee8834ab32d2888424e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8698e652fd75798785e007886d5bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020befd1c9f0f0335f4c4b192c9d1ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e082191f92edcab1cb3ef85bb50049235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2337609bf88a7254a082d8681cf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe401d7c69191849fcd4016d39f3d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45118106754482fead919d297fc36b41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fcfe42c232b138d3b587f0723b6e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c894b1000fea266169dc1c416f9cda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412863d637bc95c12f885d44ba61c0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1536d8f71d1d58cf80a579928954242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d2b0dae23c0cdbd45731316cb2f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154fb40de68e94aedbb56c2010e5f9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c4d4b81043e30acade33ff4898d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81222d9b2bcc6214142c98062e06f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370d7b0e525f5136fb986038456308247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd319848095ffbcd6bc3b18101ae67d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b6d410187365c51cb756706cf8c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325db39c19b4f9891c60d06f453d21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194f2a6431447ac9ae0cfce313c1a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2187ee080a760a24402410cab9e41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c8f5a7fc42272780cd51f52701bba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553ef2998203612fb68f7be938657a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ec749fec1c73ad2c33a03d391207255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fbdc9da751671602635bee093eda2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d023fd233dd6cea06261ffe90521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693562b2c2c757e3be64adcb33fdf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e727265c00d5b1e574c99c70696b8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa089c2a6ce6dfbbc29e3adb2c11124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578e0be13fdb3f610bb506d7a42177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4282e39737b63b0436f40d9bea913262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f9ad040e426b98ebd895586badf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee58634534606a2429e5daea1b2e79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61042127a9490179d3d41521baa02b8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173439231e947a587bec149863562a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd8bb9a86bc6d4291c43e32bc2c2dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089461fa21d56f6991233a96ea462cf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9384a9a56e269edddfdcfa621923f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccedc39951834c5684af5343cf1adb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd4202aea46377234c0a421ba1942271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e2ed0aa6463fb0644dff0eafc2829272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5398bf4a12ce14905be4c70c9f1459273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75e7787cbd22973806dc387797eb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289cf64e25f9fa23e0b93078a69cca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bac06982f354f796faec3dffdf012276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4954824547d9bf67154dbac0fa4ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68617051d33d3e28831843fab3fab13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d629feef9557f4932ca1f2ab71055e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30667d44c72227127f0afd16b6935cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc111d847b528e8e3391244156aa02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886613b65191d0eb807192ba0e4c5abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896859f763330dccadb49a96b345fd16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32c4dc73329a6a23e83e1532e8a316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56045df05753ac0b9d106c5832ceb563285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5166c6582afef09059f1befc36baadf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430b61b908726fd2adc31c168d11547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de3197ff78e71b1f92d9c91669828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa025b24a40836e3c2ef43d5ec9b58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8aea185ced125a1fc065177fe7424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819341c22f8a04d6300e387da525ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b77fabbbfa0ea7463bb2962907b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f37af7307fa7a078c218b431ccc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5d591455d64282fdd43540bbd954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89dbfee378c2a8aabbcab9358b6374295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb61f46f848f769de40f15c5ee040296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc70ee3157e86823edea6a484becaa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee165fd76f818fc807ec2ac8f20878298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d02afe31436e0a7607902e6a37ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4e9cb521f09cda1e754e8bd019e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ec5e9209757013d34a8bb8bbc814301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da457b1f6ebf7fa9dca7e20e52f49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0995c76468eb727cce067fbe8e07140303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03023624e2c2b84caa986fef94f847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97552d12a88d835b165e0abb93ea4ea4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2be08ac7c938f779ef987050275e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f44808ffd045f5dde248553850e8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ae0bef3b9ee58a440e45d9d9e0e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f48831e75c9cfb82ccbd09fa5441309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1daf0e095208c25e737b80e043026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69163e86f88dd4b4d3e9c84eee689f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c12b8b0a01f7544b241e3857c358312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9f62579f5af1114814b92f1499ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300bda044a9a2da990a42500e7ff60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83d14d79b54a18731af0eeb738555315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be03e852aeb02d4313afd966931d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53e0d8cf448038920970dabdbf9a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac913deca5a86fcf7cfe32cdd4b0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088f75c289300778e50d92c27a95a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561481339783d0da2862897fa6e9d27f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c6594424b5203ea62670523691aac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3787fb05d6409f1738d387cb00a6a6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250a34ddd77eaa3853789940071a74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b83e44e305335c57dcc846f27d94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f19300789c60765d0f0a43d1da55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce05c99cf7ca8c38d78843ca78bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b99dc92f61c355ec97473529349d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2199aa53d7b56d27b1d634b16b333c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36aa9fc01bf59bbd9dffb18b2e701e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1961db6e6484ce10e4df9d2afa699330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aeb0d7351b1ce52521e5bd6cae30d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cac4b498fd6a0bba122fe20cf1280332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd76ce492b03ebd4405a4c86872c17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e9cbbff3a3472f5fade1af9a5077334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f966899862980c92fa929ac1dd429fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9b9bfa239f39c1bc26408f1bd18d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce20d16d2138fb221e6ace1a3b13e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4b7c45baa9be58581b11968ccb02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a3c166be7323771e2b84dc2eadaf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3e048b3b46b08b7093ce57f4af80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97eade9fd57707288d6e10952089d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a884ed08981739bc42bf563aecf5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669e251aaeb161ed970b90de5d99902343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff59d65dd1f5f9f5d9df4a6fb07586344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509fc75db87cf7e0a3a50aacce1d08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8c3b00dc227cb47bcde1d16a8154346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e51c9cc9d9fc7e3ed85f25fd44b22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c9d1283f11da679d161e9a316366d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa31489f43eeee5f9bd5515e8fb3ad8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b369bf9aaa4c975ccddd55d70149a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9549b49a67d333b309e80f829f4b1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cf95b7acdb432f0323156eeef95a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab38b7d17d095afdbb0704e48d90d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa59be3584a9f6041257782e5797091354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c67b6f8a21f3df75d122ec4f9f128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c8ee4e6240ae65898880a659d601356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed894a402e3a335deadc5c2cf15a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58f4ebcb6181bd861d4b224642eec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7beb8f2d34b1c6ddba6e8ce06b807359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604077b563765f223603c3955361eac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da1dfcdbc5ee8cc9508a9cf777256361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd49aa1ea8238491f39083a1f1890a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ce900e201b54691275c91a46be5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb349cb5fe88209198c399097dbd655364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae2bfbc52f7f82d942ec2587e6bdfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c358bafd98ec63a476b51a6444ca7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f48a57ae5fb8e2095e266206239c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302765eac016c883a72388604cc79f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9fbbc4bccd9c77a68712c960d021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170436372d31c5986deda43d1778bd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a585f0243fe583434e686e445415371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417938059ac5adb3b93cdc422e3c1036372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a82ac855f56876a0afc1594ae688d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e625098af553b4ff01127763211d92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46533686bc7f6a564b7618f699ad6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171d91a6d25dd1ff433df55e4dd1b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622bfca5d6a46e7589226ad6c611905377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ab8c45caeb3370ed37c7ba6775cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7efaca3d5c53d35d6b657eac4588b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346013f8a18dd519a3a1c2caa8dc60c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b6de641adfba5dc247724103b4fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70a78e40820d29eccadb21f6df3cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337e03e410fa5102946f8c78b2271f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b1bec2f9e6f665f23f174abe8eda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69821141289b1b9e085fad0b278c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c77f8dcdd04f71164049999ac6d3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c71b0f21b7649b595586181edebb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8620980b13ea311bf4c130604dfcfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084230f98d2005284dbd16c8d85cdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889535d24bf8a7337514ccc5a08b0895390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84182bfc1a70b260e017c3ad810fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6850f1bd315b41cacabd5f86e3c3d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbcc6018b5e0bef743523380e15c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e16bc6ba4f72a9a989a54359ac9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d247323fd05316242239e53a215e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d5e1b928c64c28f367204497b01b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5aebb8e18ae7aa00945212562030a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b6ba2512d37d7d525be67e42b72b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea3a5b4c2f31c81901b00da8301f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27d3352d751c7f2ec604e28ff2e92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f80e5405385c9c5558697ce564d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2ae680527d444c2882d3afc80f48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03665fcfbd1436e7ed37396ab4e0feb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ba9b1ce1cc80762a651a28fa1a7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf4c8ce4edf1f723b6bb0c48681c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483d2c35c4af58b39b759733f4eb095406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec712150ee0a4fb6b457a04f7ec686407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8637e50a66b9133f88a03d95a5dca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4726c9db1cafd9e57386ad1f1e2c5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa624fcb766749f2da9e62e1cac22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e14260a402b73499b3330d9463b85b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9c5e9831ad36e52ca10fa0106911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e231fb17248be196e11a0b711a61be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135bc0db83de618898105733d54932c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5e042dd3e1e5ab56057e32e78a09d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3424a9dd60dc502a4af8a26df3f86c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006be2af7854da7e6b1cbef1fa0e6b1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fe1e9cd4956604c107d8bda768d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86425796f270ef3df5cd0dae9b3eb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1a2b1fc89b99fac761c1e7bbe4aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403223e7618e7a932ddd0e00196edf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b43f4ad587c922f513dbdbe0ac716e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f05f3014cde72885fdc4b319e3526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74093e70e358f3fc999b935cbc78ff6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0086a25fa5df01884b10485b7d08c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b07e982e65f5773da271a10236ad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03118c61184fc152b767cd1070dd8e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c20e2514b37cfc2d1844e4b978ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045132ff7959c0c5a4a7a9c59ddae37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceef1e909a442667785a29cb2b01bde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c669cab210125aa92c5fde9ea81dcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5888b5f630788a4d4ff2f7c9155766432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c2797ab2f8bbc8e024e46163f893b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486bb3b63d7df27215612f54719f835434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f168d78fb45748f28d231d4c85759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3e2c34794b6ee7c09a3e38513069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a0c4fef138a79b37a65770a8dd07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6609da98eb7bf58bde4e96f3247c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8efad96bb845cea8a451338f276986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddbc39eb681e1f392e146e53b4f21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bf969b67bbb2614a8310ada854761441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349bc6c447fceb8bfdaaddec75fc634442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72edee49692f3925207f8334ac7e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ad50e1cae84c5417c9a466eb43fde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525ddd0e1c990fb33591addc1e6f19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4e2825f5740538cce2533dc044b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00aa5594f13817ca2f2ce7833c5f9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb3c3c235677257bac13c62816393448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b79d848dca40b0496de81f6dfca9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb7484cfa3b5dc52241edc3e132b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6754e430c8c33d88e39f08d48e25f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62d1a72c8c081701695df49436dc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac220bd2f0c2972042bacdeeaf7f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586485faf649e80578872eb1388b71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b96a8df986f0db86f146c8b61d9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5630beaebc0b4c153e1a846ec3210b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2abafe1c1dd28eacb7d258ae615fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cc868c98fb071a35cb39eb33a9c8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82be9bf611b7cbcc047686956986e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894f986c595d2594e41e1f89888800460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a54d50748e4d2a601472f7e648588461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e90a220b1424a78dc8aa8f79e00e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821a1e123dc87442e79e50d158678b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22243e5fada0c2f494171b8589f33fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b6d510c6097eab323c1f668649da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4184ec25d3cf6894b3cf058845ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfdaac4b74a2a135c1f4d104a764c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2956ee3d8972fa46a12b215c60b99c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc738c49d186565c7262fc1a6ad4edf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe68ec3a131ff4538e3b396fe59966470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a92bcb812556f4404522c02c24dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef16ca84046baa98b408f4c67b11b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807eee26757727ca9f6c6b4c3b511b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f879560783fa599b87aedefa2f91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4855b8ced0f845e931e5ef6a84a1d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d112300d84bfd3385ba4600d38e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cbae11668cbe02b603b502e2ef9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2736a28bac2777ff6f6cabd08ee5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16f2bfed7d93653ee3bbcbed5099a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503da1a536c5a0734bba96fca574c3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da3f51d521aef79af9f6a19b248d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dcc048723dc17af040b5cd497e223482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69e8af7f62a4e983d6febc695a15c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b958505c43e66ab5d94e9296e368129484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4729f3660ee16be08f25bb56c348416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba9eeef2d7aca6be4e18d72618807486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f162e91ebac9d73c34fdd396b509487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb7b96a77b1b236ed2c8e98b2ea34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721fa09060b8dba64e4f663103a9e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ecd1bdb60a58a24ab16648ff4049490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a10cdf82eb5767b6d8d645be110ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97e333fa4605a989003db5a11ce705492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e1c0b0f14eecb38699f084f95646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3073f54a83ec8b0b0f8b677c0e475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc147081be965814306fc026e4330495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0d75585c00ff6eccc6d7e81a09cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279fcc7c26310dae78165b2a69b8123497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c668b56aa137247a50aa1481b32f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487d6966e80ca9d92a836698ac243f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d159636dca2be4f21308e68606f2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeecfe1705a8d6761010d50b1def6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a032259c57df017ae287460f11c123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed6c548046bd47eaa8fbc153f98a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639fb7f6c6d3976eb8907ddc1bd4b9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3dc7792238e821294c00166ec1fdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c2adc3f0766f0471798f0fb6ec6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4be5d1b7f8e73591d06c0d837f82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b2c8cdaeac6542d9b07dceb8ff1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13195253c1afc9e4b629b9a67fdd3e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3b41a2c19236162d6d6316fdde56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb914835aaff01cd447249dbbc58a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93c93cae7990ddc8d4fcd9e996d82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc46dd8f6fbf5c953614ec78faa88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f39a38db8b47b6e80935eb36c6ab9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e01c61e2dd3e0a968b6fdbf2f2eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531157b26474db660e2139f29408ccff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d0c04e1e0c2c5594de51e240379b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6b3c10f2f9ccb4057d81acd6957c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c12618ee35dee384654684151cd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179a9869412b3949465353187c9195520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f702fc7f9b7ed01d4de301a49593521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7402182f9e52fafcadc72e148ac42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3be203bbfcc1004ee8c7a48ba75c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf80b50d01d158ca864ea344e48b4b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5077b24c2e4dcfd7de9636bc63f537525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981dbb81aea49e11dfa57ab007cb64e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7c206b881f43b717b150c6a33781527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba884287a479ecccb70af527711b01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb985a3a021e3697e4480168fd3d03c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29fa8db8424b57fc61febfb2734702530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46203841ee5e7e45cd2d9206553955531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689807ee3bb8cd8fc695b2302efc31d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c107598cf7dacd6cec5921ddfd35bde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee599549b86a4dbed8534462d9e14445534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456eaee763027879b3c0e4124bf3246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ba4aac2f2bf39411a1e6bc0d1b0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fc937b4b249ef3728d878ee31fca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f7cc052bf593f12aeaca3befaca7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a356c42958e9807ba5d4f90aa42a98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb5421baf4b5bf1a875980706be590540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9ec1fc65ca579fc0b7b5db9d8c15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc202d53fa95effc03efc35a90c66d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0bdde7d64c3b0f4187a6eb8ec235f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213a0d5ee2b4b4f6833e4aa053f4d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a487d295619534288ce6c85c7d5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f8fb58ed84b68607d845c39f1ac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee507acba879ca04da9718ff17efd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0124be54fe634c4ffff6c51be42a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537d3904be6e6987b72446783ba014549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1fb5c0ca2380e8b3000c2e2807ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4903ebb64129a276befb0d8fe1a575551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8483d4d496a5f64692ec48d8bb73d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40016f82fab232584156c65cc5389553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec37aca52c6f987a3016240d2477364554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952a04a4f002b8d2b4796258b96e14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431b4386e2c7bce8763cbe0246a809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ea5edf72776bdcfb556d4840d704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233107e0ec08d0d65fe4d57dc20687558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4669c7ead64bb4cb7b4bfa3b5a04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f4986b27355502a4b4ed6fb65670a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32c654f0c5e3be55fecccd3719a3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932970a34d5e80d61aa4e35310970fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578c84e9b12217ff6bb53144524fa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a7c006d36cb318c906bda5a5c934564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00083581f41a12fc9fd66d41e36c109565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f5280440971bcb0a042192c61522b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee0df2c588723d1a87f3962eee335a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ed7942f037346d184bdefc42b2f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0cda50891328671ec41d74f47875569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0298d4447c2ab6281c54a37ec223d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2066b9b1709adf478dbd2cdced23d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9b91d5aa4ef8d15a289b58bf1944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163782ae964928b398026d3b39cce85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488dc02bdaa61f9684dd8a1b4a0b409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f69d7d393d1ac78b1b659359185b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde63bee2dac603e023515ad259bdd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725295fc3d7a6dd71eb892c940c9098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc718b0f764c0d30bb6cd268a159d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4ee4b6bf8ef31d040316a62eb24c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8066dec7a62118f7dd62029d7fc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41edb027954189ed2501c9ad0be80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00836bffe5e54b68ff822ad209e04c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e12ffd7010be4617c6769fb6493fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2cd54e1f386a3692f34012511709584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a523a5243e0aebf1d65df0756de48c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63573bf5a0615a2f5550eacdc2aa8cb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6eff5a2cbad0959d13838cfaeffd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90645de078c6b67fdc36d4060c5c72f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d62f0ebff53bd32559f1dffeca49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf102a4cd9cece92ccf1d9ddc9dded590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06fa67a3871ef8997fc7eb94e70c5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b7de1406307df59a2068e29634ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab435f307d6bae3f4570f40d50231a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668cdeeb9b63ca64cf2dd1fbba0ce56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150959f69608f9631fcd25ef7de1e234595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842e52245839c07251a3eb10c700bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d861e2fdc03ae1651dbc456f23c7d5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fcf2abcdf805f4ab1f5c613d43fde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf86e24649c54c35e6d277cecdda79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981df2b11c2b2a77a0c4a6ff94abf04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724e75403382a5291d1118d7d907a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b710facda74e6ef164a3662b06d4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0c59f9b644b7d69979acc666aadd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94400b366795b53d85bc1b08c13d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49f5c06649fdcf59c0be7dd675d2d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017b47428f7c73e38914cb61137ce3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a253b2de179951dd142d8d742b5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21e9287fb21e899648505bbb868e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0fe8690838370259f67fe22046f5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf021f539ad49824db63b6b4e52cb5ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450af0a953c80f611814455b13d1ab34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f0c1c194d7f02b86534cc660fd5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a9969fb85e84936e39b9b080d5d84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22d57367da9eccfde8d8d6f530b721614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63f932065070216d62528ee2b3e34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af793d1f8dea6fe6634e34261ccb1d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c7c6f0ed406618ae727538e8d775617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e8412849674e802835c03eb5cd994618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc9111fa1813d9e0103ba23bf4146a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce46d49adb7dbaff29db464c4fc3e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc71d869895458f5aa3d8b1378e94e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f2607dce01b6dc58099bc088c683622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572468e15b488368ee521fda7046754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965933e10b0bcbb0c9d82157fe01172e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57df7237f36a2b5107616e6fc55cfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b596b2dbfded8d665b041864c31e34d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54577dc6931c04afbe84d9e623485924627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1278d15afa0388b935f8738dd262628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4588bc6e1e4170580fa065303fca8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e276c6657124066e033f196870b2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434754cf762df5bfd131810f5affdb3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ee4e38cf406f1783b862fc62de46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484612d9ad82a12d73acec2a4bb415633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a4f2307c337f19d0be9dc638b2e7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9badefc880f269d7e41d479ecb3f674635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af501ffe33fa5924164729d0e355d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8324d06627e08088027f7208e00f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312cc7ab6aaff5cc5e7b038216f5c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338abedbde1a441ed035454806b7b96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cffceef0f9157779c3a0e66a9ca43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1c04c2933a94c44e2c0c57fa333c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08920990c9d762fd1325268dcc754642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c661afcc1c054fd190225be90d926f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b851450012724304ece32fe3b251c06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6aaca8013ecf45fc647860acd727e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dffec2e2b89e15d708f17cba3e2ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910a811a859f4664582b33c2cd88b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a22249a7a401a99509140c2ccea80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e34f9b9a83a8b76e8f38972f4dd9ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859c2b471611b48a14583b5628b999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad67d97506a915f6027e8c1b290d936651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5cc0d834351ee39ed695825ee5e86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794466fdad5f21f33127e8698eb56a6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038f3a3c1d2303dc071bdb4f79fa05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0e185eb81b29b7d16b7fcc6cb4e1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98593aaa59fcb6f9b40299d67ff617db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a92d8808cd5c43119017c0f92f7f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbdf3fd0c0193d68377fee3278484658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fc970f43efe1221ec7ff2fb3598a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5796c49e3b3b7464215c104f6f2b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341930a563116fad0767b8c20a0504f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fddb383465464e3b0b6926937d83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e5176edfc55c3436f4b345dcf97b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e922dcde4f99bca84ba3b3242512fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fb7a7523751b92715fe6053a6ae7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca4beb5ebacda49cfe94c6485ab03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908d63aba2ede944b807ab2ac1f2e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb5112c95154011ce001509b56c10a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b013fda91c652b96c6d3f3b8dcae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379b49df300719345f4020d7a640f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c16f849f734a6ceae771cf39eda1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc52b1a769b7664bb22263e7e4f2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3632f99ad54a685a9d2590463c412673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101062875688ae54151a6f9440b32f48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebf06bd3eec4c3b3e03b7bc3ef2156675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034746028c88e763467d4292cd3fd443676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8bc88517c2093fb1b979b8c179af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc11fd5ac5d6aaf771175de13ef676678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71839ed3d6d5269d930cb45ed6bffc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722b3fdd35517a360ed9b23c1cc490680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d8978ffac379ddf1866955ae4406681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3712b81c6f0518cf07afd6f28445682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66db8caf3d836bfa5f2f87a193e70e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802e5d3ff7c50a28b53d77e586ab25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad1def540f103f01f8c65a61cf165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8e5ff4835c1c07385826249ab690686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3fe27ebe469f11831cc5a809a63a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4713d8a755add2d06833bb526f0c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69d288c8f74358aacd0e5401f57eb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4264932bf2e6444573d4b7a9dd92e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed942595599c2b6a5214880b1950f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cf032b7328892a1f0d255d15ef34b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1236895a23787f5fb798d9cc35ab947693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889fe9e286fe7df1d95f3fb48df1fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d691b205fce1366960705aae3c09b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a4f30d595cb62591b7544c84feb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371df2c627b445c264bb407def476f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b47a5caaf9fcbbe1741d178a79e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763d33a72e3f7a1f756b0f6c73ae00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef8f83ec1f3f5cac0e3b083339833700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4bd87e5adb613b437f6f0ed59ddd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c62626fb1a7a9cae29d4bd9a95ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed0f0836e0a4b6d528bd973374acd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d03705036b6a3fabda5ca8f6b067704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60136bb72dc0b6710db24f8d472d35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe970da63a85616136ab6c5403dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95b767b21840f45d7a1cb8a3c58f03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78a4a675ef3ad10f705d25b3a74aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d240b0552698129433a9fe6b6adea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c7a78a0d7dd06476eefc13e53a28b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32564349db9c0a7ff464896712f539c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541afdb3ebddff153174ad61a5cd3ec5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262fed41bf41a0e072d76eccd53b1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2789d9d322421fef52b1e88e1cc50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c1b0ec1774f27a1423a7da37e7a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f428d673439ea6ba3979ef07971df11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eda13156b4cee91439fd2a6eac674717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a301e02fbd364f5b61fff509d8d90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38edd448f14e62ae19aaf9d9fcc44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba83b561a9214ad4c9ac0a9c0e8f599720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd863d817263fc8c60297976b7bec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584c1514b290c8e7b79da4c79745092722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60658b9f832a4ca3ec48a4e6c39ec4aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0ba01b6ec7eaa548b41c41984af9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a8315e5e890655e39e7561aee56c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16862882aeaaf9c0cb4d29f1f53ec6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f2b763dd204a90fa2b3548e044be7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4ac3f29b62db2211c2d93a909008728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df9160b06a0b6b54aaf8ac9deffb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56f32ae392b1f174463b38d62a74e730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856060d293cc0e983e034e4c532dafb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea6740a95d71cba664b5edcd5627d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e525e978b3837a5b2db549a7cb5a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833bf9d7f8d8a14e804f26468e3ef04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c026a2c4d287dfd27eb5d00145ecbaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c714b8afc9cd5bd66ccaaa0f2464c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa6a60053c99e469f966fe83e8ab07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcb051395833645fa290c62b9813f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717344479d206f1986aef4033ba32c4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9abbd3ca9a6ff2273a6387ead69110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75da906162a96ab418ac8f7d6343b4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2348f6aab589300a5f43b7cbbacafd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b2bdfccca2abef670199348904a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5bfb057acbb747719accc24b8ef9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac01f04e1d62bc8b7f1238c9b9617c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da9cd562ba3b8f616bf65e0dd79ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf640efb7479346ac33976332f1e9ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f1e72937fa01a21457c8aac6d894a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb899490d9de5149204be5055684b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835abc741e7ec010339f05aeed8964820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d77ec1f78e47222937cff638e4f6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bcedd25bd674580caed32e521339522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313b29abbecfeffa2fb8dca45d6fbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a4fa4f3b40ff8d49f00228d1936a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ac3c6556302de4d8c8ec922a756325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621c20be6c5d46356c72a29a00071626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6699d64c9030ceec864ba40354a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c9e718093ee9bd6859d5da85b2c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407e9f2fbf0023e4855513319d6ca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8b99c29caee7eb248234ea2104d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd096baa14871f81921b63f5378557b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59324ecaef16f9166bb7ab853478d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd839be4fa186248992b909fc9763233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99e4f6cbef6799319351eb1ec925c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef009dbc2e8a41572c699dd7db430c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d902765e37dc97a5f1308d663f9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc2cd6f306a7806f1c9770352855d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbae6a5ac3dfb530ef5864301f3e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053263dcf20e93657aae86c2b1695f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a7180bedbc78dff6fdb65eeaf27e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd422aebe413f2d46df0675e695e8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292db924780483bcc1458debc737f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034d4fbbf19fbeab3eaabc52fb103d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15250ff45ef94f9bfc2fca18df5bce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5367d475f885525d16b9aeed753dee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b32046c4f698738f50cdc6b2a20b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be4a6d9609bb1fab3268da56e020847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e59fc7b6c0db7ce9378219ca516348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9fa3693edb4f7ec2c1419d2266da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd686ad37c591c5e71128287befbac550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938670c2cf52c999277dce749c517051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a30acded4195d07c02bcabf73472952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d6b59d9d736d9ddc8a26d7ef617253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29391a1145a62643f149ec1cb1e2114e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989391ca678b7fefb4e2f0361ebddeba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc260e770c083c8a84d21ae74c2cd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e8d4879e35a5723df365be9d8ba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b3ffd5399a96e6b0bcf29253cdee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a70ead7a519c9ae17c35f42ca34159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfadd9c4ed0c3819b7488693f90cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189164a7fe817ae26aabc36219a9d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fc5971b35ec3c9adb02ce5680dd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714794b401ac3811d95fddc49ff83863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b3eaa93efb336fa04845ad10ed1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2750b33b8312c510984e6694409e73265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7956e4e501b4feedb342a18494d6ec366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7ea1f95dce221e54e0d98d944d85867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8faf01de1cf5c7df94a85883d73f7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ad6accf465c2b37ab2a09c59be4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389646211cb558cd175e27e2c6f97caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3479e51b7ba5ae3cc4be1550896cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ffaee0297348fb0bdb835f15b9ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808eb31d1306b3a91972a76318929f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59dfef182e0321a6df9207760cb50874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e15c6f0442d0e6641927f47ccb8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14651271b749ba363c09045ab833476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16776a4a3c7c25f0a4fb8ad49b3d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abad6b02d0c4d48acb489d59fdeeb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0f9c3543e2c0cc10c1a8045069e3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d17811a50149ed11f51c6ee84a5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8a60c5ac5622fb458dcac28b6dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172539700a4f450278a0b4b3da36257982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b79e8bec7b4ebe1c3ac0b53d8c01de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12d2b6255bb2ced04c3335fe83d5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b3e4711c75600540a0b3faa184fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae40fd1af3692d96dc52ef6d261a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e06df0bb111988bba058bd045a021d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cab54bad15f1659a571d58274d01188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4f9c80d551f49a0daa763ee05bcb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a859d95a3f8b1efc55ef68cbaa2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc76a4554bfc414c03d501b39a25d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662aa786f1d12a57a45c9837cc1c10b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4aafe8f1eb3fc7253373d5e3891d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad9d293bfcc76c3296297a88964f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad4971d701e4ec38f9208e8de473495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551920fefafd5962c366dbf1171c997a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde23254b30559a2d425ff2a82d268c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f5cb6309ce4665c62e454ac3abff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3282d4c75f12c25d135407d3f9da9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188639f92f7032148909ee514335e64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eeab73447bc583fcbacb4e81c7ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489697c1d3446705928bb55464393260102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13f2c25d778db982ca5381bfd12d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84d28f89e357f32d5a47ca88bd517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676988191db86ec62398eb9dc39342a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c259209ac2ff6e722eaed857a17d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd5a90f16e3b83f3834d34c4d6f8aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd28c9e24e1909d34bbc7c1e53a2fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fcc23210a01a9158c515e09369d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ec805b58c026524f28c668d893839110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a25ab1cd7fe2cab3bcda28afb553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5f7b1d2ff7fcbf11d4d747e9b43e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d412a05d1cf5cb48ed9e24057874a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81af56690c58ec943e86c19d4e60a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7605413d5dca3dac2bc788cb89cfa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904542c133e059ad76bbc3a94799dcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9cd51042360b32aa779a5aa5495ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65926a214a85bafd41e419b37a2d897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56f306cb4b4930eef8a527e4aebe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31931d5ffa6df5b8d05e92f546480cb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56847c4a433364584e1017305c766215121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bd3e0f0b9d07e05376f0eb7bae28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a68c5282c1079ea03a7d31aa0a0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca01f9b802d3026dc17802f410c3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4dea14623454cff3c79051372d564125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0d242fdeae535fc8f4e8b4059c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c6168055e19d51417cb3da2ea4185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9829ca0b3c6d3a0ca12ae9dcddf47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac18b29bf65b6825557a76141ec972e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c5f3c6f84be4c8dfb8d5bf8c6ef0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ce490da6d7c3d515157eec3dfe00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adcbb507d7c0b9bc049713ac8b9363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb6bdd6d6f3bf10cf26593b5b8aff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a7ab77de2f459548eae1dbfff9644134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348dfab63071c27615b4c8ef660e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ab22c02d626e39a2204f87f67318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc86b55f2a01279c81354c2c6e848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d8f0f5e8f12b5891e7c2d0d0c98e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ed99c9e8d8ac697a42e7ac7a63f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00dfeaa72bdf40324bb8afe20c1aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c7f02f497785c2b3cdebc4d32dbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8295c764ec9a5ee525970afccd6410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc566fe93779221063e3269a40e5bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca11064e974ff2d26ec670f8ca5d8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de456047ffd6bac5dc8066b507aeb51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106745ac318f1325c0929c0a5b0fea2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70fbdf4c18dd1ca087e95c93189f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91bfefb172bb7d40f3fea27fb6ea4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab1f93952329262e0f9a8224dd565149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd971f90dc3781f68811aa4607b26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af4b4a626b498720bca244c6f73d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05003c15d4106b050247e29a70947e66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963876bf824c8625a74e28457f3db29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3fdfe5c773b31c3985826bdc68b47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91355453e711213e3ca5eb5f93938f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e68d805fbfaa2fd14362483df2565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af279bdfce6a6e509ba1bc54c4170fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758d4abe5fa80582d194c041888f53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edb3a863ecfa9517091874a5d24562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3a15caab1cfbdceb162d8ced13b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19ea72342ff2832b03ef704204652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e597da6c5e84ab9c08ae15347d959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012abdc05ac706ce54b67b0b5bf921163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a088885160392aefe237e12b0653d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce835c09682cd53212b8a1957b518b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab78a1b3939151aab30b99e5fa1039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e00fdaf48a82e1ea7266f8b3e05e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e32c9228f1d0641bff4cfee50537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ffbd0e019fd869617ef92cfb8eb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e82fac5c2e5b65d1ca02c3e60d6aab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8348faa0f4ad607b2005d56e99ef71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df339c0954e505e7ffe4dfe6f4a45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52a48516f3c0b52dfdcccc525e183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9aee5ce7f006dc8d72ba634781cbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88012342017cd538cdaec9469348be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbbdf47613d1149d53239d813d8a80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c23eab1dd15184a5f5ceacca86660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252db83c7a2f38812767617f5c42bd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f9f5b3e988cb502e1cfcc5cc4061a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba56ca1eb4ac9033e1bade5d0c1ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12ee605f1833803d88e5db5aa099a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be069d9b3ec5e9abf71430af6d1c96b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf6f3f261b960e16ccdcb750c4818183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054dc63f37295dcf19c4b90681a2a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718480e7ec112456832b56a673e5ac9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276edf29a035199a90f35dd80f0322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d55338e2541935204f9dd956ea6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3509680fb87a1c96a8499a56219e48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6677e14512b0fa1d635a51c19ad93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e09f46701065cb66b17ed971a288b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919f3f343b6f67831783d2d22353e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342b3d9592019c0f6c680e74d087fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2c0a03c36e0a12c56adb5293d2ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925749c4d0463716b5cb8999696ae9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441ec07677b5027b015be3edebc38a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a1787f3c7837b3819233672827fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22c422e13719d511168a9edf6a698197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975d6feb13dd537b0ac58ee8831c5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c006f196b68e7d7e49754e1b93f90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20878d5f3143d1ffc4368ba7859ee1e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a9089cf0627df0ca227d981b4ff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc14b022de97538ce6b50460e86c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5ac41c75b2a6a83b6440f1ab017f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfca83740af759de3534ef3007252ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298cecf80316cbcd773a207c1aed77f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9114b6943c789f28be79da95276ed2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de8c61964b69487e166010d080f34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87430c0aa52dd7a0fd52622e08f5747208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285f20d26f90d3ca8c4d691c8b900b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce49af47dc241c7f8b2f5f34e22d2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843c04e7cc7bc24182d0d192c996af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc651a7858ed0d22e7d807082c6e38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54aaa0c840e0b53652c8d0095a64a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb93e291d1d153ae8f683ce7659135214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd800a2621a7d6e0ca8de4f9e0c923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f72c846d0b0fb94cf6e8ecac44c9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbb672efcae30012c992b606c96333217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b599c0dd23d398954922370c828f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ffb9f4cc55f4c5fc5401944f264a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f73d88593296ec48e133a2b0acfe3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad369e9fe3d458bd8d45fdd71e39c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b0182daff840425382aae7dcd6d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f82b256316883e9cd63c6eac641528223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abab6d29c7db95de8e30a0580446c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0f0a2e7ef97bd490ec9cb085aec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11289091426b3af47505e3f32a10c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d96a91b29c5f8f71f95810413230e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e83bb2964064f49b9bf894580e79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a25c8ab4287efada449a03832b2e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444dcf6cd298b76a312c8daf7b7e7ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826ae8d92e30528c6b24133c52ee55b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da875e91fe2278e87e4f450c58c1784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2d51e801475ca8dbf011da95ae97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee7fbd96f72a157dfb13a9f80466f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933df9527113c2c1c722c683701d91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe81d0ede16af7450669d63417f044236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f2c852b11ac19ef814e1346747555237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c773be3c5e0630105ab269c2cd47224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b59c66b204b7d0e5c15afee4ed37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c906e2ff1f87acee181d1b48b4ded3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6ea45efa7e4bd800940ceef33c67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686223e89bf95612e20b799bc29333fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8386325f156a82b244ea577f71d06b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e114d14ccc86fcc05a065293aec8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d0b48767eaafcf46b944f5eafe927245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecdd8cedd1f582fc0357dd14c01fd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3510a49251e970af98d9dc764cc91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e087fbb22dbc15e9b16ab83a1116db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed8eee050c866c5e9697dd75da758249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356599a87d42a6a4824e8cd7a6e8b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78375b94cf8b3c378972883bd63de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea38448583b38170dee70a6d4b859252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042573888cc186f8da2a027245030a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705f9a0bde88896cd21aec0bac670f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee8afc78756dc0c7c83247c3ad9d4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40d68cd4fe071b62c2e9052541e34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac96b1fac766e6f40a186350991b4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84ab9cdb0fab99cf743441fef54eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680d1b6bda9724f39adca805ae4554259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa15758f6d765aa184c797358479a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d302cd01e56c5bda9bb5c60e64871f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce3e7e6a368fe3761a5802c9684e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340d3518c333511978a700482071dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9a5ed58d74efc3cbab43acc3ba7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966995c6485d48ee6fb2d69a477cc482265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc159b02c035033d98e64c0b521b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2374bc1d2cc972c825954ca9f60e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e90a2de08b34aa23d6efcb2cdb8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e77ec55111f199fb9e40c3a88446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47488d34f8520640f9789b1fc8e8482f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8f1d84a04453c3a305b923ede05b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82537463942fa2cd6f6cf9a2fdc517272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d671dcc1cf809a39d59d95268c48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb982670c355a9bbe2f6d9cf5814a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3c72bfa5d4c924e236c8ed3118d10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a1e92ce2f064aea94b4564686854276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd00b89dad855df795beb392074c6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46892339d02fda30f44aa917d28d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f04d725c3aabec041047b9e6c0e887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb681132af0414f43850e1b259642151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d4fd1386dd0dc03d60e74879a5ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c39565c92e78dcf9bd57b615b304b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3f1dbfa9e299e9822158dcd0cb75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8d8af5f47522b9d14d6312d58db2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba2d7a92d69ad4ed4af65662a5a4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a93f7025153d34e5c8c93ddc4bb0b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7bbd2721c6146f174cba8e1014867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823f3c904ac2b5d92ede1edba3d0d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d8e77ef3246ee516d078d5b2491e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd1286425cba60df929512b5064e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f96e67df069305db119ddc8478ae5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600b99373bda79fef9e505eb57dda6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791acd4cde99acd579aacf214d5ad68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125157478f7cbf742e21542f1a745115294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9543bbcea082ae6526899544ebe1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ee19f2de281eee95f64c5099d1ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42095f8565cba7157f3ee545d803ea1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd5598c58e0e9c25bd7369336d96f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631820df86164252c705fa8bdba87fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2931b49f240b8216c6084142f0a44b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b673239453de829661311e24d48aab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e7bcb76023b3795fb2a66bd565b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51887bd01ca93d197e7c463ad3d2e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a018361693eb82eb8d729bc08e8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9adb10d4944844f5fdcf59f314f10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b422cc0f037a86934358ef69895d042306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b28cdfce2ed8c24a255f33732d4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1242d8662e61925a81a2cf77c63e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5bbf7f01377ad272f45823362bf71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366887dfc32ff88b5594642b84a6cf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dce61e6016c143a2e7d87c570f3e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277af757ea8f7ac8369b3ae2b07ffb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179917e8339bd2d46c514b4fd9fe5433313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226055b175cec3d8d5305babee7460a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789ed148e98297db20be1154943665315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd154d953c8268e9ccd8ff8ce65b0f19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b583cfc062d82818cae75bb60053dcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03610a04bd588e9efe5693e4b8318e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dcc815f7365207b606b530a292f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a1e4c9cf7fd425bc14253a333380c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8414b5101f497092bb636eb45e7a51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603687ecf31138338a06b5f26b25ca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ec3ff695a36930b6e569a01f5215323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f8c8f52e28bc4bde14614e14aafd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf5457be5a0335d10935208439950325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786e98f1f55125f27657eb552cd396326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073a3eab7d16b18d79dd15b2a80e358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0857f12e82dabf1afc63c72674f506328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577409a4a51ff84ab5816aeaeae839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd9bdde2f201fa554af40659b46fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ec71732ae53c0d1049471538e2ee4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac6524b0f4c4599c1061d7be01e81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae8e5207c0aedf013e4322de80ba1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241b009a905aea6416c491b593c577334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087d321c5f6a8934d481043429125d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294289a8fff1d095f4f8ac1f71020cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad578df1584e649a0ecb7ae2a6a364e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186741b498db53cfaf2f0a80ac2c2a30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb20efa2f4dd2eee8c7b693b4b4cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e2d0e616774b774895a49047f2b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b61c89a61ceb6c802082a812acd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee1c692b2f870d05fa38e2c1dcc43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d45438a9df753a4ead73f8ca3cbaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe33daf6b2f6984f22ef599d3ea792344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe88939353826b09d7cf390e9f176f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d786b399d1a27ab4629d0a6576c8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683c879dd8ace6241f89fe1b7e2b897347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb8f99e212e4c13431bbc6936a181348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32478d201219e26bea1f4a1214e9fe4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7caed3de7e1254f6cc961caa79dcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362c2b4b71e3737f37122d2cf91147351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619b4425c15f48abee708638aef7ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fcbd09ed17708008940c73d036d4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ebb2f49838c0a148bc07d7daca08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da00a65dc3a46ee06df2bd6036539af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423d8ff52dddb3ddba0fcaaeed7f087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b5cf636d3a323884a044343e9066357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0464ebc7bbf2c623aa1731650284358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691f7a3abd6214060d35e407263c11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4ac754a3f741b4cd0df6bfeac0b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cac39116c3a8bb50daa3757127fd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c04748fb5c31803ca8fe2929ee7ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288a92d831e27c4c3a72dcfb4380fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad197ad8eef52e4a679ae10f3c9a69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21fef2a7e8a858300fb73f5e54970365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acdc10b92bbc20ce3f41d629f20cc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd848d2032d342acabd41d615a2563367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f86182e8cf6bff49f2883db356f56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320effdc91334b2d57c12c768d1c24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef14c4839e62da3dfacd933dadb030370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048f9fa16bb9198c748e411090f32e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae8e496695e181d4d0c8c455d7bd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a38e490cee24c1813f396c696fcdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6fbb537478ec2aae89c3be2d37a52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984acf4d0a93b771dfb386b03c68e7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdb367c97c6c67d97ddf899aa83a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534618428b12ce5ddbd2709653f1a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb007e9a2fd6185e34b1ba51ac1d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb110fbf530d157a899b776c09bcb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616540780c95cad8392b0d57fd3c130d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd00cecae07de1061e4b0092fd3cc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc3ad22fc312c9a102ca18a145c09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281c93f2fdacd24020816333c3e3056383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c444683d297fb09637246abd6ce85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656969600a6e5eef576e21f88e1049ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d56a3e3648a3064006e3e5188c57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d21f0374e229ad0ca2bfad43e6077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c6c7778ac2904d4a63805895e1d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1096ae254f634be96cb4f2b1882c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce0d888f87a5ad1b820c83eb58a49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607759bfc9f407879bba847612b8f3a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b96d5c64b38e0fce1194c411653b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042233cd1267d5741e61d14275ff1429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820cd4613185979ef642687fbdf611394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300ed997f60e34efed8e679bf3ea044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d3a9ef580420df784bd743fd1a57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f6b93b83f387232b94d78d0a890d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c08741c0a4c28bc8bf3191f04552398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3eba167015255aa11a9cb0b1cb487399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0530a9fa0543cb38642997fa872c38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038ef6dc4be57537fab3ad28a1455b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343815f550f8794faa1fd15fa85ac59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afaa966db03eb1482935d3f7094c73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d1a06ead9de907405a8af09b80021404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9177bf30433bcfbc211f7287c68b3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb073f48bd2c9acfb5ecde3eec7e11e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098411f2794862051e0cfb5d72076742407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b254feb8435bfdb440cabe9857b04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a7812c25a434820216168cdb1a0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20edadab2aa2839fa4fe94ed584ae3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa78065854f2b6bb39986c8fddd804411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae68e1cfcbb1d4f62107cb256f9619f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba23cbcde52b0289e987e8229f91845413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d4215efea7131acc6f1c1ed13a476414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373c759224e7130b681fe7d4b30e8f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ea72cb895a3d41828ceb1082d9cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5996a3377b7b495000b12cc27c60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc5f08d2ddb3cbb67ee8d314c10eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1268413528478e70022f159d31ed89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2fd0b14523f304d1f8066cbcbd951420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b5ad84f5e4853b8adcb679c03d69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda8f0a3a4fb008bc32be187266bf64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b3cf397996d6271f9477c9739052423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12300deb3324239cd511d1e45242b15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3889e895a71aedc12bf8daae03a42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76f96fc5dc64955742ec1467194e1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7549358d1ac4a3a1d382032a8ae3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782b52ef25b5e2b49f934342135a3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3478cb760ce0b946ec7b47a322635429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc9ef14b9f80b352e5aab1b1d3b81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98b31a15d5588f13b7f41e4f885469431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9fed775246a121db9cc1af20caf62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752ddefa3c896e705a7a76d428cd24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487baf2617048c482576fd08b95a8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b224afd9451225bf3f5249685099435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c840ad68e44c2f46031e113fcab78c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b2cc40751fb856ed629b8b54e72e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47c9cae08e1a38a74ec983f66d2d1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45619c40e41f7a76e0a1311adb9786439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e96400be5dc777b0d5b2bf4f1a2d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a11e17dc2f469ec0710c7c4fd2a501441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d587a63245281b85c645de0f11f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4a54ece5a5a6510e013c92c679d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01191b69adf8f1649961dd97fa5a756f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576645c4d6f52c6a598185b297e24d92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eabc3ac49c061882cd4969a3ec78c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3620655c63f4e06792c09e686f3b4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0400f43c5a7408812d474cc5c1ccda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342faf12a8bc0ad53ca060dacba8d10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92715ed436a4444f650c7873a78c3d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887b822e34efad1faea01a1da5e0e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eaef6891fcc013654b6f66791b6b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231fbecf74153183539d107731a7d86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5ec4af96d7954afa689053d6d06b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601e715db8a7f138e157d8083f5736455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d7c01a2b63ccdc07997db6a5b0a97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda103b445e5807abf14b364471b618457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885fcab65b61c4630cd2c43a0296cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3baf1bbb824a568c85fa3a38e974b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8655e7561240f71f4152eaffe5978b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d54fcced10c5dd2328d661f16d33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27603eb864177e8dd33ff44bacd2a12f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8b88ff8de1ca30355ce5c2b193b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78c156c04cb0e9345ed36446a13e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3c07b1319b50370f65dcb2334de6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733532c0fa550fc70c73a07602572ca5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add67691a1a02649d33617445258ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da306be9eca1aa05753b92d304215468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6876edef1159f218faa23b5fa1a356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d6f743191f9a77ebe034d77f5bc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c50ad096eae3e65704872d88f974471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14349e2a4132a7f8215e7cec473eec24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb526a6dc98ab81599d3cbdffc17839473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97d1105d6b3bab47742da4d8169fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791bfa70674d1b338769af678e016d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d5626950c8111b4eb0f93c1f46e2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3cf7f0e4897bf333f4d3d462ab6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4613267b4d9c65bd1bda09349b5fd2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bccc8e5b51e37389cd9d66edb22b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a439936868c69cae71955d64b5cd06d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed941551d1042289f5fe9953c657a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7b1cbde3444acd7f4611e0fd0bec4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0490015f73a4ec53a56b50683f022483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168048acfc0e91451e36cbe8d17917e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059eb0f081c3fbb6047cecfee976402485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89805d82127b460ba6071d6ec4a37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd032d1944ee5c0e1c481e3ba556c15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3bdf287b47efb4a8768d9bd067c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0c297093845c7cb778548a4fb8c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb426827825720dfb66756e9c3983da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce208b071694c5b5fbaef41a2a4a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f125cbc4e02efc85579e87fea195492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd7ade851feed9efa50b1dc58b980493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11583fde153231fbd489c6a2931cda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc391d0fdceb107289f4dc65be5991495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac9a5d300ff9b03f325a91a0b0c2e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6becc699c3fb80e926156977040431497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40184a45c742c3a0e5ae8978a66eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e180ab6632755e7e1ac36e4445d38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b032bc362c6ea5fad71e67e7a9d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c75ab96e376a2bdb760ca78503eb76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e47a08aeba6ade06e9084271b67db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a77ac02f639b51009c8df2d5006b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910279a0796686432be6d87f46d033db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a579488551446c4c0f05be9240ab1dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a4d9e0bedfd5d59128848e573c4b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f94aa05df44b3a44e751c52fec7cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2b0ffad12726252842deb6f6ec1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cb39bf97d791683acf407f93fcb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65941fe13642752ddbaef1c41b37d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e557ecbb3dee2fc94d5e102a2c9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcf2665dfff8fc6ae47cbb176a5c5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9cded885e3716a6856e1b8177aa72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482835311261f7dcb2815a995cb40a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e355a25bdf6cfe591cdd568b1693515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288907c8e4b5c044713a53f34c63dc62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b649a764808214429f18298f6716e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147412dabd53ffd693ade6240cce954c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a362d6d02642068aadf0ca7d3c275519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c2470d1b5090374ebc66fcec33ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca817439868c7533cab92a80e0928f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d1b37bb463e1fb0973445eae117f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99343bf6ba3f20651f8dc8aacf1b82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51067bfb140344675edba30486ce511c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35791e102a4d0e25367f8f0dcc843525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2449c2d254dfe08cfd4742ed69b36b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d87476db3be1e66c9b0cbbe12472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92a878feeb78ab811ab52320a5b45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d639380f55c079c979a880bdf56960529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45789b179dc1d27bc36e1a830f2178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d28bd9d34b93af0715db9609e340531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561cd7eff2c3be0244813fe89549bf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff22b763f7ac6138638f49a22df56da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e212c603f97700ffd126334b2afaaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92387067bcf8160c7842c6bf54049535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625043b7ece2d32c39cc9adc2930f0f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321795368a6a100e3c4e30ea3984a9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff645b6fede8f12409f1f5def32d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e28ec331f2f75db895976f572d895539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9fe35812e114a02ed7c8825811f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476eae4cbb172ef960dba1c46de0f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446195f1482585e29c3f9744b139fefc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54256adffb51f5b816762a99fdf342543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec528ebd09ab5da19af8fbe05546638544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c73c87568fc47f2852a4db284bb08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df350863d41ce33ac92500d6f51334546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5acfb8abe48d9b7b0f9868a69de8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ae0916939642506d9f60e10a2c962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c61f20d477887a06f3a145f99b06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a54c134576236a43fc0b38212b288550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5238f1e3246e2db88bcf8eb9cf37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4bf8f012ee1ef64c9c967540817b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd125d1f4736887c3feb4a49ad69279553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576222578b5bb73595e0a34f75758fbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26733a3d278316b60dea5830bac49f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c2c77699741e8086e5822b478082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2e28780aa65a70740edeefe70742557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a956b21425f72fcfeeb06c4b8ed31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb6fc875062c7e96fd0e5f771fc12f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381095745d6c0772e300b83c5c36e4fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73544e5f062e9b4d024634d0280369561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ec35d31c27ffb37739b40b2e70de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214e520b161f700a06405bc9e7f7e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc35438b4ae0ba4b114d57446a94d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7d3f0b0500825a669d2f050e9324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e136de59c4fc23408f07be4b3f59b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3eedd5080b4beafe43ed7f34d17e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b31ad4add4fad07474c7b9007214568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70684c4bac519c91ad7b21b811e6497569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf9b6b4a6e75a046f8b90ec4e897b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad28af6ecc77d40dc25fc74d5e14ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65887f58c357db26bf033d59d4734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a09d5b327940cf13f30f2e03329e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8dd02cafacf5f4d1fe0bcd72c8b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2de2e2c584c02bda52a58090ce62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6efcdf4523f785d604cc19271432b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22563da05188ebf74d988e51b4ac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179bbf308475fdb657ed6d4947a6f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243d478f46c9d5ea074b1463dad06b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d17258b65309f587b04dd051cc2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12c5bc82a1397c52a34d3043b50418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d5ed3bad1971360ce73661303f42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c9188e9cbc24caa9048e00e7d9b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3742f7b2bc79bb4eb192d132d2ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9633c0b3b123efa8ef34b8eef998090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06474959342773010e022b3fe6f918586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc72122faa92772783b809f8c2d2f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86258f349f1f71cfddc67a5a2f3a9330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109671ef0b83408d59946627b0a48c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88049569b0a9fb3fdbf8af38753e88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b247765fb6641edb4507987bdc2c996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec94e543bcb0c85c4c667667c62a53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c4a856b364f898c43eb2c86d9aa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94515cc30d6ada49b3c2112940684c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661289dd2d19547aca48d767726fa424595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d911b381041f0ab2ae89488dfe31ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfc23efd46bd020f9b0020b960894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7f1ce5f7123258574e99fd695b3f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceab7774c5230b6f8bafef734d48d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b3315e87c0e4207fbb0e53ef7d15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352b33be4c1449de715ddcff9f7cf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac75658997c3e696ec351cf032e20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba85842138f1de67782d8416146cf99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33aa1fa946c2d8d3135298cf5827f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16705d9eff46b55f2f9769a6932ae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205253006fc3975677579b7b897892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc9fe6527e4d784d955b54eb8bef4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e19446694d6968cf0e0634603144608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e61f6472b52d8fbf0fac87580be09c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3620e6d6e174a6e91c42bb3c3c3e86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72807218fd5b147ebc8b00f2561686611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aceb2fa3fa0edd1d64713043cf7d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66e3a72dcb8f188935b46651331c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f693c913a3ea5382cb9cff79c18f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336e42ed60fc37aa3d19607258c671615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eeb5e8ceea3a9415ac17115c890b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c2760ed2ffa522c1d31155383e5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036648ea91214d027ee24f600ef779a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4a9c91d768c6a11b07f668b999c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76f6d235bd2fc3e377f9bf949d4f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626185c60f85eb0afbcbf2fb5fc94799621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09108d03dbc94ffee4bc36b540e4ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf833309ecb83c38064fccb7c04e97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b7fbd969a1ecf879695dd985135e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4cc4b305a222fcb9372aa5cb6821e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b3384eb9c4fd23856479df337481626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0403ea398943005656fb148ba49fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642555a6ad79396030788ca7994f7a7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8414b7ceac7a9e547784e50209c28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7cf405e1f5cd24182a3a29ae07a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce75d7eea234e8a99549287004515631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d3ca5260e5fcdc5df18507035b46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32770169612b739cdc377b703de9aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d59aa0484424d40d3c577233f456634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92595b5ca952c009243c404c6755776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1858eff3671784e2d7da21b3eb0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60cc1d246f2980f239b877cb13335637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7588cf8e71a2b7646ef4c178262163a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2dadcaaf64092bb275e594e2e5c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b45130899ee6737552c26e5dcf0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1620681854ac007b258b4e3e52e75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd2894d4674b64afe22105155bbd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2e5d902897b4d3c000d8deb45680643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a755b92a293bad7b122927c1d7355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e00d7bcd2233fec1f5e0ee7ff4e73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc682cf5cbb5ead07e52807e3310901646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e106e84ffb51b7b6d2a373b45634c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9058be4fcbc9012b96ac73e80bd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349831604eab3a40b7f58cc28385eefa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a496d7e2ccd386e29f5cd665375b54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ddb1fd21292a2bf928c049e1474b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a9bee8f2878b86975a109b0878f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0ec451d1d9c3b11005d6256d3ae0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7112134480021bb2c7f197bb3cd01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98f778592954030d38290682ead316655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc071f20bd052bc4eaea6ed9f28036a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194222cfd45b8c23a8a35da5f9038c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1eb0d1a55c1c703a48b2c4196e3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e26183ce54fa7daf7be80c5896bb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef234fe82e68b5dd64c003b07f92f92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130cec65cf7cc78b1157435b33cf32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d48bd6cd7bf34572ddd970d6747f51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44e0dd2c6ff46a4c55f32b465823e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10d01dba9b258f655e127f598aef08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ac32050673f223c9a12c1aa54d48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8135a4536966975157c7845908a470e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a1967db7fab8d279e0106973038a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7c41657ad14d19d3b198bac213415668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a9361870bc1cac54314f04140c03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3062723a3379d2e0de40cb4f8c19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815b3483111e4559dcd1296d9d1c52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb93dc143b0a40d11335639889d5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91994a5df36517ac99c62c06e3d06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a163ffb9ece05a6f2fe2c0dfddec0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8703953b5aff3d56beaf43161253e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2602069fb6a54dcafd903c6ee81d47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd569996ec8f0b2845c5b3bba43a8db6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163c3737b8a70719b411f1dad1d7f02678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>