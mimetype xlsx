--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455295230e31a558cac0a0c0baeaeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a2475980fa5210f8e8df0cf9fbfb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed86501a52ae2e2417ea45378ea723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406733a05ca61350ba51e235f4137c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b8133e34dd7bb6f8306b6ad747a9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642dd6ab371d42d72e2250b612d6cfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df258327232d0e5ddf80e6a8b35aede7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad726576443bab0ed4db09d54d77278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8db22813176788def1c04d91a58ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341baefa1489b3f718e94fa9fc056dc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a088c15c4ff54184786ee737ef3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743eb8eaa7afc64d3a71fcc661c08912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de5e1219a6d6f2e2fa7663db8549513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857f5c3aa6f4d36b75aed939a45a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95201b862535fcf627c1c5737951a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbb5d27f0172a0b12c108b72e928216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736642ba94b0bed8e5be20caa56bb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc9e03908f51565cc83fa69343e9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54d5ac6f74fab608b22df9d91b536019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c133f79f3fd4f65d297047f111b889920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4735428b74b52f0218803f595bd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8ada9e06844f958700d9b19534c0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b81b47f007b8624fc449ea49e7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db984478c5ece475ac9d5999c850c1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30272882a497a4432f582c57a145925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb376fe77e1bfee683b6a2415dd6d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717c33574cacd076401b92d7fdb5a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41662e8762fddd30c7a6a409219a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb54120f5979ae0caa29144cdd66e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9761bd781b5d9a41b4845602928c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ed1111057a5c7662e95d1f06dbcf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630714b1c2aabb959f6648ae37380432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4423e109624eee3642021937be02fb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd699d864cae9799351ba50753f1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd446b9c0d6cfd80708eab14d431135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ca87a43d8e2341c05b60edafa72f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eac41d0d21ef939e509e62a6c0f5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8656d17ebf0ab2f42a68233c456385d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c66a228b8cf372493452c8f928638b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfed77b47f7290d7d46abc3d51ade540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bae0694b39a24b1c49ffce9451a2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f99c024df0131044740500161dbd6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdcb9806a293c0d9590648a84641843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b127a15c58513d7a1ec9aa079fd1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f11057e14258bc3bda7e6f589a59d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6bed2735811adff2cb24c9ae582a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503124e5fcb5d974d52fa30001883ca247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f0a67ff8c0044bc24d00f43987c4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32029fd503cbeb09e0eb519b1338a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed405a61af36f307b8dc8a4e1e62d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918cefb4958d546f7255731c23c73551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea418db50b63e36953552b0fc8eee4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e858b70f5bbdc3d9feedd6af9dd5aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac057b0948061cac03715027d7df6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073321f8fa8ff51e2f6d72bff8be2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345ae3bd59f4f1123506d8178d8c9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d13b43cde2edd1fbdb3b9580881957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb5ff95477a1891c1d2b987d4b11b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282c65ef6494f9c6bcde478f79310a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54523fd4cff5f16200f303cbe23b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dffdb789700b73b061068aeaf1703d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b9b259345081a9529a59d743a5e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4ad78f9da8c47e39f02174c3ad6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f606ab015b5f38f239d5c9c602cd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf305e5bf722101775dc613a8a4f72f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a709504d8f58c8e1550ce16c7427b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03e4b772b5671b1d442a384ae938967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db7db7d0ced4bc8ab96675229eb01b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de866aebef005ce119e0c537d7054e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152addb648dd61a5f29341b2b38425870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7953a78754d5b42480f8b027017b8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0600cebd95925a357b18594e07cd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d88854ec999902387fae4cbe96a74473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d8d35da4f206c327aa52c57a250074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ebcdeb778f4f169c74d48a7f9bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aabd22ecdc6ed5c08b8a34668fd5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27f9257cad2c7d735ea382e161d2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58f63801c1cf217607e680acad1a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074b2cc38d18268b89b476c720a15f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6704f1f65f9378cb42ffecb652dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35456b33544ad81d7e0a3ab80a6a335881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92801031292ab598233074a28832dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a24dd12997ae0cae0db0dadc18d7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0f27de935f1876a5b5cd435be8be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d876ad41f769a14b8c923a6dd454e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014d3389fb8772a7d5875ccbc7f01fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998817d5ac81d0a10b9b871a3ff0e54b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7abcbaa014a04149b74090a68a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7967681d4dae7b5b452119a0316109d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a70ac06d4bf7bb9b93ed2f4f0fc86390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7de06f4ebc62feada373f1618b507991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9388c64e481038dac62aa166996bff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97393cb59deb86a38f6e3a9070dc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04824837169f1ef8d5dbd054feeec694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4f0bbb9ea462ea95b0347b5f3b2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539fee4e1c997abdaffff894b2f96a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba445826444306261e69ac4c10720a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b4103a88dccdd2f0a19598545f8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124934dcd9e46b2f9f58c41dae802b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca400242bda9c204cdac213989d10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059830f3f2b6996a153c44ec7e63856101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12ce3adfd4dc15d5d266eff79cce7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd28081f4e946b5689143e943a0165103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f71983cb1146a93db81f296ad163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ccc2f556ed3d5cfe213879220e29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be607920e8090a06f33b744c39c080106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d190eb1d2bba1ec943b796b11558107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafced80e9c320e1e8ebc674544708f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325329b2ce1fb967d192597a83d6a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f82af484497e3b50e7400337f5b2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa325eac9025f0542eb67f41b3a87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a8facf64562929be64fcc4e8a259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45681766d226c7f191727ef8cb1eeec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eed8fe36f24e6d2afd14c8175e804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee3eb28c2a28891a802f3f79cc88af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eead9d4af4b559b1e50f1bc600af4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe27e92353f244c95bd3baeca5c299117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94405265e2126487953cd6139d0ff5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f32a54995677b78fb73f3ef0cf528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a53f7895ae3b5f6120507e0ecbdca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b917352b8f7cab152116eefa6931bae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872fca2efd817082cb46f5066f6554b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5e6d3074c28df914b35f0f4ed292123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8246ce5bcf323fcbbf07c407e4cbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1810aaee1c5f55435508efa4d295ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e40762ea8b8d8072eec2b006d8d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04fb300bc8664815ed22f15d512a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9222f03b9d1142637cf0bfc3d036128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b994d6284dcc49542d2868a27fbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac178a249e57e61d18f8db53777b807130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e85556b8ddd554a98c5332cdf6e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930b545085aa3686ba4666f717112d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1192f390b532dcf6d219d7a1b6e399133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b589ca99f90f663357c1d1b5b15e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a10c363100f3e78d500615263152135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49661d00350e7651573c035fc1b7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2d56f3b56b86c92c16dd81a85978137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c00636bffe7aaf0791c468e79efb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c944593ae74ca47aafe029b47257f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e59ba214d8718900836144dae9fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd92547763cbffeb47a6c2571e9bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec9ee36a24ab9d34031f0e8cd3d867142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2495349f998b1c55fe3b7158c8a0bba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd32aa1c6fe1a3e5ef63fa1c1d7832144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e2031f76ed2fd5d776ed77178428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa71cdb20d7d399821f3bb938817e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f0f7261374903aff82aed7231e05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a5884769a1008ad5949eddc20ddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343877120c00cf49ea81989566ed4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457abc0b6d5c3ada47871686f0de023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5af18c4b139390de1f4a76171457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc990e86dfc011811a6e1bf170e8475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00946cf0f3ab7c7eb4e5b2aac2fe106153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440c5c9fecc2e3dd8693823bca76bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32be27c4c3bfb46b5f772edd103853155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2011f0afb2d7eb7142a2ddd81aa9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379590b599922afb1232b8617150d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12c0ec8a9490e47001b792c25cbeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdd31af7c221b3c1a9ccdffb384e7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b651d320e436ce9d44616469e34004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa17d35260e8897e26d25dc538cdf63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4bb420efce0119265925b2bbf9c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb4af609c8541ca25dd822bbb094e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc46e47204a2fbb2fb4b3cab9f65f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916af8ccb7faf13216c47caa0a317a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97f76cb7117e0f1a6349e002a3659166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1636e6ea712dd4bfbc39e618cd2f15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2534c54ec5ad9aa3b86ec88401e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694914cc0077ffe9a5ff74b831a9f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356a97654b37c2616fdd21ab774bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a9ee6c7946c486428f42adba8065171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5b5ffa72f6e97843ae9670af1da6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4410f49299f11d29e8ce307292551e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d12fa660ca816be17cd2c96d8970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e6d4f23e4966bc16234ae58cb548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17defc51cb0771ba320dee854585c07a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81970996b16937ba07c7c952254bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a611f76d3354875f210b8a1cb8def178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be059c84129ae5c75a155c8061a944a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e348fd4d0b615d07c09d86c58adc44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9922b260fcbc5bccb42fe4c29452181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936df9f329ac1f96ec458008331cd59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437baf4cbcf736ae61ac43ee853a2c1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb1f13b3bad595738a25eea4f89b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2ce0e46a12619757f08bbafcd659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938e7b4dd8aa9c8fa4cc5dfb66cd06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79822c55e08c5a874f64343845c1bc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109d4f066efe44d64bd4bde27f9d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e8a6cbac0e2dff33c9b4b796fb27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321029d46069791d449f90d8c40c565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9153e260c29c86cc1aafa5d2f269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46813e3a6bd5586326dd1c16065fa38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47019e59b30d6036238e4e6992221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6b6385a31c3272858b947486a717194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b3f423d0c7a4baf8a9c4f8c5fa33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a14f8165ac304eba6f25eebf5b0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287111b954c66bb304ac46a80f832442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164f3d765eeec3daf08fbdb15584d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7055328b66afd8de51d1d38f0c27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f04cb0e788b3fac13911d050871f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8562716574e6a00ab7e800375773dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a9de0acf72498f0e794f68dc848c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f07c3a45810f775179161f4368d20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc9508c8942545446ea0f1d42bb25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8388c95dbf0bd7409498bc1d8597ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508e2cbb7a7a668774dea9d6af50bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18973428ef204f6333204d6967c446a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4c76deaedf8bd988e878e2238b6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82043a9b2d2659dd732d2e5af0cb922209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5afbd1ef5a47ff1fa06063300f6a06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414204fa237675e5c55195a375a37c59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860d661ea0e539ebea467e670a229f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8fa0ecd85b8db2b65cc78fd2896a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c257c3528a36349209251343aad744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ebb5c76f228d960295ed07c7db27c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f38499c51337a6db6f156a72d273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b75441debf2d122699ea222bb141217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333ade23246714770907488d644eb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d8d29ed942cee1e9c1127f97219a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcae009ccd3c686b20399557dd0ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cb3731600ffb3aa0c7e3a03f627e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9d8b0fc3c5b84264a55d57604c30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16818529352987b6f0d1cc2a697b9ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5638861da784d6022db6332a962447224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464c2aada265cc6f17ac3acb4dbf1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9fb93b4cd4d03c2ebf3972e9dff3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d8c9c5e6cde72161ae99e9d78edb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51735a7a3baffba8c814941217f214228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad56385a379aa1db6a09ff89fbde925229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436bec8fa2c8ca19e2070b954a4579b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1eb75da53214aef2854327034fa46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c3783d94a1c423bb82f722d83f14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6752b15ec76ef610f2e048373f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb919d41df46610ec95dabc944ade234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a438ddceaa369d4f44eb7f65ae3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f903cec2297d68d12b2592f891c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153a70483f7dbe8cb3478b30bc6eff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d593c0339b0739f403fdc43d5040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea3523deacd6d75e905732ac1ec8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d0e535e04bde11ba5174d1728db44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebcd232c11c76ff60e03c4a7eb9e97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230c1ac43c580237b89eed464b9649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5debab8ce1f97217340d47d8bf435d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d67a7ac80bd784d049450bfa6cbce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6305c922ed2106ddb5b4440553e6ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c383b3c4ce39a1507924723b237d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769add848314dfd4fae15252df7669f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bddf19df678520e21456994f58897248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63081021536d869059206eb58920e8d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d3086b01f845b8031bd515801a54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfcdf6acf392f6a0feed1163ca52d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e029c5c3a6d88ba0fe0ed536418eb47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c8ec1ff6873ceb75875808cf0ef9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3118f5313f8df80b0364e19816899254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391563c11063e6111ac97e536a7bfd78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1c67966bbf4b39b658f4a55f616f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e7d436fabd2204ac457902b51b14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf62984c80011bd87f9ac323833d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659642f08dcbf66df6499d0d5096e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d1f579cd9b4c3c8c3c316daeafbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115f6b59aceec1ff32729c9174c9b8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12959925603ceb72e9cb4012755364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487ae4f8e458abd7885fdc96b83499263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35facaf68b54c36f0bd06699f9731d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e0de0d241dcd068145dba2a2963e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedaa470924f6672ed079f11d764daf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014c9da43d26e06efbc7e9ddaa1399267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e44efd339d24f5041babbdd0ab1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6d88b6567f37763b50f3dbabab3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdb239e0dc27f93f69487d7d3552f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dbb7dc58191fa4f526cd1840fc637271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f0af76724929e80c0ad73a655802272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638013ea512b0da3e9e15b5a2967449273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd23964b4a7721c8cb246dfbe8b36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791f0838759ddb7052adfc4dc008e9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d2284867c6679cf0f1d1b364a9f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd8121cedfb4274af18f48a77cf62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1d36f2ad193c67534534cdaf0e140278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd0cc99eed2f26d5c7bdabbd49de2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ddd82778983c1ce573dc8e0036c5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4305e4bcc3ec53de6e4e47b1ee38b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a9a8fb6cff887aa552d56c2ea6c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07385fabf9de7230e745e062ca75cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a79e10b5ddc76f045a4691ca6c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d0c5ffa0f5bfa2758049b557d796e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dd18480b3cd910694aa91f96288da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b742e216f86127703cbfaa300ab345287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0045760b925e3a82c0f05c27ffed003288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb84e8886c30c36ad8af63dcfd93d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b75b2c70d65d16172bc5e21909447290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c324da6854e1d0042d1c29829d547291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a14fc20c573e77e922497ca900a91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9503c8f25b8ed26b715f70805108d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b9676e5dbb0ddde5d94f5d82edf62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47b353f183f67659c52ff88fe9636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682601f9693735097a8b86ff70601964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd62439e25606deb4d47ce8d929d38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773c2408cf927a6fcc7b387ce33080d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904aa6651383ed07ee65cdb49466a73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9885121e703ae81c09a5052b6542c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc69bba1c1a4467d5a8891e89ccfaf9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f3f91bdb7192eba0702db329eb0bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d737b846439b4a22f37f7e4198df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbaf9d8a319d1fe4d72b49350b4926304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf7427eb8cbf42157889d0bd64ed3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b271f4cabd29e68e061bde28ebb979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc227b4a2f521848be6563eff89609cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101b260b0d2174dde17c1c384b9585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523854bdd1990de300cc4ca3c714868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29883163e2e29afe6c6479d787cec4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce04835f2d7cf6d2b895ec78fed0fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6a3861e9e5aaa531a5cbbc9996fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da8b608da03a961c564550d3f1b89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37260cedf6d735ea95ac3f08f495d7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f4787c101b2aa6145d29a6107a65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004b16b6acfe313ec8fc9d267a1ec6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539fc53e87cf2a54ae8b187adf95ff8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98b93ce4137677b753c99785687bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247125472a2256dc82fa8d37168d9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe2da473d881dab478d7fa58b1b08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7aa34422940cad5ffd21372ec7776321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437a956066f450c6331bc3a48f12de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab14e756bbc0fc162b42f67f02655c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143077b73f25dc8c609b73f963264a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e99cd8c6bd4ce742eb6f13a3815e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff0c529bb3fbd2ca0feceddf1f506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6286b5e30847f53a1b9ec3b21db3dea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26694996d85b5f4821160de982cf432328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6e485b324f9d431c4f0fa38954db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8ec170b95b546683ecf8591c9c15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ce5f860e4c499b607a1fc3bace53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65b0bf4e778c3dd275b00395a0dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071dbdee9dd13520cde9b52c52c5ffb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7d65dfa423405b4cc8c6e6e62ce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853fe24e1ee2b37bc8fbefd3b741547335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d0c311cebf2178344620b263c641336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59410e42e10fbfe0152fa31e04d672d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f36445a19ac883abfc4f32d5dd35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b42855cd715aa1394651e35643be74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8824ad0d9d7f585828799529919388340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796f7c7cdea52fd858839a918b165c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633f9ea94af1abc1889a26241693e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baee136dda12456f2a4ac1a1f39f5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6321b9a382e36542e72afe0eb032c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602c9c92db01e34283f73800f11c366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b748aefaaae0e5fad015a82624af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d551b749c10f9041c2d0f8f46d5f18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021521f987a1135abd99e3bf7d1109348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058732351b438752fc8e22562ef8bd24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb503dccaffe37cbbaa3185a9509bcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdea97fbeb57be643e4204a6a8d545351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c47710215b5997bb1e86d0de01053352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355bc386ea6d2408126519b18f6bb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f78b36f78ae728ca0f68937ff05e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed57a1d41b39927d562a6582257fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb8af21b0ba7b52256b63c0c887f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816748494d4bea5c848d34a03ade6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969da23083daedec61a8a2ece59b54e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b167a6acca5290c76859fe46bc99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5444bc7895257ec5c3da72ce45cba4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996596248c82f6a704c8a8f6cb0b98d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8c52cc61b7098fbff16f103da7af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9a2d4086b053b1df696eada83715363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24eb6a8545adc8a5d271a3d49a5d06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9837761bdcbaf065a9a46f8db4fc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d33a579dfd540ce6974f440e78797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ea80f517133875fd684dfc074435367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496b3119c72b1f4e83bc7e68b1c01f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dedcdef5eacce787f4c9e49d7750c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1715b6d654b4e760909135fde835370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4339f91ca9cb6286fc6a1c6208a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e5b347b8e15d75842c54e5de9f8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334066e73f636637588a116af6fcfc6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ccedfab08b9e6909ab26ba72ca799374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4ce5153ff803ec5a02e56e4a3a644375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfd0870f58af2402e6e71edc8225c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40d750e2728991e3dab3be4bb1867377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6593416b655836c9915950527992354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211132c823095df30dff2ba33ccdb1b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9260c4b3d1780a501881fcfa0ea331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2400f70fa7b737ec82a3ac6080921381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab777ab3542408028aca220291cdee7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2213b1d8efeeea0c3e90f4c1131e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6dd0cab095ac2c60c268568a9aedd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafae5838c0fadbd6c0a16bdc642d4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45cedb5ed2d02aa30807daa4af115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b5f2f8f2d3939c675a50c98550a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42804906508c1b020332356b795c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088921b4707931bcecf67ab01c73caf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e0b95e3344900499177a7cf5e17d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b76b0e146d004355b60582920d94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c0d4cc81e37064203ceb01bc6b49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a38107f1b795fb3d71d57d6a7b38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1dc9c14eafa713c404d8937ebaea0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0df1f71d032b0e2abf803a22d04e7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839506263710ae27afaad78ebc6af2f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880779bebd9f6b65e125aa209f3c9413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6aeba4716b4288f12881ca73f3e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef22ea5d5103397529c572ba423a87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facab82c86b53a68007cfa5fd56bba0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa152134a6d77732e4b6c55e190e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ae4fbb512227d8ce2e5c2176c986402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3677d66d67a3a7864c7e888e92e5bf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f708e6a362311bef1c7ee47ad807a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3d067dbc5b8d1f062530519e6284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaa89e29761badc964e0f0ff6f8001406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe89d223106b9ed2a2b865e7d5e03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296011068f7e40097e7bac24f7c42440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7be8c4f589b13360fa5b699d2aadd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e46c396d6918265d5dbc3ce534a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05824bd55f0c6de9fb115bcb857fb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a970ebe807aa41ea2801f959271bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7f3d680c4a98eb3c10ad08022cf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe54ff956b3165ea922ae671872da7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383e37d7f39eae93df61e7d1859ae2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbadc97f3ca7b2e805bd2b5bc9f891416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26833beca2aa2ecd232ea501928a30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f293f01d587bc542e97bec699c76d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc86919aeb1fd00ba4e808f4a5a959419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2597e047e906aefc5287e9cfbf0762420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff88bb42fa13bffa847adde6b67270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5220d1b0aab47e71fe862db41dfb8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e31747899ef443ba19674e13798b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ab54d11359364053b4215bc2fbda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76c7a6312fad23e222b09168d8340425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf70d94ed65c6f6f5fbc7ac97f671426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542aa4f7a5576a23de0535393d0bc1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da25b197b6290e6bf7a4f464dad29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3d264f5a87295d9501b1fb71c6a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b743a753c8e9d00a786a37400b35a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015547c39b2a1c8e5743f585de6c287431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1ba6b34e71e3dfcb07ac84d70c08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d12a527d072cc05955be1c397a275433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660bc48fe66bc24eb0f4eef491db71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c5b7bf93839eed9d1725f4df1059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690633a8ee0bec1bd67e681ec0df70f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c5bcf7fd006a3264454c645c6703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e5244f97777d841ca7855342a0a92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024667f7f2e059447a733e154ba6124a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5fdc6421f4bd4311515af28513b0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb8b64721d6ce8c5ece5fe1d06a54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ea0af014d0c7d2a3e01bdc478e4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af45bdfcc85692c8992547b9ce0527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463ae074660e62d9f19a73ef26e662444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e96fa1f2fd7aad8fa3d253900d02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3743f0468631be1498e9a34d49e95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ff5bdbcef47c49b1c829064b8a01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d4ae57c92e3b6728ba25172c1e9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7d7817def31b1ae0c6a555cc2770449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379badf0da367107a48a9b8edd21cf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e848f3e237a6e7d95f6d6768af101bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c32528539ee3955344c5f5321976452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1537dc7b4cb3442813ee176262200453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a61e4464f1991d97929da786a04d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a857ce1b76e3924c09c91020262efe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993df8fbc4c14f5972b6e21ceb12335456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10ec9751fc1659030558718060690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8110f5d4c39b9e2051f87909fb3f020458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370312400b1d9302323c423e0dd98a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec75f16ccaff1b87129a42bb3248b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ce8412c357590375944faf865af6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f854a187398dc492cb4c5b7b242706462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac581a210541556b5dec2812f45a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667987d6b63230bae6751636c7a411b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc706c0a44075ea425f5d980789aa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f496de429107bf793fe490d659bb39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b841e40bd4ffa9c538ce27a2b3e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31eba0fdd85fd308b376211c76d5aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fb25f5bd682f823cc205bd85325d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ad6f40bd499361d6acf1185a8517c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f73ec8398f3a53bf71cb66e3f3b5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43681a96e0c77c2ce64877067ad912c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40fe47c0d6d7d2228ff6243d581f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb57e63b3114576266eb92ddfbcbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32b7cbb668afa72404e27f55a60fc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aacc748c69961058e5ee8c75e29899476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500af79297ca05371d23e979461c6fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced93489f296387e3c419c08a1ddbcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90384599d600bbf8355140841d97c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683055aa77dbacf750df04b1c26234480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e33b1cdd40a33ae90d0db080cd95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5f0e4a90218c677b117938ed7a31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d54d6070d4b8aa1c3e1af68f874c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118530c9a5d69fbbe4618e34e23e10c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0de208d292ed39ce704a1ab0f993d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219afea6b525e1885281e7fec8dfe370486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962b22c396754f2911648a25f1deca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab80a19437ff0de38b48048981985a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47daef5e449f829a655a8dc769d295d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85be0a761a5561e0994a8621863d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605613f49f387e3d65d012be6af091b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe69275d2ab9bc6be6de396e44ebf9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e522f1d9d3d7d47b4ffab9c2441e60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f99d8783f92daf811b72d59a4a7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb84896d5c333c1c00497ede9abdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2e84493122e4155b6294bf7ba880496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820adec0d4cfede804b480efcd87e92e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e2a4e3849196382719ea4e5bc312a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324246fa100003d72f8492425ca99bc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81c16fd0af280a4f7244b6e9fb1fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66133713cbd49020af3921063c938be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab5410ff0a653c2b25553c0d9418a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfee065e0a9deead8fa742079f6bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4647bd2e30aef50dbdbcf776c2dec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913078b55c21d2d80d7087b4e5e46426505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e484c88958cdddc2b8df4697daec1c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383a8588ea817844289534f6a6fe7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff3849902673793b80061e36d86b35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403304d688681a60e6f22f1824e1c19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43cbb805c30ac22fe359ca8a38aeb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fc034f1c3c569fad00e20ef3c4df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82839fa534601d184338148ae78498512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682b967cce5e2d711963464ff24f82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69beb087ddfef203788911e9730fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8826babf65013cada64277a062a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e0e6267e924a2f5ee55e7701156b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b81da3de3a47ea15327dcc50f244f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26224369d1dcd7940961b6dd5e803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297c31b08296c11ad6a30669cb253f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c02237d1d16545c2b0dedbe4d76641520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0dd01a845aac34add03e47568a7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a1b50463c2dc59aacc900723c4fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590a89cce762216e0bb3d97c854c84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc97f96322f50c06049c728b3a7cca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286922268c387cc08eb70f9319b0947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676979cee460ad7664b581eac5a484526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff90cd69bd2d62ddec921d0077951527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559491f0e92ec5d096f19273a2fa0480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ca995bd433730eb609ea1baddfea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2ee5efaf07b23316a0ed9a5ecdb6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d479f006f1f71c9485e0bd8ec44ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0308be3ea163c9acd7fc79313aded3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c4d7e2f6b1df2b0e2eae420d8ac4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841931f4b11f325ea2c61886adefdcdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a961142a3740cefcd212d274d53854535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa8ebb7b8f40fed1e4cf4b1bae399536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c75fd7ee9bf2c22630a10a5e4285537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9926ebdd2c779e946676c830898879538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d36101352e6bcef61e2fb0a94694539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb119495d1d4a1d76bc5bfc26a8c4f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b198dca290a1fd29940dc6eb8811541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b08e033f029333a7ec5d6428dce1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c8d1e755a0964c65ff0d5e909f452543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96553e56768826cb554381d3246486544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709bf810d18359bce55cd102d928215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c328166b8d8611b3155a097a075a83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e8a7b7e4a79f496bba8c7990e4358547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7596820b79fe2476207373550fcb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b340ec67263be6fb4e2fea662fc13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c83b3197b2fb635bb7a3e6352a43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43a8c80116834258aae002ccee9ee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0b1ef86516222ccc4900ffa9b0aca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7827615d0cfb0849691788aab0ef7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e13c5c51fe157e146292bc980fca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26aa1047811bd2ea0d6847142a96e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d81de714d939fda07e4a737d24d3c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe821973f4c3345a22c21510dc5b207557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451806f38e43b1d409912cb4d6d3b6c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d506197871d26cf388891d6c132645559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0118a02efdf37c108b1801fbd34cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926939f59cfc56359878b9e3a2802fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f152c3998da000697125e132e6911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62d9cb7c277bab098bb99c35e65b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221a68cf3b68892e52fb6fec7621ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ec003a81794f4d2c078c3d267b19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e333b2929d98b952e34f94b0561ebac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bd7203b6a6c5693c1f1eb954d407567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad4ea5dd38500a2ffbc54dc3c7138568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d22aa3548bb069b0c83ba032f232569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc8f67bb34c20a02b1c69151dc14c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc042f6d049a876e9ebbad8b694da8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90519e6dcb0fc136e02877ccf706215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b597c6b9aff078449a077217e3453573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073d637aa97bb8aa94e56259bbf469574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337ba776bdff7aeebe934b1c7e5672575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8df0f2706c61ce1b4f00d82f1059576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55690418efb7d2e6158ed4bfba323d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9456e9c9fd938b9a9d9f970299747578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2a8dab8d82808e0e95b533915e41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72c4e84c5dddd385e4f5d335aed2b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f4e2b27ce1a01c4d3f80dee0c85d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f06e554380a9e3561718dfdae1ae2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fb8abeb5b60d48e1cb2541d09bbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a52fbb4b39b7589b95b215178aa1ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca98fc7997c49e373e3f438fad2ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b06257cbf43e90eb342ae727f2174586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ccca7717553e8f332a1906be2373587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3dd8f135b99ed937deb73800e134588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f42603fe79a7c8fbc91a8f1b09c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4f03fc664547f87c39cda394701b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca10430d3c9f75346fb48120a67b6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f1931f87abaa66756b1114e584d88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63be3ebe58d62ef28c9388ae878a98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb4d09fa80ae5ec606616283772878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6451c649a332041548ea7f107300b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0ee3cf0cb08f1864fbcfa75a1c690596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860e3dfe4c307acb8cfe963e6457bad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebda05841b8aaddd69222f5332ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c556c72ff57af9f97ab0b76855af3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f9654661caa0530373cfe6c354fae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb951e9c1d65c06dc9bd21d54748a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6e7c2a4d6463d5ed8b7c1de3d6a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a3fdce121aee7bfb482395bd7a9dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f4bd3d6100470acd55f9401552b84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b4238e3732baab8c5fb7842603c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e91f44633ecf0f3dcb4e747c91be69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e8eceae037c067f76cb0c414660f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ef997d6aaea16aa42e9d893db07b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826c3d812b27708b261592c29aa487609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7209b59308ed483442356dbe9d9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f7378339424ba8edbda138fa8f90d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe847da737cf6418c3fadb87d4e577b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe584f674f4a54e5695649ff0354a09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6b000c74e61dcb2423824e11fa48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8927d542a6ec62d32af1088c9ff7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae63292fe2d320e41ed94c449d60d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb035392aa066f278c82a244ebfca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc284760732961e452a82b277f95075618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1572dd01a721e86117dbbe308c4a24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1a62c61cc7ae644fca4dfe7a5a36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11e9e66a93e21dc9d4e6b6abcdab9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49835554d1a83cbfee6cbc97b28e828622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4225d6a7a60f60c663bbb5b963423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf578c587eae2bd39c516fa5808595d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8180a4e03e32c1df404e758fb5c2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ac2eaca5a87aebadb8773aecf72c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f50a4e79f827fcece91a864eaf97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e582b0002c944ea5d3babd4f6977f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343fcde3b14aafaa41d78be4fd2356629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb417f2191fdb16c9031a1c5e1e985630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7bc13dcbcf60920c0499f1ac0313631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40709b77fe982bce58cb31a35b2586f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a434fb557691dd50a2de48c709968d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983afabf94dbb91b946534124addf3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996de93cb8a091349c1a83a8e9cf4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76aefdefdc4a9108297fd7d21fc80a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575138eff8782c24ea8cc716b58b30e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3b0aab37c3e985ddef64b9bc9203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70227fff71052687c548cdfb3bfd24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444405a8e3d9f513a3d6b4620d39c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e9d6a8e0f22b02ed387dadc68ffd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c5e9657b0155655b86ac88fa7208e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c50bb7e66d2fccc245639a745662643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d506d1182979aa40303f4c65c9ede3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44cfae4835b082ba753af2f68ca7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544846b686742f0810cf9541feea56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee86c67ddcdf252b87503feba5d1375647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae13c0dfb067db2fbf7e5b036f061648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c95561b1ddb5ba97ad4c46c27f756649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e999683e846d5e9f55a7bcedd700ab4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62accc40103d472901f327b25a5abf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272865592fb7515c1f6572ee18090d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b9519a23b4ec5477c164b0b978026653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e1b7d3d299b15039cb38d0b10984654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732234fa8e655dcd22392b63e43f25a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521667656e43417033c524b3138e8c9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf5a6d746eaffba19b6976369fd7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a866057ff9a657d83f584df3bef0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5f28eb3f9e0767c8b5da062d63ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ea4ea582616e9400c3c5a4c8b84e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf6fb8023a60cee082d245eeeb9b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db887795223e8d72e37a72b301cc7fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10266a73ce97fced45856a1dea772e61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad5c8dba290193fa309554934828d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9e6b4f2ea9237e35c657ee0ef836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac9cb54a8db8b2b76f1278c0040c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fcbc91dc72c2c6ea55f82e8ce2e3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804aad1266863e12c2f615d7b26a5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca8c847b19640015828c6fa9947a81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819add43c9f668c00bcfcf97456041b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f24a3bf6e9c2ec3c15f1fe54eff5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c481d1f2d2d949253fa4591eb20283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191154230f116115af30a64ae44049f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d60e34f62f8ad30ea320e6a1c22bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c28becfd2f4bf2c0674fb8faa42d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65af1394265f857f4f9b2781d9e4e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c03906136533f7010d9f4d81c1135677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0cb0989fe4698cd045031967b9924678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7865f8e6777576f90c929ac3ebb842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928249ce79d3f9f6fecda5b07ac89c21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2ef28ceb9b6bb457bffa618a8ca2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc344c3d9dacc068d92b8fb03e0aa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d8c5e9c6f3528ae060cde7bf2f0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c25028b96ac028f666494906e51df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd429ac4e8160e9135a3511c9e22b4ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715b2cb7673821c3ad4eac369b4fe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021be7a6c87f9985aaf4d90a1a96d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a54ff303ea172f9e5e147fd8d65625688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3361e9332729a85ebee8e2c8f7ae89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b1b4dd0ebdbedc937e586719207b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c780fb21366a56dfa138aea23a7be5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a72ca1286c97de79761f40234b4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4524bb47fc4ece1d0f5142da4ee58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af184fe205472c8fc335d222d372058694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef9501ddc7b2cf13b979f624fdee4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a115ef3cdc9e01e150beaf16b1b5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57324f1ef811483aa2ba65c7ae897650697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c04a9eea2f9c137958b3c387dada4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32851b1eae00e9f7cb84a1e3d133a20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f35fdbffec8c951b2244846ed63a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de779724c08f5395a1e3ea74ae587c38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfc86ed4af7dbed07e3873512c021702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee717678b7d6403c9ee0f5ede1c5eba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c563336ce834975956df89bc4bda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd910c9fc52eafd7da70805acaaad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4be5d81f70119401a7d4d162c3cd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78e9ad04e46c7a3f07920784495cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298ff2cb8b4bdc9e9da9c13e5cee6c708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864fcda1a1d112144c4cbd8909c2a591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389f35bcb3dfeef9f105cc75eaea682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7157baafef5361eb8975078be1e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d01791fd37ce9f3c9611e423fefe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df9575bc3dd992c2a33de611dae325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08dd18e80acfb938fe205061f007f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6431c91232fea70089ccae8740b5907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b6f718b1f2660261796921dba6cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8fb6341d278aa64e7d6791d3d0b1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adcd5d790db0f33f1b76d6351b368510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a268289f5127ac6882e0dfd5ca36911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cd45d6b42a9bed6e0adbda3555b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8041cfcba8dfad237abad02c0f74b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ab79958b9b459080066d59146b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a58c38a0bbb7759ecfcf048e3b2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedfee6fdf6b247b759d3ddbd9cee5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99cab4b9cf79ab90fb2bdc0ada58817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28208060aa4ef3ddbc58c9fdca53ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51096d12df568416a4737b27502c28719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fd0d9249e40489359f99e1277ee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d32f040425b2d47637e45a6be013b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3b993d11078ff39a37036d96c01922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83c08a016d7712652074db3c6336823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5973bd163e19822fa39751466cd4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb985cc1a819e4fb6884a8c5117ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a46507d525ed76c7a08f4e735d59926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606359528e2471b9b3bb4eb065aa75327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efe3b4286524cb524c57be7a736c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d62b4d76553d5b6df249bd3efaf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4521259376821c980545391056aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7621d86e55f5def89696e4187aedcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3f2a8c47d328aeff761b28a97aa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9375a9156a1b07b3bafd1fd4bd030033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457965be0d3aa31c317a1c63069d839834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498674c82af01e7628c0bd8282ab227135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513096fe4b7c8897205150e16d772c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324edea6455be496f71d49a6725f7e8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841ce1c69957c6921404e7888da2da738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622ec3c733db0f05c76646b2567add39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3af3309fb5fb9b0be122aa603cc8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03161d73be4145d8edaa3f9c14a5c9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9e686833b7050fd6bff2654a72c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90f0546083963e3445df3300284d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c2ccf1c8ed428b4438f5df87944444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ff2124cad7e0e4973e065eab1b52345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d81168f27211efa7e329c6410273346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969f9b56cb3916f3186b3ca772d390447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde26bddce2d9685053fd93c1c03c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ae5baab85d1c97d4ada5b7ac2ff449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f0f732ff919e549d4437a8565a9c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32b6e1e588fc6e6593a5fcd3675d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a4256f177a000e4ccf6fdf7c181b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee7ecc11fcd0f494cfc19cdb9a473f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ae5748ffc7c1a74c9f1aa31e075554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8179c80d0b9fb488cc236e827cba855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62bd662755cb340f1e54e1272cd4cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c1a234cb7cc06c4c355c66fd6f0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ad10bf162d85f19c4fdba353347b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f15b4c2e648291da75b582739139359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c448636eb6ffef452863a753bf589960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac34344db0cc9ee503132c9230b8f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67b11df44a26fffe7e5215113ecc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498394448ec7ea43fb9330b47664569263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66e32c266d98c7dd31bd6f60df88664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80defe72846d4841f93bdca76c45ec8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4d257a27375f676c411c40d2b5bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5359528996115757e6b887cb3b2f6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2188db9e8d543cf53e4f50afe25d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c861621ce5770a6e65b96c8e1f7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5bc6a2a07e42d4b030bc5c5cccb7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c97530e2270136e422d7537a97a2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da800a9082f4f5688f382705f98d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5aef8a317e2f4cee19841918383eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34987ef43e5ba50bde25d76b44567c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b10d1b16dc071b93fbb4fba2c4e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190e2c0dc7ff95643db00d9c9df92076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a653aa5b8ad8cdd490113278fb6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a329b52a409d587cb918338259340f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55699a99bc8a67f127ebf6d3eb2a53879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ff5bf04666efe775a9c2a4cd31b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2effc19c41d8e15c5185f1e6cb19181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a723f73af1049ae73d1f3151633182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57670085e814d81d0a7322a979899683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982d1a2c63c3794a001c6e10c3e99484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e91bceeb50e44f450694fd940e26b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc13dbccee042db2b635777e5da8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1be00f91a87a724da65c33007a63b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b819a552332436402705c699766b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e94daa9d71797bc7e3a23dc0352fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee09f562807ffa63065be91d453ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7784bc834489fb3a329085b1550994f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b540ba6c83330bbaca5f66f3b17c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6a1622cabad6c03cf15ba6547b2f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a45138533ef95d9c059cce3c2c2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453c292bb6c670ce86bf699b62512295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae879e9cc0322233b61205774bbca5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef08cf6cf252b9b022d98dd034117797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69133f6b3cfa5e8203a9288854365ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f01a369293ef91ab0a8311333209b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa98637b46967f9f2e23e742a913bdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f74133f20577ab1a7acb939653530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364cff3a385e123518325c622170d98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3c177ef321e4ea091f4ce737c673b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee9c788b477f53e0439c5d777ed611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c13baecb1e7428ccbce05c78152e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3a0555ef8d4804977cbf487dc84a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91d846e074ad2e6f22e204fdec05a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1be32e998e7c2b4b8340588e8e108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78534fd58d4c7f24467234bf810de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b4e695cdc6ed9b21e4a9a576251b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0442c4f9017f84113eb26820498d01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d549c77d914b88871c063afd79c64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4983a4b6c0b068a5431d478dbd103ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0a2298a05e04816b064a9f1a79b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20cd2be86e79c85713f08032cd20bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c443cb54ee103c5e3910e51a36c61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece59e5a9f92dc689f1fa562a188493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc42bbcf6cf5d3634e78882d1d9eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb2c79c6748d7091799225d07f2fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111c74e46eb27781fc8059531b636c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c82c36f5be03831498248208b1d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0181f755ee73980cfcc613275cec4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eebef26a9b9180857ddcedb97eaa71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2eb35f377189eaca73aeb398b40a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed38a582f09b813e83eb1352f6f1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544a122cce5a9b97b7b99cf2b2add9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78180421bf37869dbf1dd7cf7fe78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82be8f6f63e868438c5933ccca21e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ad896624c6c7fea9a59fed104bad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d08d288c407f7107b223446b710c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c8ccd99b8de5d594b88bc4ffa3bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ea9565ac55958902960d4c27577c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5f2c60eb73f752754a66b579ae75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a42880ed7693a94a632b908d92958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78885a738be823d53eaff2c93567f96d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a9a36023ac49576f9eeb2e7ced8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb56a6a9ba0dce4430b872f222d61e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aef6126002be17083fcb95440000c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c31c4198e45c6bfaf8a1e76c6c49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e68e7baef78d7ce60bedff3de51a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6158427be02cddaf3b6250def927b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527c97c420c89d547fa993bc3e52e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b70155aa7e448f8a0011f51cbc781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668bbadbcb0f551f2ab680a8e02b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180967f501dd3406d6f32bebf42293145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d365b13de87cb0ee28276c8df140c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a573b167b6aa6511ca1e8a3f9516147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef31db150015d12289ce55c9bc82019148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811180ee9100b64e3ae64f716f8fe6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2dbd7290049d0d080b9b7d4c2d2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9067b749a3714b43dcafb92bc02c7f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec31360236dfe7e150538cbc8bbe9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fd3baf64469e9426d2324f311087153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c4a4e95f94e7c3ad248d5602669d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456ae3cb64fc45fd564121cb7d3632155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49ed4ce8e50abb7b2418db9a637c52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395408118e2636e981547d3b990d1c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd39629d07002b396b69aa6961c9c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691a3ba5d32cf25622ab03dfa4a91d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3e28673f58bca8ec1f10cd517ad65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f163b260e0584b6078d9d2122550fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6ce4266356996edeeb0e470e7a81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc747aff81bb75e3468e57961aa255163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efee6bed4e98a00201b1f5acce5361164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad522bdfa895c59a904ef0e4c1e9ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34f5bf98ba50faa89b4cba11aafa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442384072280f69569eb510a6a3e0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec3fbc9d56350adf439e8fe7bd9f39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b732caf9a5acc7a4183607d09783cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117f927c8f1b1cfa3881b23754ec6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b935bc1b740b85bc15e57623c7c0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef274d6d2ae2644a0e91358bbde5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c584d4bbb5059eb3f0a5b878b8a43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd105cd2fde5de1f8a4a3b3ad042e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac4b3eeadcac44b8affe6cc4719e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d5b3f3d0fe5e61200a5c09566b50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff6542e44ad7d848ef04e663d36a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa7ba18d41ad656556e72e3dc8f30d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7c603f9f98b159b89239a2107e24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe652e0b4e996959a5a48e777cc171180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c27971d063994eb82775276b7073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b77f533a7118f2f502357009e6ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782280fddd651443af2b45facc1f42c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5440b8c1ae2bfd3255b71bc666b776184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3b5c7a7cf7bc25bf665f0a2fbd0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c9cd9a60082e36ddf3b27192192c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241a0aa388e4edbc8aa1ca5c6b22a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecf0610579d4f6c82cf69b5d6446b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648041bf1283b77ce6f443d039006cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373fb7e3a1eff3c1ae25a2cd9db14c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893e15c982663fc88e34ecb2268864191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d6297fc23887d683a7b14f8ef102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa95f6db272fa6034e59ba55a8973193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97f4f2d2b0e6bd23442932bf5fdeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216683e436fd28628d439d5232270c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dae5c664935d5e83d4609125ca9a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7b95702d0496eba2055727e335db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606f31ffa76b0687b84c05c1b292bd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81765815d1b9bd10d9e95e63a251f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea152eeeb0ea81c3f6fdd6da994b0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841658c73c477735ba4ea58567faa2b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08fca14502dd9927d9235b186f6da4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d205e51cb5f1f0008b65e3466e0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8733855eb590dce8f27ea3895abc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b74f5eed5679f57f6835b8157017205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad488110e71e00d56c6a0b18e932d946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2197b78d00fcdc1e233777366a97f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629d1045a2399dbbe1cba51ec0f16a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973374d57d593d0d86aa6e594f915ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7a7614f8343b0a5e7afabdd8306b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e1188b03a7f324ac20e32de360fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138cf744b7ede7e7b234b8b2406196a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154ba285798a8c1159686839bca1b21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b515791408cfd4e44e584481c66b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf57d7097d84cdaf8331e1564464b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e3f9e984acb6a7aa24a17ba2e48e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9165205d650543ac8cbf37d12eafb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556fcc8ad84a523c7a1c870bcfa2efe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23251dc4630187e2c2240c9502a59b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9d8fa12a69f790847f518f0882063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749da73c6b576d7122c8386750ef0b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe69a976f61da0aa20564f69973edd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96454226a54aac0e8fd0ac57bd954a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082c1e59a23c2ba0a3c82848875683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19462ba165005db2d5956c53452e400c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07030e7973fb78e35f2aeec898fc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865466b546b8a6d816613f705842f43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b7ffa4b4bc1559cecc0ba2e1b6080228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7834dd6349dad83ba9cae9953dbe7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16184ff316ec3bf1279b36e9fa58f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e4e380e6e93a9a0d30ac6f0c8b48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94257c8e42aaadcffc659a3378571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2527ac64f00831cc1f64f5f2d12ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19ef12362f7774ce46313c5a58207234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6109d21155dcc1228e374ba81e72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee513c19d46cb1bba6508a17115687d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6bd141e30b93bead05f8c6a759b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69d705f9632f9f26a981c9046a09c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e1afccef94094c5f5d38e71897b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a970eefb9e5f2c9a26cb4254e6c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629679215cb3bc947be80098dd7ed0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30c793da28c1dc3edd1943ac0ee3ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd377cb242f2a917bfe02965c1ffff75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f64d40ddb182cd386a26357e7c16f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9e60c34957002abefbf35f7e76b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274617aabc155681528771dcf8d756246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224c3c6b8ae409fa1ec4de452fe1b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5feb97a83c20247efcadb537d8ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d4199096f07d6d35341cc8181e39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10dfe48eb931f57195d3197cd749a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d5f43749a944f4d51f35db62557e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9cd7acb02d44241aceefca9616a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d8fe89ae60128082f06cd984c393b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672b0abd3a069ea0490682e26d7595254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b32738fb8b0cbc7459b94dff01246255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01385eb1331a892018bc11a908460256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce36ebcfa16bff02f10664da71170257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ffe359dfd46c1fa7b0bc18e313dfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644ae50f2130793de8f3a34389702e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8536dd8720b192c680205d0798029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481af96afc40a559614f861b1660a77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b117e0cf66bc248ed4071bc58d93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb4802db7c59c39ae889b024b07f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18370ab93c574d921f06fd2ec85d7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb678cf69b46c7b3c0eeddaaafaab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb5f0f3453a7d47a89ff3eea03f51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ce4b90dcad0b92e2838a688368bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2567355fd585dc7500b6efe4f41b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ee2f2de70ecef7ac2006fde75fcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072548ccdd0bb40cefa14d40e6bb37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5158811e628b3392d7f03e5e64790f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813fb0469766ab199bf3cafd8a95f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d28f26d9b37e76c181f12c0fcc92c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe78d2e303bfab9e47928927fd658274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b2dd716b4c2d186866f84cd12c96d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee0246bfe1058225e9b1fbb81d6e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676364fff024c6e94414f3bfc2de5c1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb70c522d0890dd74ca01d1f39340278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251cfb9d82774294dc76d17f8bb6e3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b4c757a81225a2d10b545e87db4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f3f825eeb9c4a82430c17b80c16d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e719e2844b9634e4fd12a02ce442a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9dd99e64dd08c3cc21e0efd19bb65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c3d95a3485d087b141d1bfce0b774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9c7b7685f6a8680ee79aa36364f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fcd6b4a52633ae006b7e8d5bfc89f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a77d189cb58467b271e5aeff0e32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06000e1a8287d4acdc8a060a859e5317288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad578d1b717870c1b9e220db32a384289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd18fd7cf5772ff0c09caad43c63f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49219690dae53074a0e85f129ae523291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f860b1570cefb2860f17579793f0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb38ea744091c037bc6470a174f275293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5fe5663bc9cb90031c06eff840796294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b35208e2102ae8c4d5e44a689a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270255053a131901f763a0cda7fba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a59dc855477e79f8d343fdbaf264297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971add3a4f18e23f2448d4b749dc2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52196defed1ee3f86734178ccc62c00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85310b28953bf90d818cbda0d7c61de8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bdd40afe37f7bd3b06bd26f360e86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308206daa2eed7014ed1d2c60f0623302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4a10b424aa786a671f6d415eda4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e8071cfea9117695731421c8ee74b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6003ec08351c8b7910c8fd398b366c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287e38c71af83f09e7c59b3b84e7cf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4496691c85d6daf04d0339623ab33e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411cb1a22dab0e07bce6fcc5df406a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82fe2dd18343c8f6e60c08c050a377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652cb75e2ea63e0738d2d2f727ead2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae47a82495d04fe29e9d807ad98bda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6c7bbe13c866c70a0d212afd9256d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e65c3286f2623d4f890209a24bdd89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5425e76e6fc37b38392a7cfcf37fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ceab7382781c89bae1abd7842418315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f47cbf642c96af8fe19ed1d4f9846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30db62cc0807f9284296f9bd531e6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c57cf37d2de244adc3b34187af19b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b087c06b6f37f2afaa1ced9c62b2160319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17a2fa213cd46d800b8930eed2f71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4028f3ebb1d657381c3cab23dd335321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabba15f2bdc5fbf944e42e13a4c69e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986511a0402bcd30505cc4a30ed43be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757594d5e84bc931aea2897f690ce6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d392f22edc8b84794bec7991f3bce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ac515cb7dd3f689681f0e41c9a67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd9f80e38d5e33e91646fa7dafaac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94ce7bc0b9bb11ab7aac34bcd3270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e4af4f8b3ee9350b829116d71526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe525232b8abd8f2ba517040b8b2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a895ffb405c69401d3ac443400183331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ebd3acd68e6b137d5fab444179e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af9798d9b4b4b10e6b1869234607b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92bc9f2a9920e74d2ea2a3993bb989334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bb929e9ad6742cbe7c7c267e5f9f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a6d2ae68eff1b42d6297a99c3173336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6448d8cb771e792a45834a570522d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a929776551d5261836b777dddd85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f175f89cbaa7d4f1112daf9461d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3593ace1206242d30133b9a9a1dec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbef554cf1442e3fa3fa6032e74fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961e00bcfaabf1ae41a2085bbb5696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a4da30ef9002961ab42a6390c2f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc9a84e0046b5bad8ad2ea04c47c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a0629cd762e1369483aade346c2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a5d70452490a78c1cdb7a214bad9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310026560d30892144b148360a535d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce587045d5f9e1b38382c69ca1d9fa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041916ebe598a3d1f0dc774c723986a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c0152d6c8178e17da1e465ebdcf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d260bb4d6edf27baafec0b60822e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9171e97887223d4980cf337f7e761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50ef9c1836f3d196b663f15725d712353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2f708f19fc4450a3facd595f70c9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd0edf7a5cd4ae7520e2820e7b9fa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1fb5fd4fa86c932bfa8b4a13f0f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a615c934e2b90f0d6158addcba23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1e41a436d3edb93e20e7a8d4eb27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b405da2186ef944f4a9b6a03dd64ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69b7b3703636614d02fe7ff02a0cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b0459a20a305694dbac72e2828a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052eec97f7d5558e5c882deedaf387362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccdb926645519caaa777ccde182c97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6694ce3f7856ac7e7a1e5af2836759364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaad36786862b952b0fd5fa7254faa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366718d419932463c7eff4090cdbdaa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856805eb97b22ad55e45f6568b27bc3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c360ad3e253af7be4f96abe1e5eed20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119292f572b212edbb1d8edfc11c947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510079bc1c313ba4fdb8db65ca4a9dd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a180c053cdfeb0d4b899021506f15e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4938016c0eafeaa6e06b60a2edb96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dab990107371a6139afc2bf3609f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672ce4f6ed922f3c5db748fcad4b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ddd4d8011de89f1df14cabace09d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e912067f5fd283ee0592064b84a1529376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060bec1e50358a6173adff821c554aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1872698651c3879b5d75818a2c4e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f60a27315b5af6401e99e30f10056379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93ad6fbf60bbbb81bce8fd8fcc3f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a23f4dead874fcce462a75871b1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8e405ecb413ff69e09c255984dff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66da23248a2d58332d2a2c74ebbb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13efbb4cd1c097ca2474db10c40db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a7db1f8aa678da848d51300cf59c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bcf7e82ced44de786406348846721386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59486cc86a220ce050f5134b10ba1e45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b4382ba93a1c76656fc2af36225b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04812fa99cb4954fafae4fb6c1750b01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce1148e180026ce17aa64f974e82ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca899408166bba153cfee5c2bf14eca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166eef00dfce05b457ac9f61987cd81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7dce1fedbb0b87d03819902553915393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c319418296d84c1e283d2edbbfe86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734738f802a862ec8a451758b5042c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a70fbf4656fa747307ea278eb2f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb446c6da866b822e983d11120dc6a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab320292905d9a218ff958b1b56351c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a4544805c0fe2155684254b5ce71c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b6666b10873189f227f42764c4b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76c851385fdd0f5de143738d421ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070dd472f683d8d89cbfcb6d9a62cc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa96941a5f8d7520cbaf0efe51db15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f9b96cca5aa3a4116718d28a409ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9793593b838a6559a60da1f957328c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb5fe3f2f0e26863e30c3fe361150406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef534848b869a902bf1f7368509957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa87876efeb9eeff51c9ae66d3dbfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b285cf8d8b14625fd07c8a573acf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28678f224bbc4312ebfef714e848d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108516228544cebd8006f59c0c2b36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b14ac35c3df17384b2ae0347408bf6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58106ac96bff4634cfe544d8059cdbc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050efa1e3bacfc863893ff46bcc03db9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8dd96c9afdce91c2d87cb41c042e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60da44cc71c496ca7a1679cefc4fe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24551e64c033b39e5a0db1a8ee322d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb99a14c1ab438af558692dcbfc26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63cf8c3c9ccaf3edbbb13dd1d629ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edb201eac50fa35eff46a21e461d2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb8c92a42f75b53d1b99caa2f55a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835215b3499f379a150dbc2af0fcf69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297840a308709fab4ce2210063ce93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934330ccf442414f20c5e8620d406cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02767624d47bdfdd7647231bd0474ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0841b3081161755ec370545651cb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104175277072b26a60adbd18ed1fd1af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a38f9236acb4587395d9da6a9087d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50cc2bdb5fc52d44f74b8927e448b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ebda7c4f7e993a29543ca6748f5b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69095cdd4f130ef15c82e847d24be49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66400a3930abe9f56e5d7a2a0e40800432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd0c53769282c9c36ed7df710ee8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448155a21d66cec04e54b2c9b3084dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df002aa1ffa1022de449d608a0289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e77cfdd32f71ec43d8074c0f7dae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b0b5f9a2cf4ef7ad60001ab7bf94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef479390d48829957ecd44113e7b463438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d178172f7c72bcc3bf659a6fb4cceb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a721e5a8ffbaefbb764d9539ec29e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5ead13cd665255ff6a0110f354b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1f49136353bb2c54da9fa28e6af2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1a31e34ecf4c7fd5e8090ef535bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb6896b31cfb4bd70536312f35614f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c895fd1ed3c870a263740febd743445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e5d02aceb3a36072fb1d223c805e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be851863cd665d2e14c2827f47afea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aad6c3ca2bfb838a4481fe419c200448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7490af293f34feb8b228415b1d9c8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6759b25a1e5dd1c8674232e0cb0ce0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86756acbf0010d7284f10c0398b72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e519321d2086f5c65153593f7ebc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce894a491cd316488b870ad0a619da6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2e6c8a87b882ee670a30f1c94420c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e6aea6aa2ac7832dae719d4e19c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fe94001d327ccbc26cee45d173247456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be54d95646e9f1b2b532880e12d8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff782db47cc0da0a329ab9ae0b2a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869a7b20d521f9869c8926e47dc593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858439d63b571db06aa97a25b3d102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81170ef29b3734a40b04f49275a5d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2de0ab759a0eb146f8ade168d2e9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ddb9d1d352f4b8575c88583ee9abe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32930a205ca087e15e5dc1086fb61a8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d16361347e62961d7fec282116a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa54a9a7179dfcd803d4caf518f7619466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300db279859c0257a1be5cd172f5c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb59306039d3d7d1bb34766774608c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a292028508810786a830cca43613469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367f958dd2601bb8b51b8111f37953470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbc3d1aefcf6de1e516dbe16947ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649a4806d13d215585ef446d57dda6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa82a37881f2f278829e3e81aac873473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10347edfe005ad07711e95c6af7dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b714bb6f056f61293d7de5d1899cad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc042b5c82757c671a22462111a717c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2db15a62477ed1f3b4b6e190f862477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddabaf0d1cac4897c77c1cdbe1245f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369792c9500763c68a627ef34494bb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e2459bfc4312ccf641cc7dc68d914480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b177312a77dd6dd5d4d491383f2ddf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e1f90996d0f419f91ca0b3120577482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e30aee4eb8339361e7f53f037e4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d7cebbdc5b1e3c638ce5bfdae6ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86370c269a0a7a5814528e06ca48ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865a9efe2dd061863bf63000f9f7b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa96a44093e67ba72595ee2180a86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177762c6bb25d07563585f493d52b2d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f2e38448da129240d85edf6bdb72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca66f8191be607e541871d53e8d64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3064d7a8c2f8ca541745fabc427e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23598376df8fba7c2effd8baa9cc882492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d535331d944d361dcb22b5169d7a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173830476f17e479f50041b3fa924f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c39aaa5b3bdde168490018943ecff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d34b9291e91775905c57180dda0e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571755c83ada1da254659c158b448afe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91352e32a55ea41f502aa76b6f4c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086b43bba9043d295822ff45f1ae5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d2a7eb3c8e638dd7a0fb811eb12b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c48b536d9206d7a8291b7ec0c27c8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d19a31eb84733a31b214543db5ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305857219ab591b5a21d53c707aac6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84316a6200858c9d3b0809797af2dd6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97f2cf1a90ad6945cdb05526594ce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d5334d97004e510d19ee34899ba4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da98c38a864e9d65cd75d420cac7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4351aa9fefa4db14014ada314a1dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437920854ae13f14812c7e8b7861cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e3395f5ce84de4fa51126c4b6404510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ba1f06c41cc0d15087e3d5b55146511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe8aae67462b828b7c9a2328a77f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b72cc6c0ff1def168f1f7dc51a7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79034c3b1d194a38ea1b90be65e0f53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b451f84c54c718fb7309774e164d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a81eb81e3c8fb71e8fd793c7ea1aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4679ae7e17680ef5452205bd2a78a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96337c8f17a1813b3febb03cf37cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175110f3d55f21e72635b7539cc72eea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4302714f078a115ebe252dd0f0202520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d11dfb0c5e387018dd46f6701db8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9167afa7f041a7a24df47b677ea0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1494b08efb821731f6b1d3dde29541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336d6a94eb5999d1c2e559b2907e9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed297933eb9ddd137cfffa5ea8c97e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb2775fccebb38dd5e8c79a0fe898a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af16637fc82c4d5b50ef6663b09cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04217dca7dca90ed7ea3dfb2a77dc1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae62967200329998f35472bdf8c4b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74a61619484848622a590498108e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbce53bf4458f1724ff0006628e515531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023b95cb876a8db7da191ab47385ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11fa516eb5a11b27d214dde87ad8d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fc678c8576ec8b8a4dafc084d851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7a7c3279d42bb75fbd8b07e6610c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83647557fe7f46b3ac1af88a2231f45c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bec610b92575425b19b4fc873dee0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2155796a52b0ef00ad826b8adc496d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d4ed79811a1f04975dd2a8eb28c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771273792a2605b47e13d2f48be7af6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770554d229dec0e51d49747eae18a8af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e84a0e49fa44bbf4c81de2f86977542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d98e1a8a9ecdb8653386c9962c047c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3095cef300e8598073c915ef24fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629d038b99ba39e10df35bf34dc64a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92849a1965e2eac4b545e836b500ccd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91979aaa0a941b99b4e9ec557b0f13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645def5d1d8293688003dcbb0514250e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceca5e2080fdfda85f58d52b2fa51e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a6e6fc8bdc60ff47ea3be211a6b82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f56f7412e950e39d8b33d3ba0a480551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8eae0552e57321b1482af88445033552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b5e3bc1bf2b3055299feb169b604553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b93cdddb7d5f8c4586b3dbe5828c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae044303fc3cd48f0b15f469b439e953555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768f4623bd67b9dfb3ba0aaeed5946556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938c98e80eaeb82883ec0c26739e63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88fd73798a042253c512fb6c68809b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6914f517f658cd72af3250487dc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dea98520c7a954ecaefd079870866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa91a88738cd06c5f9ad3fc83e1fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381eb6ebc70cb24aa17b392f5e2d27b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07612e4a6d09e656b9d22e0baf92ecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25dff1d303f911bd3fe2a449e4210b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e3b16a64f5a01778ee6df7c04a69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570b54e9d8faabcf4fbb840948759a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a51688087ea82b0ef34d35287da3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97733142db962fdba58b33f27861d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461a7ed63221f0e4463281188ed82d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f5b7cf0a286defe13b210261b2929570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1a964f098a706009c5935ebf0379571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a58f15815158d20890da8fc86816f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a93f4757843fc305a2e7349adfed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3326cf9ea37372510066e8f73c4398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4cf8a6708ecf58ac9872345df6930575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed139d6ce7dfe4159b28030f52408b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7761c460e78597d3585ad4121d9fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56365a01268791d5ee22b4623b8a52d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965e3be1675c9e8a289f33f40b27c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf763f3fdab8eefc350e9d879efac06b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49c3e95d7c4eeb1c352754a8325a5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e56fd2e3d06089b7b02b43945796e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae532961bb0fc21151b4ad56f54deaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f459700a0708b44a662c81ecc3a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3e0c59e7411a54366a3cda9951a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550fa122fbec7b92ee6696b7ed1291586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe776bcaf153725dcb81794feaea92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a10e87286b4c9f97caa899983c530588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b499a93f03370a0b9b971d803d475f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e86524b6d6c894671ad0ba5387a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494415fb3e7fcca5386af7ae6729a048591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af1c46878f3eecbc4ead80acf72a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d912b98c3094701be9731a721710c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414654d31c08f30f671f503e5ccde14e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc6b6e22d83a0769e5238fd134d9dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce6148e66a6c2132370835214e6aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cad84e72c465366e7aaa29a0d394b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4953a26c60684a075f596e163152e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3165b551f323a8991059613a1531c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd7b67de99a51ff19a23a601b8649600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d025780b412686b31b152bb6dd0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3781eccee05466de3cddb419c7ad42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339255bcd998ea24cd85e08b26e591ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785986a79b2b4bcb4c96d011fb9b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a99e52cf91d0633afe18d7dd0823605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a925b57b1b8cb2237129b12b471025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686cf7fb0ec1a4e69d6bf90779c2df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf2cbcd2d5207429cc3b8a3270bb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f15f6071716009f19962010ba39f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3baeefe6ff378251540076fe279a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23802f1c0d2d286df576dbb547e1121611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6137347d2a78f971a1eb254daa9a12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc535f9385b6aac4a1d5996e12d4b0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2fe55f2221e64f820191d987bb8fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478eefdda23c43183c103336510ae55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8befa235a894cd62d469a0098afd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced4baf91a1ace379164a6abe15c3c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c3a0486061781cf00c39330525a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf877ce76590bcb82356d9c785f9a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954de718a4201f8b77c15bad6f0bbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd578c6f0e18d9adc7be00abecea2adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4b8a489f6107ae76789905873e810622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bd7e22ef322edc9c71adbc140e4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f44eed47c3ab741be128d3a2fbfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e093c8843870f69b0e29acf1a2e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69780d72222d414961032860672b68d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69abf28694abca53da9722315aa307627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f13ce20309729e36120ed058d0b75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d54b583109b2e77a465fe2f5c2ffb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87e224c90a288b61ced2b04594863630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75d42199e7b5c5eb108412b6eec16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03c662c951172723880ab21ef3c6ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d791d0561a7a257a03a29a4eb9287c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc3e6d22ccbd0e702e63fc911460a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3e8bbf98918f26c5d501017c4305f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b7e8db96d55103bbcec5c1d3c16aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f2de431f5ab29e41568886f6ed83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ecaa7734dc90a650b433c8ac2a3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005120f8dc18f4e140648678ba0dfa2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abf9874d42700c2401bd8ef9abde09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87f46ce4681b3e06491202c7e29386641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf87c2560939be61927318cbbaf34d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897c951874b15588e590f9b3d8ac52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe8db0fb8f4d94e4ec95cd832d438644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502144ae71b61e5bf4fdbc9aedba351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b50ef8a32e687c7775e270703a46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752b0cbbef4a7c1a0f93bdb543e3ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8804d8f2592b67fbabc68159de09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce50497122e1f2d8386a424b98dd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3ce39809ec0ed0f13827beb64817e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef413dbc1f13230d241d76efd4435c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fd59e96df328b6b7be687b51cb35d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2bd3612c9f54172ee4f827f4a2020653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd8e5466731d295ac948c519e7bdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e55a2eacd10fe91e3facfb1e28ecf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917f08c76b9a9045996b26b8ba76a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c753b8e8131c14319d4a88a1ad5c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943f6b47311b798459f0c72c43b9c62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8722d384671c742ed20439a312b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd525d0639fc9dad2aa77d5a3a339e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a338dbc4780652bd318ceb211c8841661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd038fb010b8f3225f294a61ae025662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a7149e91de45f02056492854a198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797df2c1f501c09bd14f37ee8ad4fbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5843e78da01c96de8a6a87774732a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d8d3455d5377840fdfa4068c1aa98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5beaeceb3051db90856cfb6c1b86c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d7a3495bc1d03b5fffce1ae3e82f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec737d39fee8d02b8047df9adc76b211669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ad9aad9e9189d92f16caf61ad96a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460320c8fb387d6edbc18369d8620e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4d2511565659bca2332a55188883672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ae356385163813590957200470a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4a445eab29fd22d8122d1246a72d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e585015edc9bacbfa93786552fcd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec024eb7baab6c0d864c2c7e8b4bf18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd283a4ff7f50f2e9ef4fc724641aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89ddeb89839352b3da2d32548ac77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e076167a9ef67780d2e94306d11c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35834a814e62b5f1d54b591cf9a58680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>