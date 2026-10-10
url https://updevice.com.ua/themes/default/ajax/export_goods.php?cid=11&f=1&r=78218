--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd69e10f6fc4dd750595218680166c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf207b119225139a411e8513179f7ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c4c1d40b05a4ff826f76026c697c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25999ebcffe10caa8b409736edefa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ff693260afad9cda6cd6d64d9bb425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc8864ab5e34f930461b47690ee756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36112cbca273d89b853b1ee420d0ad387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c34222657f1a3effe08782813386e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f67f0d9bf533e266531d73cae6cdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14dabae8592f63852ad28c8fe1ca7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381482b23264ff2926034f1e741772b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b1990272a6638ba41065f5e2decd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb501dc5400ddc2016a383f7f7db513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b48a4143da624d9547f0289cc4705014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fde41461ff8cadd484f1f48a2a3fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8bbb96e57b981c49dcbccb15987116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3698f3af92965d448ec0bcf93669417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c74bdc798f756e68158a5542a8fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2cc103ac44ac3e6e654b805d917bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f57786113348097e4144f89d0824f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f5f1f9547c073713e5a2ef5177a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742ac3e8afdd64ca88a9dc86b6695822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb6e43d52f46c8dfc305f5454f89723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c3e3c205b0465a4bf5d76bfe4f7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8d322b3a97c97118e62f28a33185625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8fc9223cb5765fc2cf30c688159726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748c723e4758968fa545593c369856e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9b54e905e2903e08402204614dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761351ecf3de7ba6862dd665089af7aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071c40e18093d2c1824e59da88cef630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ecad89181b991871f91fda1a4f8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5185dd7443f50cc4548a6ce1fa0a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135283d7a579afba17780c0ba6e451233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393605f2845ded6ddc81b324a17ef1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713a0ff492ca23a1c817fc9dbc14ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7a0c370303cdfb914049f1b180d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d85c55d9909d88513734bdaf4689f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15716177c5bc17b9ffff6de513c300338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcf890345ea271afa26169aa3c794139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911d29ce1b3ca8d89ee2fbd0df6eca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd52af2e2e846d3d54f809d5863e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2494da0e12bae8547475bca13361142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96de4aeeb41fc1860890dbe74de11c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6596b479178840e0859fbac51a06d3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edaee6d054247c6379e4b5cb81a30445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f21a72df90247ec482fd2ce0474a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ec7da3b7f8eea527dc0570083134a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f2930bcec98a2dcc032bed2fa59848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f91d23de2952be41a5a35a68e1a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28595bc7105578bd8580e76d1c57a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35cf724e136e393593aee7abae367551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a2c6a1ef744c8b3118fe18b8854a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31350e92b3348cc4fabe122be14496853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd7c19fc5437f44583c16e30762e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680c00c07145ac16ee3837f431d5aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3c3dad5eb91b3d0ac3f5be9c9d6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a72f1f2b56d4983584a923a924f9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee616d1bc67efb21eb5806499333258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e99bf1a85dc6ca4be4b04a9349118959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ae1716cda20487b605731cbbcf6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ceb68181bed9cbe489dab53a05c8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47966b522c8e569e7eb9e9ee9088910562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da694822950be554ba7f83dba76e3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5465dd5fb327a52adfa7ff167d305764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f329c0a119512baebb3cc7daaf526365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe141ec30792dd7d47a58ad5f2be8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0923e76c85161e0968bc56b402e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912f48866f1e9dbd7129d1b0678e1a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c5a0b8340095493592b31fa15daa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38531e861cebbc302c86b9b619379370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a993b22f3959f82249deb00fa48819d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea9ba4c10a589d4e5d6a783b6343a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead22162af52ad8158d604c611ba62d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e9d441d690f3670df4cdf64a9cd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b356b183d94c5b91657dd9354fd95175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907dc4741f46e8163fc547e857a9ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453fa56f967c264cde11516854a91677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb055660cd77e8586192a6f1dc1572478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab2868b5253c38bc7b3cc721fc972079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb394491385418eb852ec7ce0c6817a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9278fd3b4224e6559d76eb9b709bce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b630fd83c3de6b7f10664d651acf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c24cef57a62b3a7663781fa83cb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bde21eb7d9ccd19d54e55632b91e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ab852106430817d5a8739314b2dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa6aad2970567f40caa14a6c2352186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf9d4b7ce754acac2ec5aeeb9852387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00e8debcbbccfd3dfe219a01fce1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04b3377678d237bc0d09ed276051989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865aef39e3797e8a2cc7bcf2a63d38190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0c6859b2e4a39303d8fc44dbd74f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1c7a046fc4d8bc3f3b9c6634fac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88b7b943081f1f70bf22d9c266c3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6678cce073e706270bfea3b509c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bad93987385c4c53369379cc8f6c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aebce2d8af5baf6cee6a15a96644596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d864ca16e2f1aa40e68f3ed6517fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b15c18d22713a1c6ad36c43cffa898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb371c0d49053835fcd66fadc61d48499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419957b70db54270daa99e2ed014eac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86214aa521f13332d5caa2c18f3785101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045efabc0c37ff93065866a1a3cac36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0b9bc66f9bea8da9e28b3d5798ca9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e58e0160e342c4a3221b2ad1f0133104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1839036a8474881afff2f22d38b57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd379c67543a65ddb5e2276b5222d9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d1265686c54cb8225fd136ccdfd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868238d851035546d0a070f32aefbc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e724e10879730c8f422a93826a6c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82e33e5d548fcb8eb3430d2d3384e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c16809b6a5815bed3d126cdf61d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1d1e0bc943511827e11b9c85e53c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842530ee5d97aab8a837dff339787c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb8c2ef3216efe0116facfe7dfee7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32941cdb9894e91d8a13c87456a16c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be3623d0d82ef30ab34ac5375ea55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ae4c1c2896a8d223a01a82e77355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ae4e7f53b5065d222d33cbe4ef51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd424dce10d023d5440ca01f1fb0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7968b6f2237f8bb3efa4ba1897dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d7f7e96749f13b65b9a2cab3e0cf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143e6b6daff8343fee6a13f911f605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1ce890d689831c504ddbb35676ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326184f7355c315d164296a5903447c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad2acd870749eb6e22c34f25bdaa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec73f940226ba26109ae0e87f58b51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc9d006daa24a37b726efd25343d65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c685d12860a2f1fd5fd725651e8364f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdadbbdc208baa3fe0a747f5962d51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeaf030f2d1d9fb8c811486f33ffad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415f6aea5b552eee17dd9eaf638fb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04129bf957c47a55abb4d6e64b6e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596f43e0f425f9431e8312619343a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69993f7300797c056e463260605706f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667f309f39250af9a5d25d7af48df7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4cdf97e3c9e02dea3c65947c643da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569ec48e5a9f1f017938434c505b90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237f567d95a6c2a2ad112afd6307ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8007a3209283e14151d72d3ccab0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb96bc56a3f40cdbacbbc1690f6970140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690cfe18e305b56f0e2c3618fd95030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40933cc2c5d301f87e579334d2579c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339e573b23f3ef556ca5af9f92dcb2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38cc6f9aeb82fa5670735b43be7b7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9904165e1d42a17c35dc84b56ace940145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325eed39d66ab6c7b95f30000db832146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ffe90a26f73a13f9982297d691d93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f01861ef0da5aed41d90c26da96c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663adc2a8ca5d94dab44377938058ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9295f287ae8ad0715faacb9a8b88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748058b1f172e760be7f9e534ea5d5a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24fa8399b34ed2ba847ca1078b6921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a644260021ef94cdbaf61dc0ad2c07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b105fcef501cca601c90a4966365c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f364d425fcbaf24268a5947a0a4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2253ee1cb1b88a04c6eae73454be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7265c95b4c5fef87dba62f8fc9571157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5cb9def2981a5b9300fcc1dcc0b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b56a6db3891668333931b2993cd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892204b6a361ded02398a32c34da282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef657e817e1ea6582fcd374c53729b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0013eb1b23b0a953039e04b007f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d59802dc713b0c2f555b5a1a2be2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031217832fbcd26c46945c58731e1f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885cc67ca6bfd08f9de976d815b254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f91c50e0268199d22a15aa380961f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472213462b7bd2ad7e95347c6b00565167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758d6fc83ec6cfbc47ea33cc8ae2d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a14fc8896a43af32d192929107d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a9aaad383d405ddd3a8c367c2994c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9593b250f985915cf9572a1ca88cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6749b93704b1d238d685de5935d89f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0330b39d6ad28fb77c5d16ee6967173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199334d7b07cf5307a4842b67dbd51bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37489f7c3a2debcf30727b830bfc59d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36560951dc2b4f13683fd3ea32f835176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c42610e7bc4969e0a187b28f9dde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba24167cb30c5c5ba5cd256ab5bc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2e97fe3127d92f4dab338997d0bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975abf26c3345b4a3e804977605f31b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73bb5df75443fb99551d1cc8de70d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479b47cd355713b7b549ca85c874984182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffabf958d869f4b7121c25b20feeb55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995f55653492cfe11be97b669b07024184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc8f79d47204a24068ce2e094b2a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b599f6da30d3510168b5e0a28ec2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8413a3c00d05d7efbb66dd7bdb0948f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8afb11eb9c67e93781f34fcb55a4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb106189edb5aae12db57d0e5d7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb8d1dbc1e8df554ff0fa400074b50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a65141006bc308edf8c466e5bcc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a19dae3ca07d10724779bbeec6de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8991b1748a2619b09f12f4068fd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d351b8f07f25d1e740215c3a24a41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1970e6f0c2374db1db6214a7de04e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c45f7d5d797831e0ec906e5ad73d03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a05b892e6a49a1a755453369fd32a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a041d1ee6ac7a60974221f1027b2f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b448c8e9202b466d1c8d4b07ce51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebdc724b1778910b86313a894b24b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3001a75e6c6f122618eb9d67bb047201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4886cbaeb81737aadf28cf018b30b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6fa34136eb7afeb723be592f7eab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be859142e571ca90e41bf54af080bee7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d0ad28b88527bcb74b380e0ebedc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49003c9bc83237407daf1969679c7a6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4164f9fc33c7138c9289fdec1d995b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a96bc324eac2f9a4a5d2b4d60cd55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479ec2c48f53763a8edf8ccfeebf49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c8b68a78e65005aef93f4665ff51d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63a4f7d00bf4d3dabdc7ce1dba6cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f09870c1ea757e88c9cd49a56b262f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00ccffd5bb2f23589e18315c3dbb1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f507afff840e79f28fd52653011a244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f3474587fb2658e082ba081b09f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935c7f5e5e0466d3ac8f63827eaec0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c34349cdbed845f6a2b204320be3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67763345067f15b8252c8e6589e79133218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77a1e650aff18157b09c18e07ba2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23be22216ea7cf5739d14d9287936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f02d055bf835678ee25bfe55ae8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ccce11775eb0f1a9f23b4411eb953222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28ba3b368e3087dfe980f250ce0e6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc67048a937705809cb4d58b05f3d14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ad03d2a562fb3586ca5fa5f5550c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3fe97ef8661b974df3ce9b71b8e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010382bdb0e87f9a12c344e58b675d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e29a18f3e0373a2fee425e17ff6627228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601cacda4da501ab427b24c569cb8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c0264bdd0073c5a4bcfb5a3d6041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5afb04d15df10aafba0cf02821d06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c56f4d74b213effac5fa790d06c14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ebe5dd85a2b92005625375b3efd6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64c3c62b8cdf84344fc3c99607fa5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f1688343248a75cad35d0894cfb11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a2d51746c772b316ed8355074f1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a363367d29eeb0c80a8a91390714237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce2ce2a608023418a7b777fa99754238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0c8d121eb8cdd581d9d69f65f45c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975ef73063b2477f37953435972dfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca18dad753625d7d5468cef7372db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a67f981c69ae474c84dd861ec06f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63947cffde2ba995145b03ef67980243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e03935a54b1b89d122de162d71ca3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299c4dd452b2f1f5563cc0703fad97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf2d816cecb0588437d204e8aeed6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d6058b6d8a34e6e7220416427b26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d027b3cc4c50d745ea93f6b07d08f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a6c63517a409f04fa94f188f65d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4002a854b876c2fb14539f42f2fceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8589594035282f52c1dac4a8014f85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc23096bed445ef292f79daecf278d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d99470573402d3fffe97d507f399253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835a0758d296ba87c9031cd6ad519f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5e6bec77f60e32e5b3b6972ebaeaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d603a163a85df85bc7b9ab609aba23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36013e112def8a142b43386315e3cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef848a71ad64e82c2d6e6e1d02e2ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147683f8cf1ff676980bffe7299ad6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c026b55d48cc3cb87a3256f576809260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224db31335fa8f39daafedfa486c737261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fb2716418a270d9bacd4d17a3127262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd8bb4f334d30070379579571cc1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a0f6cc8be93596db6de374021dda1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721123ddf528a8bae6383dbd798955c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33090256b0a76b211caab70b0dda11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152480ec994a999792b876896732546267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072512d04b9e16029d70b86228c49ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb445d92ffd3905a459f5782b2c37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c90b1920f7bab3375923bdf3dcf19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b903cf5e0cc45b9cdf33daab97dc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1f564531fe380eee0efbe558449d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e72690036ac38fe7d03c406f5aa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8896b13202b35b50385eb290bae71c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6286bf97c06be9934a4883d10c14d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c03ff2f233488c4b4ea8cc257807276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fee822fcaab113e635832c1fd8731277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5148d425d58a882b868d0f89deb967278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b749989150bc71fbc78b3df4d253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f7f635b1fe86006478c058dda0a18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d506431d013c8bd9c7853b04f77a8d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088fe7a78f7125500492244fbffdc9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc11241e064efbcaf285b15bfed27f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12fe218dc55a3662e0f5286ce8866284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29d0a7f2cfd314652f4a70a6fabb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e9f2c11ea837874c5742ae7d016a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c67b88a1547c9418aa817b41275c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ba126ed50312bac04518f7513a5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afac392c9c9fa02faca89bef3f8bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeef5a07518d497e1b3a6e822947529290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3862d25468df859a47f7fdb2b733f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4103612118fdc762c25cca2ec06d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ed952031fac4eb520551d615de30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903ba4111205ff3db23dfe098abf1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef45496e1f86652dfd3b0d85ecbe11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e646df033e5909de2fa2652d68b11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c21129b36a4ef63d7cac4ab779b8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221ae0deb1c68f137da5c1a8a41ac01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c458c51cf6737e8d0857731d4a96f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff09dc3e19208116366f2823a29df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c053f3fa0ebe2a7c7330defe29e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc755e577f84bcb9cc9ceabc2939a567302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1b4d993f1e4fec4cf9b2f396f35d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb3b8c78d6ac7d74e6c0718b546ef7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ba4b5271b4d93e9dcf500f7cc22b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701b3798015d949bb517dfad8d5617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59c4268ebfcd32b7b59ab4c1dc75b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472bd505a0d945af69902a82ca9db7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b041ac5ebbcb2761a427b37436a6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30348435002525d22826f2c49184d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547811f00feab5a0b9081d69a6b16639311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb66a28638d032c02b681edefc6e6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4249462ea7f23246a36b379d482b96c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a5b3dd73f7a0efd2d286ff7529e12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015dd6420b12ee1e9a51a7e7b9c9475315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb95250da337e627609873880cfd75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad42fd1a5f30f517cdb58cb7846bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931ed33546d5be2200c93a1ce47fec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b93a81d18e5dd21f38acafaca81a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a0bf9bccb9dc81b0916ae2f2ad1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170807b3ad8ab5624fa2d8dcd9c9c5ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859d92d0288bcf06b569606fbf4908322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c99460fa0fe517bc19357cf08acb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53710f937bfa46f0c71657e39896a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81072552b2710627ca3059f675006e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df44b08d8598f4b574213768bceeab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d12ce457e0332d82f69683c0bbc632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a40e37aa0124902e5ba47e467f517328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0af7750d15723e59577eae5a7a52a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed694cfbdeceaacfd30755cb0f5376330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38712fdf34a77200cff42621903f24d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5cfee14e45c64c21bf145b0b7e0ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840829a48e436752089ec43b5985c64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656c6516aeccd989ce4b729e15dc4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260964265a70028ef64a1b37aaaabb81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b376147983066150b584fb05981a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b11eaa1bd7119535626bcb0f3474a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c066da901e8b47bde78243fabe28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7fcce64ac87387ea1f01a4f1096e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ca75b8dd4a4c14c29a400f3e95a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31c16be3ee34bfd280bd2a9a83baf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e02052dadf33310e7ea2a7874b3ecd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9726cdc80769ba3e90490bd96fbd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426595d2b3b311f674dfb2539539c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddf12b31d9fcb3065789f2bad2166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b956a5c4e3abb3df71008511b61c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079bb6aacda0524a06b8f56f70e3bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f1d6759a8c693bddd0ea198343dcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b14a57c64d7c296193b8efd46a5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967edd6b33276f72e4eb78ade137ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760334cf945bf2495caacc9aef3ee62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814613a7112bcc2df5495831ecb5e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b4c2e7215479699bfe28201ff608d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e212f678f924406ed3982c185645c36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b11b7b25c1ff7d1e1d8c918f79a46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18a0b78731305ceb2676aff30c0288356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a22e63e4f12ce66b43e9d37ce1b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8358a644b4c845aa356cddeea5e6aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b89e738ab6bbad02308b278cf97de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c43fb5ee6faed8e16c19069aa358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa3f408e12adfefe8bee9953b1a654361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8e9a86ba8732c45b916f5a9b014b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482db6de173beb918693f237576204363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4074ff082eb8e82024112641bf370b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f063569289e4b9d064f7a69051792b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5c25f7309da1fafb8223032fa86d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2802955c5c10af83d611c0587bf2af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322d7df3b22427a96236513c9c3304368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877220c2808cd7c8fb3770d87d8eb2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6f448e21ee6191f4ef76950d15c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c26dc70579db78c349b9c8794b19d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f3e762a4fc083a276f640b97da903372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b821cb510b3c3a1a413563caacc1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0cca2c80144a58f30434d614a855374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315895089690137eae486432b245e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae6ae717183dcddead8559873d1fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc9b7ada2b5c628bb1fb123ebbb21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb18b07e2a5f910c18cbd994f2a81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294a3ca557473382c9a5e864471814379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de040fced5c08edf782c3bc6eeabe9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0dc3a99556f043b3dce91acda0f42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c564f4d984ee980fab5217f4571b8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c35a3f8aead1a8d246b94c68f4be4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101c0654c21f2e36539f56f1f4bebc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c09b2432fbb63cd9712d47e24cbfc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb663c696d9117ee26e338fbd906d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085175d01f16feeac9dd9ffc372a008e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa4f184e801e64d0c6e175a90a47e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6cd95eedb13badd7bcd30bc0a61e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d54d497dc07b9ed064873b0aac29a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e07297a4c750b65031c9b9285db5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceebff776d419ef5d71d6eaea04076392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf8332d6e645bed949f273318f041393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e870b4a4fa5f5df7b03e45a90f50b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7408a1c82a51d51c7ed71e7880cbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9795f41208013c33c433466583ed1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a36756e370591e4ee7c627ed8a091397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1d8fe0647f179d5c229b0814c6fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48add5d56279a67d2263b49936b3d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff31cc8d3a466972145b98adad2b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565104373c096bc7478c4ef3bac8e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53904c8cde475c5b2d6b67c41449195402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef4f0ea7e2e6ea874f38713736053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5c0f327514d080652ca0973198ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20ba3fdbd4629b7a38ce9817492dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02c3716901b675e079350009643754406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ecf1add9f0891e48564977b5d96ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12558d6a16284de5e09d90bbaa15c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bad7e1c64b70c37b0281543ff69bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6de7551721f47c50288b619d9908410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef5414e2bef98328ce23dc29bf2d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e106609b6b0164a9aa3b80bbed50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8eda90700c4886a07d63e204b201413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d74bda84782f4b672ab27230c16c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2201e78b23b7105696661837168bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825e85ced9ecf826c81665097e4170416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837b10d915d657fc86c65293394338417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf1ad65554024ff020f057dc6729a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b1de38d386e60ada2da4e10c18bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae21790092c47e5bff2e59b450dcff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ab90a4d838486fe915b6d4b326af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7111933341d5f46696cafc2ae2e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4af493f650cfac48d9a382b668af0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89f1c855181f1671ce39028a885e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52abde62c44a40aff1079345485081b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c8b84cf6c8d617a9ffe5aa84e2db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bba7ca5e61353966163e59eaadd95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fadac3a6c7b4f12421318b87f9fb6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65690ced3596a3995f873fd11c0a35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f85e5520bc6208b0bdffbf384396ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe0ab8bce96c2200ff7e4276ecb269431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276464a1b56d150ec32f99ac5c5ee72b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d64125e1928f9591600b294a7afb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83151902d039358d965623ed24348edc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f62a9ac89de610b29650973fc8cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04abc3da717e171cdbef3fe197de1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e76815c4a8b5987e9b2e2d1f64e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934af8ac08fd1164a52d75c8b10412438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a14aa1ec43c2221ea759c08101fb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48183a117dc7cfce93f189033009aa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63cf7b2c1e260d1d27d91890914fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8581bfc9e9334e4c360332d228547d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57815a7c171ce3d3267c0cecf85558e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d538220e794a7035b0b6e454261077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffbeff4b116821ffaee394f3d49c76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c3d7136928dfc70d16b61a40a6b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cef36fd0d7558ab3867e48ed41895447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0b9bc8d2062617833f0122e8b7f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e51c3e8bc95c490ac8a45fdcc9797449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e49a6e8d2c81746e25d8add1e192450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af198f6f335c1ab46b0cbe0a76f6b3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d2b60b8a97671363d692e80dfc14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c20c1d06c516318c8bb787b911ee9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23deefed330242fdebeab35552ce2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79b52fa0bb80044fbf1806303fa0e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb529ee1bf8807df947adfdb862a9a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691913d6a0480b2aa3d008f309521548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b8c4ebb8df615f65f8126a5c9f9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272286031c829bae3db6c69775e6796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab9f3342e58cf6d5a53ccd08576c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e4cd06cb3f2352e6fbbb0b35d152461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa56ef733f9f26a239b28fdc1e213cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a37d864f50ae3420aab2e18ef96231463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83823675adfea1b49d8aab62376f33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7338c12ed89cd021df44cef218ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe287e73b1f1dfd9899cb51be0a2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cdee1257f1de05236c25eec967df9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f985c12127bb35e61a0953e64a3cf9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e95a79690d71b2d12142fdd0ea2ade469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366e869cc3fb3f98cb3da96ef53ee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c98a8aca17526bf26dd8f51b9000d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c494537fa89f540b2c0c7f609017472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8105e133471e5d12bd16aca8e2080473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81503d5e739b5ffa2fc88514e879e7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed5ab3477adb52d67141a6a199fcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9ea04eba1a3b4b1eb4bbb96b216c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7c14d36652f29e04550f3b91493a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac128d40d5ede1b7017e01a5424ad28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06971eca2b6cb5759edab1d14d2ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f6d57c2bf15335c524b687e9eea7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e7eabefdf745b749a56613613f62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8af7a17e6eca82683027a1bb9dcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69ff5352231bb6dfa667d76d6e69c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4a446383756831bd8c4e97799aabe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ee896883889de60f112cd7acf2c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a8d9a53a3e867124ea0ecb41edca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b8ea451eea1eb03e1bc1d4e85f5db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b8872fed0cd26a80146dfc2a809e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d242c64c2d47883b6b0f264c311d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d20cfadc987b5f1012a2a322608d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691deaed0de31e7b7e3e1e9c044c06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd50dcc1229d1468edd374aa88752b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e51046edf58adcb1f509b454ec4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f7b88d7389897a3561ed0d08c3a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4fbf6f359b54622216e75a35762a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ccc2bbf529dfc304b1d0bb6d2f18f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68fe8f5e0c28cab162a3c216c228f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9345d8a52c99f1c5543d013faff77a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012271fe708d919663e255d5fba72a34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98858b952ca6b426cec03997c8cb1ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f462c4b03384d61dc5d4133a6c07b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc3cc789cbdb65ebf2d5e3337339bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8a055e1ef46e2858f0482015bb82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941eaae9ea1ecc4fcaa2f2c5fbb6672504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa89999b739bfb829f507145a65f79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64dcf5b6a74ad93ebfa6c717fd1bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52654e907f14879c975735e297937b8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c31122ffdee47bf45ac4ddb4db048508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e306dbc3b2640f5c385af20b7509509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b9aa0df66ef89a5f849ee9c88b7a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b205259561db14d4f2727137fb16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37151e713a77850a5136700a57280d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1156e5d96f7272ceb24d7e76d564513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b50c8b9eed4efc1d3228d199d0b9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd650409c698284e96f14de80e4694515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a1333927c0829127f023f6b507813516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e755e515b466edaf853472903a659a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409c0dd51f519975eb8d457964aebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7cb178a2e45d092f682074fb3a25a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bd1adeaaced957bcb0a64c8745aa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbefe021b78b370f9c8b2daead36f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b9a1829bb8f0481544ee2598c08a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f104ee86ae47af94da5b2099c83ac18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf666b5cdb22409baabd0ea8b3fc18c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc31d144c0117d60fde760683278b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc1ed73c7cd8847ff50d651a8d4be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887080cb25cc1466e88ffb3c628d8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f5e5fcccd1a831156f327eb018b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed98488946db7d54f2b9f6c65e2f8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb689bc9c89bcf5da50640b7e75ee7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21401b9ac111c7db80cf7dc73728ef9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503170ecc09f4e442dfbec4a356e32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcb34ca17eca3f8e00b64e3307ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5dc88ce83e7e2af0e1a8d58b12ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310f97f462bfe0da6f38a9582158cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cb2645ec7898c5110db3350bb1b2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495696a3a71123a4613b723bfc8a1bf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03d26d91e18dae43ee06d5e188b54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f31a683bdd45163ce93fb55540a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a62ba8eaed52eed282b6b27cb6324540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702527f4b8f8df8a8e34c95e74283f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecaa2530033caf4b8a4812ace15e68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989d52d61a99fe904224db510d258df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40987ff1bcd26bfb9a19361a7f211135544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a619ec32adb7cd101aa67a6bedb53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7baba9557a54daf501d97da5f39d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991285070b8857493bbcc9443526726547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3eb4ec231b8791d4309549fbb8311548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ee11fab11e2363d26158e6c5aedb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345df8238cfc9ac9690ce386f52e9361550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e46f6d853de8d7b42beb9f8f52a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ac3ba3b4d098a210c5af80550b91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7f1501d13dbeab0c153f80aa73f56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9965af6ef72bf1b14037ac4044a98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590b9b11ef906d308c21f91b4207f5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00dac957c624764c3ae551669a1a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af292d8634dc1ba25c3a893277a9756557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab4be7163cd87456875f06f1fecd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc15c1b357deb0145a1232bc5bd057559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d05645838835f95577094be57675560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ebbba99cf30a77950e3f3916cb020561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b429738750c0951360d80f484a36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fba274f32bf5b2d82922050f78f85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268940f6a81b6476321a9eaba95c52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b4ee90e5c3290abce6b0ff5a21ac9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f9739b1952496e508c193e04e022566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d639b71194e16825d4d9379ad207567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ce5196ad9d16e65e9073098f9064b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfc7a17085812ebc2b5967a07cc273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf473979931ed593d111d397cd047570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c999ce44655cf17c3ff10c43638640571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518642a812c93b4f6b1f6158104bb564572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ab2b604631512f472a87f60c3e44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd8291362891d36b69380aceb8d24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9032ff04d1259f919192c87a31366575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6bef9f5da21389bb309f38997ab14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b10ff829238872d3a030d5422e9d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbeb84344d5cf47da12c2a963728a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede1baadb60f23e668bb470a42959f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda026126b7eebdf33db4b01145d27b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdaba716aa248ad39104426cef674b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1d1fece46b375566f495154227d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda3fc2753b810feb222c3275d454af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b270633c558a76b12d83995d7ee03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f51db51c033e1b0e3bfe30b4e6da1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe1615678cc7793e617f4de99e4a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e390a93399e86f9bc994dacf52e652587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c817f296a65e78916d83e12a4093590588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5750b7963d469280cbb51a8831669589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eac6736b0e356ed7be75a959a6327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47055ab501063c5553337d4142205591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec48bdbe2136ccafa4c79d301115f3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebff6fc03145828622de9cc696dcb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420900e2922335b14e6104cb8fb3c9ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600f691abbfe6619c72226488d1cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25068b4d5b02c617b02591ee553c94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e04e71b48f43b8d887500412b4dac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d142f53690b74597ead602e22439598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc2726e72825b359f9cd5e2b3696e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d1daae60249a7a1f84d6eca5bd3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906545c782e9611179927b5c52f57338601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2946c1460cfaf94959ca1644b30db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c471fee3f247a1be90f897049b7d9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a867223aeb2ea005650ca36c0e26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0a5f21dd03ee1d0c13d32d9851811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a793d63dfceb75d850096a71a56913606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6151a018143d61a70a77c72342f93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9067a59c1342f7e9398e7213bb443608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63fbfdbf5b6ac785766a56db3ce3ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bee4a218312b03fcb5c2134d76ceb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce980c45496f61cc44382f6b6900fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2604878a870b484a871d3962274a24f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f385aa94eb66bb312e6eca62b7636613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6aadbec27f003db230ea99ff0efc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00006097b517806f5b9331aad3517d16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881e4f09191e3d1299759c8aa7606f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54629ea7bd4f2cf5fec4df4b688a3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e5e84089b7ef39645911290999ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3066c2976713248591c0f2069f3ed0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda963f23d73be251b63f9a1503d09b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d59b58e9e2f2587a91da0db85cacb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee74d8366b3528f674c5a3abf1a8d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6c32aac077336375cd4142cc41cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b34780f054ec0bad6fbfd45a54227624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778cf4767cc5c6874bee6b3099f60b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be16f709928b4eb302805133a47e1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245c58cf54c387993b23b54375a53d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a9021efaaeb415bb87074971519c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb81c1e1abbf0c7aab4319e5579e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170ea85857fdbadce9076af6e04579630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137379cf3404587ae3482c4821c15cdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371dbbd3e8daaf908fd08a49bbacc22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d588533b9850c6f075f730ffbec01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf97044610b8b9cf1615115400bee7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b2843052d84617047863e920ae183635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5bc92849216253d78c82d2021a37c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3bfe9c7ef8e3f6fc4fd9265c614b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00444a915eccf5b347501039cae92f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be18e3530b76eb51ab70ec3854d47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5206bf1f852e81faa28585c38d98da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927dcf1b37acccf018a1c1dddfbb679641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4624654973c5f211e0b091b13c48a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4949678575c708ae9620949103f3a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a236cb04f13f8d6c1112f212b06faa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c48975eb84f34fad02b871ac136316645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceba50d7dc16424d542dbb68ff9af1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828e1a2521c15d9c0f298e4ec7f007647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3476022997018b26d806788960aa5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6a5abece354f7f442d227f541fa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e9dba3f5c10b5a595e6cfdf4c20f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06ac605182b0e7b1c56e086d7e09a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c90b00b4cb1321d95232a19a2604652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab62452c910890ba9c9feb8a92de8d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d57c912cfa34e22a14f3b92e070cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c58ca4db6bb20e39634ce4d3cb97f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe530cadff3488630923d0485c6d91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a32ebdfa60f88a47db2e45997b48e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddea00cb799e1e9b6354336343a447658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8504e034cb5137bf9587da07f9ad9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d3229a91b04ad3f6c917da629651660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909357e957c52bd586c82f8e955e8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d77d2563db1db3dcb06cd121f7247662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4836c3d5082bf9cbb17cb3c786d811663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a03ef3c48da704e879d1e7a0fe110664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b77fa4454dbc301b07e50c5289612665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75aa3d5a56baf7ee15193fd4b29ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7201b7dc88067444971cd44d7a207667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33394bcfc523b70bff1a58d3be1492668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb18e0e1403c1b313eb4b1052e79a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296438b31762aefdbd51b91c7e00864670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a9424a940c4d516d5770b1ec5f770671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d5031676610d62affddb6a3faa3dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79d75f0525b336dec6452cbc2233a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd032e361b9f66dfd8a6614a4901a8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972f18e8150e5a740d31636d40d9de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b51259edf598736f9c6e69de31363e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322315c8d660d66e88bb1a603f4b2340677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7239834e0a50ab3c6193887843313678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2750bcd4cf29680c879a23c6bf2093679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938db54375adcf4591a34e08282e49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5a218c733b5ad537a259e3aad869681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655855cb8e6ee242ae30f708fa95c193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71f22b15bf62d262d0f358d84e5c10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f0b510014509226658a5af5f1d48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307edf9b27f4971c3fe2ddbfc7442cbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba5f7324349a3642f4889568bda2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18ba9119bb56c03ae721f89ce5e5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da6055dacd329497c31c108ce2638688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40b100fa0c6a6fb8f501e206ede8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263ce7eb3035391eb875a22f071cd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f2cced0c4433ea6aaf0a32d207645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4fcc7684bf832b55247e8ad160e82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fdf734a373e26d2b94e6f0ddbc7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf13167ef8a8a89acd771a7323f84d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf983547df40a64fb844a81f96a9e8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6613e20be811cf86d35fa03a5417f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd06729ebfe91bdfa49e82c4d404e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad50f70263a485e2984806d295f6e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99a7738b47ec4584bae2f06bb24c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6a39cb953922f0835f216c4050594700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c97aa22564afbb8f2814996b2b59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e2027010fa260aea59b8f0b2d7d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012564fc469b13b8448e9eaa88b6392703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b500e708fb8a91d3cd16c2a78315704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d428df824698b6c6d89d45563cbc1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb7b04422b3e6fd04c2420fa328f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34c52c877b4e518055e6ba68bd88e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e426b2efd86bf11dcb4d38caa5fae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45c619dcd455bd5688d28fd8d9187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba220d2efeaf8543527bcf9dee1f4710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e8a181a614d5df55e425587516541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ae208b2a020c7c264aedb9f5d3e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01f989b2f21b00922c483d1920e3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82673895caa79fd9081e3a9cd2f754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6bf004416bdb90b6eea2922d816a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873312d59f65ebfe24124cbd59dec956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a063eaa25892a191a0f4e0bd17447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ddaa85154de791b3498246a9b54d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c67b3295cd3c7439492b114aed349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e6a2238aa0366885567110cee2c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83888a3178e6805bf103ef61a74c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fadb524d196e4d87880d6ce1f6c4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030eacbdbc7ac0a7b1194efbc64290613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089833158c2025b81590136ee56f3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083a012a4912e966f5e5d2cb09ed3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a24289533ea32a0987f09fd50b7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026438fe185ef1cb15c8e94d66f08a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db364426cc89810dc7c6f9b625ed0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424c2709a911271cbefdffe48f0027819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807b85077446db44b66cb7a686514120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3121f2121fe835aacf346f1c86ae0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9feb5788f4837ec411b7ca4a22ccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab37c8dcf9b48160c2ef593ba55e1ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741060aa15e557f5bbb68b1ca761d1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270122ca4c99004c9aeec8fa4d3988e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733eb71d2e69430e0947a558e8dcfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014f0015ddae0cf9afb5d95fbe9a9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3f6329185bedbf3886b182d22cec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125612234165de1d72fc525ba744a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba79bf905ee6c2b9123b892834aed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1d123071db0f533d6b0e7ecacd3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98d092d745e417e45c710bfe8840832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6869a7c6210ba9dea12dee4e98f01c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898d543d05213a5a154a4302b8d43134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeffb245af8b3863957d7ea5d3952a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2181ba0621724c75e9df76c1c266836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fbfbad3afa5fce2fbf411fc010a2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385735973fb785452faf062c2a0d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6031b9f41d1b29750024bcb8b6ec239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b070c7824b47287fd847144454b823d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743cbca23bedb7b08ade747a09308541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d021ff2941a0365fd9265c06bd7fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc47f4cd558669ed0be61fc538eba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63c664e41ef9127a2d243a328abeac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36850f1e297da9cac629f3f85bf04c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee551d51c6c670d17ada00e6ddf4e6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a523838dac8dbc628e981fe6c9f5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea35d7334bade6a56acd5c32b0b01e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821a82568eab859e775181d5eda0ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7d74afa57fe2308ce49c77ab26c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e3b9849d9f81af23c05a97edab1ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ca94a1c69169e0f28a32cd0777f5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06371bb39335f309c56e555d940fab753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573527c39346acbfc5e3b5c9397e75454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf5f9d2c35246b37b8f51c311465b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eded3d540dc71de76e35c86e0a444c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc52b38e45ffa4e52832e3fa97a39e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bef116bb923cfdc083b92bc189236458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc64a7f887d7db4b11d3060c19c02759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec210366d7198fb2c58a3afc34e250560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089af1e85191c8ab599f6d05df170b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf4f25d31b38528db69ecd2162569a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc93ed003c58ff6f3147a51f1195b2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba23dc343df55bd44262ec6c85cc0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d3bbd74460ed177679b4551a6a7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588aaed919f7dd5ebedfe39d897a7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfbcb568c593aedb0e515bea6b56f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2d70d65fd4004d928fdb4e75facf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf322420bf79e104318cff7b4e01b4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92f92d39c16830ad2f423ef004f89e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d22482f59014de0de9905bd4441d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958f2d73d65d99ada4d99f7b418a5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d0f0fec2e407c84c4a73bf14d0c6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071d6b3ba1e7a6cf8acea441004bd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef64e6d5810bc38458b51571371ec475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af15137f27b74187d0055e34d933476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bbb26ecbadd49f1dad730ffc71c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512db5f7ea795e0245417b15e6d82a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad4aefe34149e9bcffb2bf3c3d3fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40c76f43edc4c1c010ab7ac363b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb2f477b4af4c85949509df84b78681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630bd95232f1d32f9c07360fee31ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ecb24a529f98d594be74f413a0cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360faf4d451150cdf053205d3a25f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277ab6bc37a77b401a86342d1c849785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd1c7f266bb4db9e9c3460cec738986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cd13491cb1c5cdff09ffbdb0c21c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a812d898952dfb4171abadcdbb71f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e92e76172ebe845d5f216e40627489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058ec9394b2e2f66f547d3a442d96790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032eddbec515af242bd79f5e6d2e3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9484063df69200aac250eb43c845d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8373a59d221e55919b86cc5efbaa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c753d7da20b21dc4464e956fde87b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96d302094faddcefe50e916fd055fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888b78697d4f86aa6fdfb8939e537696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47aa04ce46ae71ffdade022635d5ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d361f8d88556dd965734f13a2f2cb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3802989f3ac582695df84d86bbad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb612cabd6f8f0c8922e17fd39dd3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116fc5061550df24e1924c5cf6d26a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435200d4c0ea787ef7e366c21f16676102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578aad8e55e8319de2d06ea52dd15de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed398911104ce6937a79515ec4c5f38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997b29ee03e4b184e4214f83b7d770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66b264b7359aedba55cc79d00ddc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792fac4a9eb347847671dc52afcd1c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835a2ef4ee204883c3116973762a40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741676e7941e7ae6c1d5ba4b8b6918b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912e6306da6312a3f41d46eca2f6df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856dfc882cab3effa9ef33896038ab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231b9cbbbd982864a28d8b5d6d20ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024b51555bf3dce9a39e49791211e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53851a75e83b634ac9b7f7f8aa691f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265005f24e9cd552155b0f03134478d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182aacd652cbc06e36c566261fbb71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7ffa90704219a1530c283d58b32c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccaf9c5b6575753c621507e5d123b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3aff838a813c00cadaa05a8fd5167a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dab06386532bb88f5a8c93ad30500120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522eb643c10b985efc752a73bd4eb0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c6b3c6d2268fe470f26c4504199b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a4762fe22c1e4c9f277fde00221e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365882b17d1faf5f4918fb4fd0f8303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba927d64e189f2b38a16da7eb677131125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ccd5b27b546b00b993ac97fffcf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e52ca73b106b417d87af4d6d5636127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f15fe1b09f588ecb9d6ef7f3ee03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e622dc583c31ae9de2ec54826e674ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f66ba6386f0389a10ea2e7285d581130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375e56bf33c7f944fd017f40b7a3ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc07b79880089993aab5e12eefd3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d13cdd40dbdfa675206fd5c3de6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412cf59bd3c24c85af19d044adc27a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960327b488dfb7a95969d3eef8a2f625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4989f7d019b68cba8007dd41ce8dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168dfeca368e907d5c2cdf674f5095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b5263c11c9c3875f59b28a1547f54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5353d6c127e3f9758f5f15fff4b7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d8c01b5a2903ebb68cda7c8ebbb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7957841a5bb8b7827b52116e4e67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d29ef25eee7f258b01b2b6dda41b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501059e68f0cdd692b04b5cbc64e885143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d868d9e5b6bf616f929f5045ccd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf66a4556beb59daca4379162793e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b077e880d5549639f7923af7fd68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d9af506cb7308b516aa5d052647a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601001b9eaee79dac820288ff5f06950148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f969b33e85cf9e354e45ad82a534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b198aed102fb6e5dc5efd8d893125d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a23dbf41b582e4291ff6053cfcdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b44a360070a96f45938fc026301bf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a4b2f1c0aba06e05f86190607a414153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bebe89c6a2cf6628f42a4726e388d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707871f9754d4b639ae4a414ff2fc11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa344d254de8fed04ab688b3cf864c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5aef8405390d84df73bfc33297978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193492a32afb352cf5346393c5751c34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869b09b74d54269b4fed251d97461f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170fe8a10895373bfe4f3d0d7cca0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90fc9af1eb43fd06b79f6cb315ed6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078e1e4eab04d24152327e13dfb265a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3111a5c972f4badc3ff83920adb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3927b46e76865ba0e3f768983d92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3eba9e7f813a9ac8c0d062316eada165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806afd0166f8c1aff2b60de28bf3f307166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105018512a37c9a9dc61f8f5cd49edb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac4335f6ba822f2cb5fe70c3aed25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f40f890b53ab6940908dc3dc4481cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f48818ea544a129b7fc68f35f7a014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556983c707ee43068591f1a1e97400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891786732716cf43966b9db8c458f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945bf1d3231f47b0eebd5555a9bc58a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214f49ccf415ec9d1be29b05dc7065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c43c2a35940713af97c0780b9eead175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89048a67fa6129cc5db0dbc813563176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8b6d328c336accb26e09891bc3bf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d503b514f1b01d2a9e7c2c32b633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced72760dc13963b147226e65b1c70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795bae23409c525f4d2e3842032cda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef9fd3f7ba1bfddbe200e4b0bdb1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112d1fe61b740fdfb078f86f9b4a22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b29e6600891f2433b26ea9f502cac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c88f4918de207bff3a41aca4e05c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc80d46fc2724bc5e057ed86fd743185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062719a0027d918cc03dc4b3442561186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783df92ffd3dcf9658b4589bd8a5cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e05379b20d00fc233e8a7ba6cee43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8569acfdd6364a8fab80049f76551189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f797222701912168142166e036bc52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e985f5330eec2df9c72698e0c2914191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0115dbcc77fdd61c135c01cd2f68d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7638649f24e64f1801a71bb2ee8cf5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61e6f03d5a4db40efac15849a21b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee43787465cbd8b7b231a6553bc2ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a43787aafa7eaff7d63865d14ab5fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e27d51ef9f514cfb12df260cc22ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5212a51b0e9b8578eff4de3ce2a13c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f577d397836c5acd410fb2c94b6b86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d5bc5963d568383df09d29835251200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5aa010beb468faf95934fa4c5b812201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4aad3d0212506d1ac0b84e255a991202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb05922c26ef6e4f309e7703c73eb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca902ed5777f52795245a79270e959204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e02b7acecd723badf65daf067453b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3978366a83f31f7882a3503f83d33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba11d7ad59d7fd10c14e6313ce9bbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbda5f0c07b272ae418213d673016c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12bc21d63fd3130501be9a7cb19b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b02fc4bf55208b1ae75f972d077b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0089c8d4c11b691df4beaa0012801211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6c067a355827656668d04764045f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d77df4335197797ad291a6f9d60d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d5f6623a884f1870d06228951e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916b95a5fe70bd08110d2bad9be739215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde8e0e437bbd982ae58e7eccbe80d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec9d56f1335e02f885042fd85d9153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3c478130db80f55ba63c3acbe00b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456730574000304d57d51fc8f15a134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73b5df823398c943392c316257a3c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cacca560a0115f1d9c3088264c3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858105466bce98f9e6d69d86d73f6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c35c1f47b71f75c27f4d1090d100223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850a8397900c98850d9c0c3ae72b1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbd61407afb7800f1c37b71de8cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4ef09d7e08f01d22a4d681ced49e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72585e524801c6bfeec0e4e6ac2ca7d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edf06e406a55a06accbe2213e84166228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818cad9a60376255b410223dddc9ee8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b610e1fb92e626fb4bb894f4200efc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4b134af3b27b3f372690ed3c429d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346130ebf30699379437103a738ab0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c367c7d71039da04fe56fea16853233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6f1d6cf1130149ef1459bbda0706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe70383ae98a908994c2df85fd40c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b8875e42dc042c920878221a97da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e81f3703afb085ae94eff558e2b2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5144ed0c072bdd041be2f7e7dd23b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd2575d5f4345df78ee6593678bb9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22b76035ff6e252fe3362de86d25a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c094c8a3f8dff2ab15ff0a652e95ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e895700c305e470319b8846829b84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7491cf9d639a25af6e3ffb38b190c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59c859ccfb9a97976b27fe0cf4bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d87918b994c04937c6e81dd73ab627245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861093f0eee07d15018cc189589754246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585fd3b7fabccec24a105ae04b1c82b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342f1f25d22de43fb07993751135ab5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23568eaa33e52e28e7a0ba1314e62b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f2e133a836dd857d2ea63ec57396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fac2b45a14bcd5379b856077765f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9498d5be2fecf1f288fa1df59e076252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ccb6101259ec32a5961772ced752253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9489b602d2ed1119f98b98a05ebbca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399a61bcecabbae12b1a176bbe920f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de60cb03646474e598c28c1f10250ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ca3945ecc1351c19d02253109b8bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45161bb3a009b55c8741ade600640a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78bf9fcfc7e79a96e4b4c45472735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7816d09bccddef8a17c9ce09131e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7bbc1392f13d0cca16ff1008c7b90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807214443036291638d813a57ced009a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c429eab37b461354254fd512bb6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f27ebf872283ac12acf0e45bf213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddad52ce816b651fa0411be61796e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588f5eff4335d5d994d4157b925d0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373aa3ecbafe4d9cea17892552572d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5623067ed7ed621fc5ffa3bf0742f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1320cae8ac2247527a2c466a9edfb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d23c1e1e796eeca23f5e352f0ed93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48580a49cfab0ba0ae2ad03a7d08b780271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e9b0912fd6224c460231bbf15371272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab98d8b6dec02400c4e3ca8665f99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc1917afe1d8b4e60731048c27cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349090d174f5ebb76b2858c8eb44611275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e11355145ec02a65e2482902d429276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234bf485f02ce18f8b531e1f9905012277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b449323ff6b3cafb40127228078f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e63c6a62b0e063b03ae95ec4a477b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf218da8458b282b5b92abdc0e06ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af21aa1e7d758c00bc50c539ba903281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93aa52404253d0c88ef87acc3a6175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8c65783347d63dc6634d32f00d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33fe859df2592aaaad2f33b2bf93a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3ac4fcf6e04a3f7c105d56b8d33e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd281855c1b8148325526b0f0f764d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee88a60cedba2c63d6ba7a99d7f7973287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10b74034c9e6ac8a124e1ddbd9b199288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf824fc370a0eb0229687a38cada36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaac1c4bbd1c069db522919faa5240290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff597ccafb445947397b2c9f04558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb15095ecf57208e2677c1cdbad3b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d393a140da5b9815e522e1fbedaf1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc48d1c76b636bdcfd9994cde835a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ecb4f7b28e8bd980c31e0e53e6b1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde44d06b4cfa2ea2691b4f8deaa0d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c014fc9af1dc1e306a92ca207069bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47c7ffb4c4c5971e0b413454f61bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff32518b779af2019573d5396e7e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e171fc6adcef47f454f1ae575669300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7ee7a3490f353ab755ac9e21cc64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527962ac56886474d6af9b4e21b747302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb1eacc4c69a571258c58724cd6864303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a984fffd43632eafa240021a9b4392304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78313e15a9e705e173b8253cd1be1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249819706e87a126d2cab60c6afbaf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe215e33a6eb57c8a8330d26b575f27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3325589e762e4212fbcd7a1d828c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07989c68ca61451c641815fa918af94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc1a728eb069d5bb99108fb7c8771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb98fec92720eee8a99b35636a9cfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a63851fb97b40dade1c302dd00ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d5d3b3a5c73572931af2a91507b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830941587f870e37f648cd48126eb461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e8c8f8a1bbf82956e516f0a4cd4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b88c05b591c0fd0cc7877fe9b97e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3a3050f1930997db8e3dd3318a7a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b66893fc9890eb50fc2d2cf7a9e777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18df62fcdbab07e0e22ffefb2408b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d1d308022053c9f313274d2ff67a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742772e525c352a4d32df343ca4caa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc43f8f820bb3471183ddae6a5c3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a3a62efb002427f405a9e47e4a27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372616e7b4be754c959388245856ec26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb23013bc77ec93478a7ee7db725b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788b39f84690888af17795daaade62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100e44985a3290d15ef20a7d66c153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889067012015b7f78c83c4b7930e455328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c21675a528a9679ea2fe7086df3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486907223b50104ec3a2c829e9f5bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c05c61fc1e995186b95424178e159331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c16f29ce57b3fdcff08ca66c3fb14d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406b10bc17ec3d921d2596c05b618b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffeb45c825938435cd1959d4c596f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4af75cdda2c459c78c150c33cf294335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488fa6562542267f68bdb96566f39ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776535598bc57e2def2ebfa74413ada337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b58d53e7cee91dd7faa209cf6cdf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864704960d059d90128bbe39924ed269339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56f76ace5ebe1e0a9c341035920bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29301aeff94e053eed9d7f9378bdcdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5d0fd72ab925219fe5c19c84cecf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f35d2233bb322d97458236a8d51f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a60a1adb5f8a31ae450f5b21baa45f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00409ab48f2cac65c3275a237c3e897345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101cf98c81102bf7056f6e4a676f125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef8d2483decb9ea31d3ecb40f78c3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42b8165092f93bbb6835a5e91a8c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a5f373aab734c379637902b5e5da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e957eeeef5ee9c5a73d3056f4dd92b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9a7ae7b592bcabcbe7f764c345b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f89bf500c2bb9cfbe57dd2ab7bb574352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977dcd9be6ced5710456bc1e64ff60f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda72a8f1e4adc48d0677979cc541b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630559c39b7bb008c692ff650e1cb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bd8f5b0d09996e510723c16b0399356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a616b1befb28f166ae7ce1724d00f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be44d4c37fd25fe4ded20a8bcade60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9e71432a5a6d7bfaa4f7a8086493359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977def5d421ca18e1403c72d4716a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28919c236eb2673f9dd2d2bc6b6eecad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ef5c6a7a6ee168b1af13e294f119362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a569ff26d458705c13c612e3df15aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd92e8b8f0f031b9d6e74aa5493d805364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b07cfcdd69e6e0395ecdc8b53ed749365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73012a88921636366f7d04479afd15f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501068f85a8a8e45c3f5934203549287367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52880a2b5d1f894d549ef78928647c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60596f9e96b32ac3dc74a47ae20e64f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f0959213215f811378d5493de89a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570041c6b94cb454f12bb707b1d5fac2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15136c65567ae68ab8741363797381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c66d5f4e93ea9b52fb9559dc1971373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625046b5113f06b425de30f72b25a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d235f5e31651846807d79b89b8c4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0256c7814fe2d480460a731ba32b48d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe92956d261b23e203f382767d79f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2718769a76163e5a636b7acccd586a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725f4392186d4d1caf915b33517254379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5331fdca37f3a3dac30b99d237f01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a8dc332542578c14c187af2c25c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ecf440c016227364b33b34d9f4f83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679354f040b1d548485c3688913198383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac1bd05d0728771137320c4ca6b3af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795601b152420d44ff25195d41e4bdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922f78212de604ed582ab5ca759d65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a940ce9cde9d909b18d0a1f615e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2563b79f748ce4ecf4075b7774b52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc71a88cd4e316db524c651babf9f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b7b20dedbd0419260c7baaa61fe6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603f76eb9e038a00c6b8de8ea992f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a507f21583796efa4f9ec2dfd121a0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba916939978145c990822f2c4b869c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdac78908078de423a30b9212ddb18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b434d84e84274e6ec9ece0e89cc00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8588b44a4e937dc414156adc77bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93c35db58b0e49b1c437d1b4a7d5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2f63c00dd6debb6cef8ed2a80fa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787bf5e8a7715075cc043788fd0bcd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1656e84a86c035d68f11ff424068e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc665394e1a87776e4f8120de4b25479401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40850d031ef43f8a71aa9b17f1caa48e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4832706d80386ed596cb500b7dc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369117a4fae4cf7d90d8a74f2f875859404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c77cc6dd34e0c6b05cac3fc88ce73a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b660a4b9f2705cff0a71febdf359713406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a50c45156a13dc98173e832e55e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a37eeee366913d88bd1e5fc7abc76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c403f63737d4da2183caaa1ef9d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a58eda871bd70f2df78077296436410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0966a69d8bec816e659a9dd7751978411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c2a3698dc399af0d5fcd830bb091412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda07bef2e015dddc592c43045982f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5cf8c66a517174344861f3f070ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aead7afff4766481efaef2d363dfeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738550520da2b122ac4f5a60f980a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c2e1fef600024ef384b7ca9c89fd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42c00969327483237e31b694e4ba8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d42637d73ecc2b14c81a972b5e8bdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3330e24eda4bcb2f08c491f2a7f8b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b97a0ddbc70849c811700ef84b7af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7affcb72f70ba1dfcf4c00729d08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933acfbf31580c7052b0d6440d8b3d2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a78cf40710f93c5bfac7029df29c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17aa36e1f84351170aa83bc2b793b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b91b23d6e782b267eb3ed1d36c70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30796392cea1a6e06a28d9db599958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e73e5ea2a6a95aff482d52cb34a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a750a774a58b00d278f1c719c54b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be007953715ab1aa20846d7c414d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe013d4a52c487b686b46fc8b8be3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8446818df9d60d2cd3da19ce9c074432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2bb4aa3ddbf29cc8ed84e244e6f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659099d43865b4c7d3b10947fd17d6b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c20fd8dfdd8f5f2d7a7ef702b35a5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05081d0745df79a25dbc65c1eea86e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015c85d12f6782b3d94a53634e3ef7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43465de8ea8338ff20498dff6786dbda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca36a6d6910f38e171e52a62831482439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f299e2a97f7dddf481db3b1ae00a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f0e8a97e903ad34df7ee09cfd076b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676c8259612d14e0c3f7b72ea6adc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebe9af8c16253c199e248069be3234443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299125c4cd9b1d6aa6307820a401d422444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa358cea2a723f07aa4b86f50699b6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a7d5bf68a955d112f22c64905a09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d904888756470e185e6e8812014975c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0339bc58887a989cc922380dbd48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eaa67236b5b745821a7484b95936c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c144239234f61bd896f64b2ded7f1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83b12cc2c74fe25427975a890ccad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b338145f5c80a3d2eb57213d2b62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b0fa6219b00d892e7fbad7139416c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9a6baa2d1fdacc58c2888e88f254454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e547df59f77d0bb0189f12cc42fa0a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe92d73e9363aa94f8b735cefd1b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5c36e70754d38a8dd2ea91829741457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52168ed0c5f24b325b05d3403077fb90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf962123d12b70aea8af37d53c76efe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32164c13bd1927e2827d080caab61508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ac159e95e09cccfd8d1c14693aa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678c5569d0abecf8f42898a1d38030462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0df87e5bd1f6863e2611d752ff876463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81660164452a2112df5fb4a06d5064464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cbf46b43d1bd3876ac736bc6feaf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8dec2a4bde97ca794ef92ac1ef55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816504a2d9f5d4166b6732a0de8c808467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3257bffad43a90719fa2372b15fd63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf054752d1d3ea8098bca7c879598d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9feefb7dae57875dd6b4bcbe240b39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f9ae64e122ab363c8791e6d551bc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e244befed3e062d9d384569393a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f52eb6325db4184467678376cd94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa8d8aa39a52a85317fe2ad171f99b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866967d51eac904393f9e6b0654b145475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b16eb42744461e628eb1b45e8b6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e5bebcd13df61e52bf212181ac3dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3d25261feefe3082a3f936f7ae7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7835896f615f5b18f1d73f2568d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f89b82543030637f9082cd542ce5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785f1b3b2c3f6b9a364ea0f0353d2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87b321f8fd4dd33272d268749544c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602bfd6909f71b479126e53d3d9cbe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395806022ef1db0530b27c6aeadddff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f538fd62bbd73f4e69755e0379e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa354e3dfed553093b18f282d83e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e179ce0c5aa238cf8c2d904d1ad81f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257722a6489ef5c3ed72f031f9ea0307488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5669b7eb618b21b091ccb2c56b1b7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681c2429cc2dc496c4416b8122285c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dba4ed18ac202bd8eeb203067d256491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95fb28e2edb011bde23d03a3eefefe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f530f4ef736e85813b9c57a366ae95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469dc62c66c954862c1c3e66b049c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab544f8d8a95b185316ef2ae3448f85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257b6a6e3eb757b8247101ed8832f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8716e8902af1375f0421a6da451cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c051852c969e273bfa3fea9c07fc356498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34214e3b36a0fe703dcb6b92a3024a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed07e68bc6e9891db2efe6fb86c6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c178bf07b5d6363824493a3d104b85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29018e62bc36f01860e128e22ed0364502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaecd24fb7a94d0d197d6bf1433c95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916bda7ca258430677832f7d588cbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952825042911381e09fc6079c94d0dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94e76660a0d6fa4ae6a7e04f1a262f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a45e4d0cfbf72a108a420239a6ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d8717652f8df2c38a6366fa99531508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a77ca1536521a0b33c9a208e87c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2850d789af1356d3362efacf424f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396f33d1587424a6061ba426ce885c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce1cefe4802a3f64dcff941dabf33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd21b5a039548a31f77160f222492c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5f3eb9e9f351911f507b0bfb4793514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7bcc20ee85df5b4dc13c38f3fbf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738731430e5c1ffe7965d90d315d6a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac5088266dbf87c47379fdfb127d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d605186fb2fcd1095f93c0dc3232518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013c7d1df238d0d909e8baf0f2da1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d51c3e1d47290b82fca768a2f8d1e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aedc7af62ddd3265b1adb2a1b0ec0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3dfbb3478c48a3bffb9f1093facf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcff027b8eba04f99f6d29418337e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e63f3fba2203bec976fb358c5194dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233cccbf459e8e5d36a32a4f1e6760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143975645f7cddba6cd47f80c31c7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc9a0f6ceacb84379c3b42f52037a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9e32d3623b10e4acea7e0c4519c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245983dd705e815cc0e52216c14d4cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff4cc896f2ddd8e0262dae2506c0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda384807cb2b3c6286c90c029e374531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa047ca2af9e49baa2b9cc073ca026532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424b5000002c7a8eb9d903c7443ca5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeace194d6578acd4eb1fb16dc7aa5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14874bb2bf4c0a3c720fa6a81533279c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e06830927d355b98e305329949c06d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f93e42ebbbc89d905822e14d9affe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc311a732942d30ac9ecfd241c88ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855a746ea526a56799e2807409c4ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304388d19460e800b78118cb9afc9674540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab800467132010b1124a0eeea0ff7a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5cb2d21aa213e4f4bd1b69af053e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248f90d94d5a2fc5c67677699fbd8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22381cc1eb56be6af0bf5d1e2263fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d6563662b3d293c700a268be9e653545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b668ea0938e6084306c6c82fba0d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09df3b7b9f4eb48fb2d051bf1edba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aef2f01fee48fe4b51574f4008307548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d307a887c71671d6220e21248fd771549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ff5227e256844b7ddb29f63675bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43222ef5a648996ac190b375e8506b0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384fb5e95d652fae0e7eb4df2fe891552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a9f34541145424bf28d433b7cfee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439bab447e19d2539c18a5360e22d53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8217494c625f78a169fef4950e37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952b7599707fd23e6eb3c2a8530764556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15989136fced6f1e3241981ab8e78ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0905f3c66ae32a2c10a11de46f263558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2348c8d05501d66ec52fb7cc96f65a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee168ce6eab62b25cbfc53eed7a5d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda985cb7ce8cbda331337019cad06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53723542e45a2b5c17317a34fa184a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70567c15c7e9721eb93d9b0c9720c33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be84aa11b4b75c32c63c941692795564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967634a8d7901d01837807e56bf3a766565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d27fb6a578e0a905f50fc5d6108d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26138ddb7dda00f1b311e970f2ef17d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d118f6c891f8ffc78ca2daa0db8cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694419e4b34f617eb77f4c045fb69250569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d8109bb8bdbf3c5883e9d955883d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520d7c2720c87ed8631aca24ac10c74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45991a8b840cead6b0cf19fc1181047c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080eb18075b1e425e2955a2593b0e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c65df9314908393100ce3eae0f8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdaac82718c0cccd76a4441f2b3b21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206cf7d469b1ed99725b9aefe72c28e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd47c78ff40eca56cf7108d048c22d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aae513948206964bf1d30cb9a4c06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ace0813011ce2170e3427384decb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a4bc09f958240da36612039014fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163edc0963b1721b3c0abe98620505a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443800ecad4d325b1fbecaf335335fba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cbdf46a19a7a31560c0923cca48d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0df1ae6aacea6d0debaaed9d7b6bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9fe6ddbb14d72abeb7d135207ba36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d195cc0038891d7d1c352c1a6dd6fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e556255464b4023832f289aec8f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed467e9d2df7d059c51ebeaa99cb05d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a540d56f9e19bd627915640d1af8c34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b6e3b7452c29878820180619dbbe5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57cb392c618fbc71f1e88818bf98e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6a5dd056c34f381850358395e492592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff19b8a754922f46bfb217e40127a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0091482391e32e05c6413f960851594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8ef02e723dd5ff5d2a5a47e389d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4da1081b8011b39598dd5df0c281596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a956619db66364e4d513a31557da1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e16122748af0a3c096827a4cff863598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2fa2291dc6d330490e38555f3b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f7e599bc750cb86027100407a0b0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f6ec894fca62d356781f4fb530a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3a7f44e747fc0b588642f9d12a93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ed296a06f0ad658040ae1bd1a2508603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3aa3c1ba7a02e410479c9e3089964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad6f8438f5aa92ab690402935d731605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978630b5c45bb657031b6065df6a52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22450eb2d2637398d181a2a1aa97d12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55114b516512149fb17be4914a513c26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5543ad5275deea38058cc92e5d16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27c50975f28c31bf2afd87b86ce03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a911b9d897a0f31c223be6217df72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4c7c7fe6974d0ce0dc062c78fedb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e81862004a1d6ae157bef0139297613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f4987072f900c4f4aab390eae0f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df125157945e32fbf8a503e062af98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0c712a766d5321b780d1a18af2426616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9188433c9216892b49208e52a8d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b54e450213fbad5343f518a41989618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180de7def535e983ee9b1247d429b46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe0566d003b009e8d1512fa1a026a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae971a4ae311407d74d58b5c0d03031621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5443198c4c5261e77736b263221f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2842d27956ca68e81cb304a5d44214c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0d7e5806a5f00572a6c105640ff79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dffddc644309381c6e9cc48c7c1a80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd0dcafd40da72b27b9b88b567230626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd27db509df5e9dcb7613951a52fb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1fd3e812fb198b583379837efc842628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f0f2e2787f0e8a5e417f1a2672cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389992008eff692269a0789334c0eab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ffe4828d4ba1f0120891bd3502f07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040bcf9b9f8760c1767c4a734bba55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259df34251500d869dcba83993c668633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1bd05329f7d2b9c9a1b869860fa6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca265cfa639a0b1980802a6ca74826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475582516e7bd4e979c4eaaf7fe3b6d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034fd85e5d27af4fb81a381548671cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37244cc6abe6e1763a3d2b692dc66b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c73b5080dcc2627dd253ac9dc313cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ac8606dc7ecf2692c63c5042b8e5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17fe10072f65e426bf3d9fd7be8db7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0603556bf8e39ae0836dea923a5e114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1ba309ee6948067d21f9b0fcfda48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ccf0b97e8414c143cc67a3fcf959644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145875d548af78d0f064509d6dfe61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf9704a16e5b9451fbdeecc5e23bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bed2ebd2fbf3b30dd58c6f25ee245e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c5264219d2de3b86be34498d40d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e80274a50166c05f19644f19480e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ef5e0fe1f88e49cfe817d1ca3b25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ffe9e701e9154d70c2fbd760f374651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae15a77564c66bc05ff8af670ca57ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba537770efaf7f786ec64de88f95374653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266d1b4524a1b6813245665b7ed603654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d20d6db3ca4ed821814b8405a7da9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4d8554ba62a3dae1e1e1fc44ee9eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1103027983311f70ae15fc24ee4ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24375e4f018e6ad3bbb2788d9ce8df5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e5d9edc1ee56b5f0198753f08fa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9594ed416421ddf162b2aec77763b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647d5d8ff90926eb75896a1594e7b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c06745e5175732eadfe6420a58748662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a5479c81e55267d39d83b11be8ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f9d04814b3e9fc6dbb6dc9fa41bea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3f735b1143b7d809f7dc1b6b10696665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a456ad618bef9a3d939acbca3b6e42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f408fed4e74a61f182edc1127d0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4f56c21e451e3775488dacba90d9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51d8d9dbf59436344543149587dfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc960c13be83f849d9530370e576faf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c34b9710b98f5923be7a17fbe61df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963b3681af7090cd81d6f7bab8e598672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c4ca9b5433b30ef4ee9326127f79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0a3665348fc63ea47fc037ea7a85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f906218be1f71b6f23fe6da7f3d2e94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dab69fbad60ac4705fc427cadd43c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89401126eee1ca8d90e405d0653ecd03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659c7f1eda38cb887c428994e5eb2b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>