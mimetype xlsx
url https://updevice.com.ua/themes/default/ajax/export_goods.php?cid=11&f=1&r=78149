--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8807cb20cd9cd3454c99a945dfa401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c17ca27380469d3d7b25f15aebb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27d8f7d0bfae3b4aac9adb7eec53c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a548db621f42ddf79b174a3f23fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb5e9452404a82942db3fcbe95e61c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878990496f4ad9d36726ebe40fdac776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cfdc3b86c780e785a6919213bedc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79841e99d0412b58f357b2637947b048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c100d8b6eedeeadcaccb7f13f1fbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671afb4795d4e4e4d6437c06e345ad3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37170b0f58344c35a48f92fac628c1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a7866ba1e83f4ccc034121884c69a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb034aea8a64fc04457c42db4748d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6c823f0ac7b542ef85a0d4ac0f7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca716d2fc44e14dc197df5e8147367e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d316388aab4b51ed16ab3b10084e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f833e6270e10dc1aebae4582e147ec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a83a1a2b940b5e4153ae990711af118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8c379bb569df20e3c3a10c1ff89219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780322e8190abe2e83a63637ca8a746220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269865bb32caff50e41f86cedbb39df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5082e4319c753f0eee8612c3ae78b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c412d71fb71325ae4f93a4dadbd75623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3dfb5122542ff2afc386d16a6ab7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f9a92ce7119e389f1bf9bcced20525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905199ddb6201172983015074a9ab1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5f325a10de8823685022d5d0fe91027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e9613da563d1d86f6ec6ef6e308628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eeafc14a398976b0a5d9d6f70cf0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70565dfd1738087124a751b89612612730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526c10a13d7661359618b9c2943eae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70403b70838505a0dd03933a40cb3e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367413a550e0185ca38596497eb87233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f77e94538df1b1e4e3d36910147e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcedb81b7b05e3eeca0ac57caa90f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e72e955680e169f97278d214bed0aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a818378e1701ba43c5ce2fb18acd7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8def148e96dc917758ea3bdd02669438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa25d241bdcf43c99c9970af900f9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245908d8b24c7e11c1a818e5d2e41cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfa076ffbcf211c0bbf90a7b16cc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f234240e30faf09af23030644cd61942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264abcabc93f92e079ca9a04934082743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7b23a084a832446da9402d7cbebe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d74b7ac46dec99158bd3be9cbc0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14ce9f543ac133266b3b0cf8d494ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e103ff9650cedc543c93539a68f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde620a56d18b23c45cf8628a6a02b0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48dadd6d1b9fc15302a72fcd17110249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65ff4c1ccc951105418cc40fe5ee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ef059c497d824d5967bb10259867351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa73b040bba9ba34c9bf81a2c2c5a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09448eef9af60215fed8767212791e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e0933b601bc34c8718bfb042f61e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47d16d5a7c40d36b7652b8e533270655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a0590c0366d11c92bcd1cd726f8c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78932700074efdc4b7d88cf6ea5db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9629e9b722a7887f460ff33267b0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c7a71f3339d74f9377231ca7c2ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c876c54b306de40eb4002ea1320860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e496941efb000553a7c9ec6884fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56778a2224de0ea7721a731b1698f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8be0de8795bbf80eb0ed60218c3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dade6a5558bddf76b0d03218815d3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7985a58533966822c4049a1fc721f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72b3f5cddd682afb3f220d5abfa0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12684a3763c9ff9a2b63be2b1fe7ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68e1c6eb2edbfa851496d557b4576c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5efc628ee4ef185e662be6c11350f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83af2657619ea8409e94a5e23885f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123369a2fab6ca7b65e6fe9e346f7d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ea37cb60cd53615640284675599a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17a2ac98808212d65519fbb0417a0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949ac5657e051a0364d320eaa2b5f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956891ac18ee276c52ad0cbf1c239575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b05b6a37672969de6403f258c5e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93edb194a0e50bd888dfc26f11d5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327da65944400a7920b2ab0b2f9d5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f165235ba1e1cfa470fd60aa3787279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95452aefb392ffc86dd55da891d7681080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319dcd087867c14667cab84ab4db07381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab8a6eb14f75b3f978a5b3c48f75a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357a159636326217a47ccc2b251a5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a941049a15b7298362d3958830b2ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9f150b89508478922a12ad93551c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0bc9234484d9010fc91c315f7d1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b713d3581748f4997540423a75997f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460d324edcb0c6e17d790754d818e6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580f134b2cc6165814ade0cf43489189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aab0d936631430eca312f6ebea0da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c3ca35aabeeb757c84048ec65e2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8339da34907be09301d71cd8596e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd31bab8d271ab955ba4485fe65d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b385354baabe36cbe198522fe3fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360df33b4965244055dac5ebfe8ae595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4abd69b57e327ade1a6fbe62081696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73d86a141bf6d2d0745068048868a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e3fad9c45508d59476551bfa186f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2b17737ee2248eb96d0f547f20de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5ceb06dc05a84d775096b4767ea4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170482b00e014bb02a770e8680aa19f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389af7d3d011c9fdc53d5a6653b049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2aa3767e3b3b3cec73cfc3edf7c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f51c9fd072b0853bba3a99162a707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd0539e77ad39076cefd5814a8819105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77899cd5695108271a80a5a08942ab6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acdfeef6297a777098a96047596d4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08184bfd36d93916bb7964f0f2c625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2166e6459e50da849c164a9cd66de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76110931989ef011970ec4575546248b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa7406fc47160e280fc913fea4830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee6520bb36e74c06e92a3184ed696112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ec88cf084fc0d005d03ea4515351113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57380a16377d6ce273b3e7705eb65ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ca546654a9071abb7bb6af52f6a8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95f45db925c2dd649241ea8eb57906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57228f1772cc9f88c4c3eb2e96d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae1651d3540650ffcbf489e790e8fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d9669328abd4d2736237031a145c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fcdd65aebb38be5d3d922ec50dc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d467228447f71ea6ed055263c3e4515121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc8c2c54c5ac85c8bbd3ecf10d5675122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3498b77146827df7a3f70fea28c76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678429455580c46a372d6b18d1634e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5c7dd1bc928678daa9f197515ec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d0988b451420e0e7e48febbf68cba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743db215d1379ad82c60a5e0398a213127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e56fd2f37000570ec8949146fac8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586f9cc187c85f71ed07158b5d6b73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d88b602d43b3ee7725f0860ab01fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78004c31284b7df1961c5c54cf5a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38cc8f2beecdba953b4f6009219e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a0c08b7562fe6f0a6dbe3f0c377b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db2ccd5cb4319a048f2f1602a13c5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb19339fd12b152b9062690b5ab7a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4f657789f22d9fd9a70a7f7e9ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546085ae720f406a7fb164e992a512137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef98df7eb4624dc31e2b2698534485138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0bfbd8ef3b823fb1480971bbacafc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d55eb38bbbb3e8f0b3c0968d28c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3494f5ff7485a47a851c7cb769f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2e10a21ba71605fb7c52af959522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c8074381f266c975a683729f90ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf7be6dd56e4bbbf3227efd592479c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1498f2cfe9536bf4ee1ebe1e4bf9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378bf9021d85cb251114fff10613848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45329533fb68c15b217dc8ea01833147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0370488d1c1de854b10fbbefe8693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5152718198b2f15efa43cfda519da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf5ba5db8edebb622fb4cc019600b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8f2578807bb6b2ee69099a214913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a8240e9d5af2accc7bfd7d1cb766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7410c57873aa48a8ef0578bdbcc85a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da80220ab2276513e6adbae708b79ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64a6deeee5164dc44bb61ddaa2cc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fc290c198c25ef65a703257f38fc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e8f410d9e1211202d3ebf28cdc8a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6eb0358a5005654279d0665579e46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0eb93893b0b33e2964ed8631d4fcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a648f57408a2f7903b904bd32b77b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506f8fcfdf037c8bfe7028f07ff62d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4beb3a9f53445dcb9ed40a095ec3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7a06d808f76b5ed6c08bd0874334163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d35649a3b1fc761cbb371697dec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ad23e8cb02cff9f9d3bd97793ced3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111f2d629f427ef0ce59005aa9d42e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f122faba374e6167e395abd864b51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d47bb276b0ce29b435a1bc1f37fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f9e49bb4e97d909df7fce0c3344d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486f65babf540c544a0e0736370560170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4deaf7db3a2f6ce6bf380131cb1517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5aa7c0ecb9c2ce423d09da4ef0eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b24528b4bccf618a5203bb7c148a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a81d39679edd331c2c9c1d70ed43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5106c03596c7f25b8f423af5ca9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac68c854efc004c1ca9d408b75855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e970612d7aa941dd874a05c7b2e360177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1d28e140c1e4aefc9d1f3303fd9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a07d3a19bcf038f2182e60257c627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77d4e0d88c6a3583d2994d8445593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db3549b3551bde3b3df16bbe98c5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ea451c8324bb71c88c081d472068182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb045416b7f8cf3711f32a76d882b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c8d6c8aaf1b9efff770d9048e3fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f101dde009cff4d468262f7fa155b0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecba3b805e288d3b530ef9d4ea0823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f6265e1c0924385cb973d49b67c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1afdcc77e262c920e6136bd3e04587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a2a1abe09df5fed6e2d61e26ce5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e2cf6c8f616d0d20761c18e72335d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93602c131bf155bfd54a3d12c867e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b4c07c275995883753f9b6e90bc82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d4f57329635aac70a5c6d0bc607a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7630e106ffd47b827855b305a29cd07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0045fb556cd97dc9f60bacecf6c163195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f04a1d54efe395b162b44ab834b12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0b723ad4bbf521348ddb6635bf57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136acabac178f6eb152a209740da4357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95161b1131d9e2a420831135e6012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb258ef24857db42c714dd3958d3170200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45eeeff2b84234a82b712a1e76404201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b0a3f3fa06fcb3cd44a1f7f10abf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147fcb8187d053978d20c70f78dcadf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1845ebde714c58a7c13f6cef63a79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e721f61bcf3e6866493a494c04e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c7f25b9bf249d6abd4ca092576caa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd6201cd3c7d72a26864984f32ed32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b5291471860766626e41de2294478208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de2f850a1bc7eafe9851f9c893ed0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ae1259e0f315ec6335841c1774de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3109bc8a8b5c983f33ae87aec93a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b8adf3d24f396fb42b8787cc976f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e91cd9bf9ed5420ad766533df4ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909124cd0717bf827f8d0d6a0fc53b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf32b6c2145d0d8b1d08f28461a0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba06b60c3a490879a11b6afa43cda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30769bb7892f88d873684ad250a9d0bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96494bcec46d5dc2dc125eeae31014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496fd5e919be303ef6016aaad42658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ece377db9de6250e70f24b26f89f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb2338b8ce9303e8ae576c6c23f79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eefcac3947671b1658ca371d40cacb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f24d9346f0b6437136fe6cfa5418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8eaf2b0ec85d29a32221f6f4356a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05a86db68421d2038c5259e3afb05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914665ee75cf86170abad0b86286d09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564155cc770758a0ddfde45a97a645d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c28a5e43bef9c68a912a58d1e4ed2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57342c458a6511b01f35a03a0cf1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd520900554b5f4008bb3a53b9edfa4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aecc343c58db5282399e728fb77919231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608f7dbe2d70769380e9a65eead9e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae53496e37f909168a1d6e3ba9e03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cff388e12b85693d34831ae021a0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2afddbe5b89b516cee96f95397ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d2ca834f280c009d1c93b94ffcc7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfddefff0a0483a4fb6c513ae7299a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cced8bef8c4ec172a7731480617f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f35fc2f30b4a9a0f74dac22d742e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e57f88b139351aa2d9bcb1e7f9369240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70fe640246bbefa2d43b1fa6f964e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc8caf43e54b1d05121bae73fb31dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0256e30b5abf591afa1bdca21bc14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456abbc47886524b42ee97e645db327244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e10dd1d12250e40d72095d0eaedf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3af854d4489e1bfdafc50cd350d70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344811cb6dbca77fde464b1ee4536af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8cecef29d5e4868052a34de4e2be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5903f9cee115be6a79ca9949662c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8001d8c053cd3c69ea3ff0c568275a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f3b21b2f43845ab119e40fd6a9d83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1506d43ec4ef306cb1e990b11fb3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0c8f01d277a1a5e31c280e4682d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909119a81e712c8c7a65f1a1adf1e10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c6246fc325af15e11058e9d3563b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507062ab7216d4dc1e1c05cebfd90c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3775396bad6dddcfd570e2160e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb1e8fd8cd43e2154ef1f5c01dc40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111975de5f7dd0c11be41c25fa070d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab98075d41ae864d55f2c79cec745260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3408618a8ffb39ef09d7c81595b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0d507515cab5dec19692652ff2b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d737a4beceeca4ea3110c162a7fad3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4edae4f730280d9ebcc779ce6d069264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29240b7cde486e929ebefc1a9e408265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d008c9949473894113c69fe1e8ce5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419c1e587a05b870a21cbb0139e60c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec155505a2da5cd4fe549a9dfcc573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0cf1ba2b1f009466de6b7a7fbf7c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b1122ac6115a2a566a596fd6d51c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a1abf9837035bb76779e8913cdce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185857ec73756a936d109509833140f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b572e6ef8acc0dbeb12e56bc1cf39b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50977c3ef2e82765823217be59d0fdb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408749a162f49d45629835f79c7ab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad8fb60ae441b9a71edf73be10447276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf748647c280e3e7aebc1694896099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ec83a156e133ad78ffc2225372255278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd7c7cb05bd3b0adcec818585922a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a062b7e5e3e22e397ebb0632dca9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7d0e6a6e97ae98d717f4e20a2f3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f8735ecee4236e0aca903eecd0d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998cddb2fad786ca683db8b0e52c88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9cd5892f60e8c281905786dc95e73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f19f687b25262607b0155d8fea78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4dfa2c900f389e3f99adb6ee87c0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e071d876217d1dbb919d73b3fcf984287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060d0db76432461108b9d03ee3110f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4f882ad838a51eb20737a50f05e21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801be290dec4ec6207b69dc8e0990a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8652af5afc5b821bfdd1b3a051b3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac181ea0b81b29f85f05d508b66bf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf2b02c3f69caa53f58e085d1c0f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9963f67d64bcc7134a7d80cbe0162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa112cc88eb4e28da14eb1b9eaafe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242b6f456deb3d82ef5bc680b856ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6e53a5f4894159a7f16bf3cf8191297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b366502a6457ebf822b649a8bf98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99223577c08dac66a0c9d8b7bf5ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc07c3e23aaa09fa09a7b75882df5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f9ef3e56a84d833b9f2f337f2a22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa4b71021a2531b04c52cf18cddbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e31838f933d1fd92375ec1c7048f1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b1ec56068ccd01fcc4aa24ddf843304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d70a26a4f337321bc8f7a13eb574e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485dbb25a1848e7d4f936f6f3744e9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2a90dacded9c34bbefeb66cba757307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a60634d353210dd2ef137a5e6e47b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da4c957c4d427d33a757152305d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcdc2446f09214f063890067d95671310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807d2c02421a302e9e53f672fe1d17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc16a8b32f2f7e57283e45b229c1a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d04cf0cb9281d40062b8f807d0ad2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175155fb92461b7ddce7acdbca8aecaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaef7511ef2dd9c16ec58f25096f449315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4027be9e38525aa9524d42a9789c3fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ec1a12d8b20d1ee07ad9488056e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1ed7f97ae367b4889f582fc279ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6bdcaeac0b97c508c4ec1d78937bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c3b46d4a3c64b61ebdd863bc21d15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd86b33b81cef9e83c7920a7e0c06be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5384a40f9c96c1c47e7dc11d8251322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208de520f2f94e8dc129cf3d093100323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc2ba49e2509a35da1dccbe65d2d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ca5f05daedc6079af0af6bb6f781325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1186004c95f5247ab4fc3c3ba339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca389b2698b34e9a24c0c60153bfac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495f90afe2b6759bb9095a3389598a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6858260787e7f2699e3e2d54a09fc2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93818d4505781cd4ae1069b0c0cbf7bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a5958276649b185abb37edb49d0d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e80876cb713c3f591b94eb51ce77b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7c8fff318eafe80f06bc0d62c772333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93b7f50611e9d8c039f776086b1ae0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c116ab565ca8c72bfa611932f6fa78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fb47e16b1c1b0adab6769720cb13d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f1598af1747a5859a15a591b1db6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c4db4582277e376c11ea1a49d2625338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440ef96c0c377d5b569f1328fdd22d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad87e255ce470596310b51bf3aaae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7910aa324140c4ebb034ffb0fad947b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6eeb77e952d9e916065a61a21cf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465388cde8435ed4cc95e3daaecdaed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2723f3b3ba68d6693edba056125d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e9342710295056be6b01b26bfe4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5f63df9dfbabe256ad9becfc2229346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94137d7affd2491cdc211585fb2f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696934c37ff7ba5f5ad75bb9bdb09dd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38a0d9f5a4d1505c582275aae33b83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef26ef212c2d3170d0fb17cecdd7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a5fbc2d79edacd60d730f08c0da21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47a1e7d2f56d8bab0f0c61aaf6afc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df610d76eb19832ba3d61ffac60b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09e20bac93e092ffa2c2abd2d3896354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553fcfe3942cea7cd02e1eba0107c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67eb4b43c78418a82ae173aa013f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb4a60ab35d2f747a07d21309297d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec1dff64b345968229369313957497358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f2b0db5a6d85c86e47a11b4aa93ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198549036e15995a24939f5cc96ec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86fc74d0e6519121bd0f43ce60661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f76dfc24683a7a83fe3dccf91c8e2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4ac53b8fdaf2abe817b510f28c6c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b725ee37ec1290f3f7305f979073364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac00477d944ba78daf7d76bbe7b58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8afa4d29a23091bb7085f8e3df40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c5ce1467ec6c0750b81015a079e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3bbce5b5c7d186f76a95d967ed806368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f759b5ad2943f53d248929772c9f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd03237744f574a395556c6947791e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de846c9c68dd72755539fceb60e7d55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5ec427a731caec689d75093c5b019372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d855c15d6cb2003e997d6810c0176a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2242c4708a9b0a1e53be8c8b17747374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf1d8e70d7eac72454b2bfece65809375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b3576776175c3bd5c96a7b7b4d71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448139cbc60f7a5853fd6ef5e88f9f51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00e5367f78e2b9f60d68831d50290378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b607bad8de9b9465afd6a72580856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e75321d11f162f05e83dd26438225380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6f8b5d8c304a418e19c88311286fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa8e546d871fa921641362b0fda47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c84f419eea7d0e6c3ea89ef9283e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978716703fc423cd2772cc4d6d57c76b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750fd58a068b26aa093324e7b2cbb61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6677a4ac5b00d730d7eeb115a1ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b0b14e49595af5160db2569e319c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e357071f96d1efe47b782a3d2f1f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3d2edc249f322a525948c8f87295389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4335fc4ccf0cba52b037863da8d3c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b18508cf86d3ca451aef99b31b131391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f52e42b021777a038d6e5d7d42a9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e013636bbf70169c250fc1ab2dee10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1afd96c5df5d4272a0816d6f8e58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64abfd609a21c03b4a17db1f906072395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788d5cca4c750ef755577910fce1fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e344fd9e8577b91f28d0fabc9d4241397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cf8222ca8128534da69ffd922e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae294551af315cb2b624d0694ec2621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a4915ea1dc1e6dd54461a1196ab4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce17ef70a312978d0857aa32101ae6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16e85a765a8423216b0368c471640402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4edbd0d1b1e0ea4f824aa93bdbcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3a593e34e1450c086d01e0295c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c4cf2638eb037c2601fd61528bdbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e28e891e13837dc75f25488e8c1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd8715b674ea3d0e8ff726bbeebcce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670e5ff7604d1c9523a065f93cea21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462421f9c692b488546445a0a0b5510409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90623082d41bb0b8e7e641f8884ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92330b8a3982c7920d60e084d94aaa5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadedf982bb164213938533660b8063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33b60bfb82f3a8d0f054684dec36da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3f31b391b0d11ac425f75b4758d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd4b3b50876568f1523943618b3aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadf39cfc4e66e4888cfff300eca0ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a2030a90e21cec021101ac49815c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e6e05e63d348ad0f9ec3aa06b22a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cdd7bbe21d716eafe3faaef493f24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752676d014801cf2365a2e94b7f1d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ec79dd4a193e9a35eb223a54116b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df607b72b1682f57f2927789b95e1f8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157887e2378199870ffda893ce8711423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494ee8465aa40b4408ce8404dde9a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e2349814c7736982a258c3a2f390425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81045424083b40340e85f490cf976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99218c29c9fa2bda964da82193149b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b96aeb025234d635dbb3a2961f76e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83047a70c0570456683f01459ad607b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0f0bce4cee4e932ca2569bfa4ca3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595252f5938159d703565854330e18fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6efc4e8e80e8d4c7f25f40b96d3d87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bf842d6fb72ea8fab3e1df9e4b814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30640d8f39470f7b80faeb75f4f710fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c334e5d25d1523364ca2fdf4cbae05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e6d231c4929175ce06a2e875c31f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434503b008a820057b56c5511fd2406437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb3ff76699606ece5e1f7005cdf753438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf69df6af4c8d0f08887bacea262a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4551b729025792dda5880e8303e6e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c05d098ede9e3fd06d5d7d40858ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501ec21ecead0d2e5a4f5844a6a52d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c29d887bf51a0b0b03e74cb018cca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271eba3a074bd4317723760705fe53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c2e741f685de175bff4dc5856adc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c6359437392334777378236aba683446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20e5e9a709bd75a9e6bda608437a71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf74bd983d2370491127637591ebe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa61fdf99a65bbea46142bfe3159e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1debe471432b43680bbe007adab91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008224f6a218c611888c2075628757451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4003369e75b20c2f3280b0595302b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9bd7ecd749d73599592d2a927f48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce3d5c2d32c1eb09b4e4b79c731886454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a225df0a7b90f6dc28a2f7e0ea9f8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792869c2b70f4f87a1bfbd1a19bc1fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129ab4eb23c8b41f3d2bae8c08002e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e2a7e2a4b97516e93eb6618b879a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e7034205ca7230b17e5d1e313131f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8a44b5a026d09dd8668ee6cb2fcb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff517ec6fcdaa46e31ac6bebbad205c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c12696cf60332724c12e800929be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ba824932085fc1ee36fb0c89bfd54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f54c46921d939cac5be4ad232e78a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ce7dfb2a52cd54b436b658ac9d75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6477457db521ab814ba05a250e168d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0652eae7c7b63fae6bceec31a28d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90556e4196e199c45fafbeed229d4acc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59f41cfcc7ac7decf1c4dfb7289e46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc64301b23362424b1ece6a8322fc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa9f9c3312011e88e7adb2b9f00d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dae05513c832260ebebb4a0c8812e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f238372174554e5cb1fcf4a4d022add473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582998024b5af958ce705046390b5336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d33d4f44979b8c5daea09f576d79ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7813e8687b73cf4bb364fd82c568476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bac515afcdd467dc18fb21afa7fd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949e15c41394ab36e6bee8d8644775478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fefc510ae396b099f436cddd73bee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a89114f4de0645ffbadad4063698480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed90a555965678ff16eee90ac4dd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfb13e1d17e8a114e0a53f8a3a651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e45c2cba8661d9cc7902c6203c965483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3c6e41954401e3fdf185fecf4ce2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e0b4b521220067756a1a70562bf36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979269d60f868c06b093b131a6afa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f604dabc80f2a6561e37eed1ae8315487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe943c164cee4e14e25dcc626d90dc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283ddc002d603b78143a8f2d7c7f74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1dfe257ad6fdbeefea8664832d30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d81547db4eef37b8db065d2d7d335491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ed799914bc9707defe87856e6664492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741eebd5f3a866e6c2a343ce5b22f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd7cffd4f115590cdff1157685b77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cf425985ac100ae4eeae7ebbf5097495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0fdb0c158e6379996ffaa8dc1c680496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292357b01b8d89cab4fa001380631689497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3685f6a2e88c93b5a24fcde681a93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2066394b611d99a849f71511265e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643751497be5eda1722abcd882d18f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28be7f6aad982e3133fc852f09e63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9739129b695d146c9d1a37cc5acce62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75467aaa1198216afbb10dfd933db6ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691776526aadc351da5720b5de781a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5872d56b8d7723e5297af16862605a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e6043a13356e4198c727ece75d27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba56e846549c43d21622f33ec270c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93fbd06f2c37fd53ce53db982c33e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5335557a428f5902e41d76c9a8c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b589ffb5ed64309080878067282365510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ce3844c3088b86462d6a095e4d52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fee92637b6c00fa5498c21745a08f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141bbd5345b311c8958f008ffefec1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0ccaa72278dbe17862ed1454e250514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5b133d87e44ee8a494e36ba2ff6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed1fa63a1a434b522b468ecf13691516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ef5654b602a972649ffb32692127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f1419e3e054ab9fb48503333de74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026a502a1fa6a9cdfa5445e622dbb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127ec36087b482f77a10cbd31adfa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705015b324aacedff4ccd0d8cffc543521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff32062509bd29016c9d06e3d20f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb5bd68bef0543f69321a3bfea032523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604068c2308985cda17ae94af5fa635524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9001c18058f55536d9efbe0f42b35e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042079673f070bb9efbd9af9393a4a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d769127e704a26ba3a89256283f29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428098c5a17e0f9b1d88d472ea35f220528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef6708aae85acd19ae4dd651d26aeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d54a0cdcb642a16a3745df386b09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7be5592457804deaf5dddeaf4fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0e580a22401d77d9fcb7f100ae5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6b7fa34c1181a717d41b1da2d474c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa6a6474ef4fe94b914d00678de17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65967a94487ab5185b61c2fce7677244535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8968c137b5fc5a57076c84eda325e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3021b818b97d510b3ce28593c6ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6934efbe945a7fc831bfdc11bc95e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c8fe0181d5a83a2884a764f81d4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23f2a70ab3dec5df06f8634a86817a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61c5655e2dce56288b0def1c18d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bb74214b9013e6fad24d0f7f0e96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d05d48cbf52706d37b321662b93a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3cd8ba347e0cdb49f2d6ad6a0bb6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5570e1feada32916e8c39689ef6735545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad080a8d6c95ebe9eaf6bcd114558d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a28aadf73132c6e4b1cb39055c68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21338200de8c9fcd5ef5c2e12a14201548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a27d51850db88dd0a1ac9b05d2dcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623ccf2bd44e1ed2ce3d30173b1fe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a84795e97ece4330a3bebbc609051551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfae35b5cac962d574407bb3721162552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337a4118c209cba555939cec197657553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe69a2af538815a474d8b83879e8103554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f431ea746b24aaac2a442e96285da3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20000070234616d0ada52fe3aa4654aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eec8f1ed4c2fffa5711608c700d35e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39476856d5bfdf961a62fe392d9f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301da9569c5b391044841cb7de6fbab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292cebed581789e7131982d3f3a2d84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc165ab86bbef242174a6d2bd49b6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72492d57c96aa1fd8820c1963d9f92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1727046c80a33d9e51032d4156395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea3d02318278261961159963717fe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170eb45fb3abd298d2420dc9b3f00fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78588b0c50ef92a509035e77d32d6c62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec588106c7ff321437e7d9c7acb1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36429caa948ecc0f225588b4568d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c993342cfaa7a2a8db16b563fe18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0db09db69b651b7f07e9d580e463be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3b371886190ef2472a79d1ddcab1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e68327e5fbd104836e418af59a3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4acb04b6e380f98bd933362fcd9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7458e6bcb2215837e436539af673b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efbde3cc166bcf6aa1cd64a0b744f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc4f3289d922626de4aac2d53ef5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a68d74767383c73a4cc321e8609a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1b1803dd858a29ad1b22dd29241e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677476fd91551086ed1dfe38e48dbfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fb3098507cb8cb5ef329e7d45568580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4fa20cc3e5aec99d9f7f883a10d63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8edf242f5d8202d435f9ea29d877582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c5cd638472e12c0309f28c14470c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657920383c7c10fd4c82598e6eea85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb7938198a65e840c32d0576ed9d85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c253c1f1558a53cf862611089bf40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b558414b4f6ac5d2b428a27ad0c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541fb809b9e145c3ff5e064bb3e5a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49634de3c148152705f5e4beca0a8701589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436bf0369b5557097228f9586473b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce291f288d92fa44b574d83c095f50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359571579a701976383c00143831e5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d7500aa8b4f15e61438662e1c90d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e85f2f5091611110863c4b8dc4ca7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb8d82a2b5cd71d4e58c8dcc7efac0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be4f5973236f611ea66e85a7a0148596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca68e1259d742f7e6d446777711e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53ad9322573834cd40d0d580c177d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98bab05cf6165d60fe5e2e2216d6de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2155765f9d23c5df218790710f1afe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80716857bcedf888da7e4b35dcc36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead962825e51e527dbbf23aaa7b911602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaef6a718c43a563145d07d48fcdcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb1ce3b1fc56a05ca7bcc4521bb82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc843938c52fc25d7d945370f8a39d16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05f26ed8009c194dbfb83893e0649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a44ba1210a4b4bceb3ff4b597c99e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c4a18a98765100d09a262a6d1901608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c36862b68d2add165aefaad09bce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a00595f81513072e9438604bb2729610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7f7cc2f3e95536293c86b3b094a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4dda0b580c6908cda68ec1036dd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd151b8291df16092a5e9bca4abe890613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7c082ff2671ec194adb3777ad56d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f4951f5946f155ffbfb10396548a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9cc3dff10dbbcd413d4c4e31ddb6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734422778d0936060a108410639a2a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0740e228fb6617952a5a27ce5043cb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d567bf509c34140aa56ac503a127619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b67694328493c5d0b06764ffc437c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3e67f632305cc99df78a89d5452f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd00995c44621a8a8f78225eac3373622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf468833a2e6b0f5c5fef9ddc6271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e6b8451dd63b3f6daa7050ea18171624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237387514fdfea8c0d073b8b93305278625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc40cada465be969a20b79e4e56d10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b2bf8be258aaae7e55049aec1d988627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213821ce71b48e32088d9dad3d70f4d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547ba4b990f54ceac60861de6c2f30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a4df40dcdac04f7e0e7eae44cfbf7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d08e27969c24431a039c9521ca9f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece68cbd37b9ae19f3b045fba012ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e495547e371317a9ed35ac9c365762633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6455f687512b5b41efbda8f58569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3ecb0dbbcfcbfa751d722cd4e01f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8672514a411da8ad10f113b6ac02a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce99119e7b5df255356bd59d1aafa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a103d57801a8407ece7dd73e428dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57bffa8aef4d5cfe0030c53e7fa62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75149690e8dd8c025f3b227bcca0e74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6aba8ca1a25bb2e062533df2a796641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b433bc6d5d61fb6a5a07621caf92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376497f061a1c100260dc642c6f8c463643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e15ede415cb823c940b5e5c29cd19a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0df4821273010a9132ca057e47c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3250a5f7ec31d8bca0dfa4e493ef6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d253623e60798d76af70fde88ea4d59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56015dd4390e0ff96189d1744cb5ff9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78251c47b543d8fd99a871f225f9e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14520c0b3c22e2c988d5f1f8427eaf3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01036777dcc4c3fe28f135022a88945a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732337d5b8513412d34a771c747c63b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81bfdfdbcc3fba17e82f1a91bf4c89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021abbeb6206da727213155f4edea337654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609652a421c6ad9ce11c1696307d8349655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd9e0bcd47f336750ab4e17b0961d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe7409a4600a59e4df49cd3aca8de2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2fcfd10f664c23bea6b2ef582e588658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87b38bebd2e52a9407a81fc6947028659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe4ea6ffd7e3e1bd29daeacc9fb6c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243da48b6c71056304f65c21b48a53b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52de48e35a531e7bf331ac155e4e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c27c601a1a107246cf2d8ab70a510663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bebef4eba8c163a342bef5b57a2c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14d9efbf4df95a827e68ded053659665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1e29020adc08f983859138d755380666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc699d579185aa17b5c31e60acbe8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2545b3327c9f344dc7dcb4b156e595e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af364f0256ffb262d4d959c447fab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377b9567b9809eac698f814934f266a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd261334e663a95a5afa7f05fc1fdd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10b693a3453fd1e3e4513b4937134672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf256ec1401a0f7e84571bee731e38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4596cf785d2e7d5d9cf4b8f1ac52f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d42af4d73afaf21698af3680fbcf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8966155f9f4fd56c0fd5c6148d239fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719349ba5079fd2d36a8da312a7c545677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d0cc06ba0c46694d7a201426a42d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e8a7e8acbb3804743759a79e6f794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59dceeef65e3339a856fce7c56a96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8825f4fabc9c7e5b1dbe9f7f51f76f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb743f126c1c160bfa59ae379bf393682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d9a37a3cf568a8aa44c73946faa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd94566ee7a587f1bf8eeb30dad0aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5332850b733d3d5d6d3f5a0698ec49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5f9521ad38c17181f78b80d6c1869686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1202999a16e9737263d900a4a4a823687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8d1ed6579a25c17b4a560ba4288f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8eb6d8c5a9531dcffcf6b9ac05bcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f3065835ffeff99b16d69742cb4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a1c8126830d5790ca9616b719932691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77affb387993aee962b31a58acafea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3f77aac2a6c6fa81ee4e4fde341b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b571d4842ad402063e0ea749ad7a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b1df90601bdeb98e0d1958fa32ef2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de8f8cd5c9af9a56f894e7495ade5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd09eccc0ab7e6aeb280b9c39b6fad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951f1cf2773397f7a17c84063f9683698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313264600cace8f3ef80c9688124f532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e502e83197a9824eabe702069832700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be703957e6361625c68d97a61da924a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a1308d45e51edb4791f5071f8f6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3278900b915a701835d19ab420d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac3978d4c1b0323c93b9d8b70419a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227e744f17c38c924dd442129a973d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d178c356705c11bd2c93e91e7e55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70d4171d27e965404b12e97d3f8e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd1b62aada384646739a6f875cd7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545a923307ca388c9c0eddd2819314709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41ecc927ec9445df3f39ed97419ae710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4eb647f4ba05caa61201dc69902001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fdc870286f1abe48b0dfc39f42ac82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a5257cdf02a452408ed91cc064193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de1e4c31460f9a7094833491bfe204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7787534a2a94ac0e7707d27ce50eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e66a855fdd9454269fe4560493ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a71d2787e2e9345a1989317acc0c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae8e17fd3e1189d36433eee59c10ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c923ebeb578149ecfc0d6ed17a42c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16ab807dcd00a8888a21b3074e6c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56fe90b0569447bf65d75d03064ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d412db6870d554a135c89cff0e24312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf46bbd1cfabee33e1e99a8cef4ad3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84de8928f3bc1f393881077bd3b08814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3341a0ba56ff22d898c253b5196b08715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb3656b5a40e0b360b736abd7cfec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61a7b0bcda1cdf52d9ce984b9fd0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19d70fa116893dc09d6d2190102d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cfd56f1a68ae2d429b4f8d1decf2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f571b82b2d4d136bebf55a27b7e27820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8155cdf1f17927f5fbc2167241f0cc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf15e883131cf32f64c85eae2414dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ad2567733d965c3cc27786c895c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6fa84975d53fa786ff055f687de2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f44ab547c668dc1166e6f0eaf0b7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a24b56510100f7baddedf6321de1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241dc2d62fb9357f97a9852039f54327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dcbb4d60baaceb4ddf60877b6829128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0f52092f80ed84029de029f2681e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59126069a9e29803ea90ab30e98ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f423cce3d3cdb1904f2cf5b25f10531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd689677b549ce13bd28a905c8cf8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbae8d5c59ad88d353403dff1af60833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea089887edc491e64fbd13a45d9e3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364441cb3779e5f3482ad198318c5acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813a9c08244dd8847cf9057a77c83936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598ef276c81aa2575ca7e5d2e437bb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f2e4b718d360641e26016daf974b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fae9cbeb2a227dec096a661b24c5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e410dab3ff082a580f62e143b5e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11f58d7916400c0634300b7355ae741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65555c8231b6d53b78b6b7700fd48842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d19dce3e0bb0f20fe0356f754a67543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881022c898b1fb0db5aa7c727924bb9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa3dbfcf06c345734cc66b89dc57f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80def03a4d7aa81a271dd52dfd6666546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900c01bc97c2d6b6202af5f9bebadb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff1b9f9e0df5268ce0777a5d3556048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40ab8ef18488e5c7c530b5af3aee7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c15e6ad595221b012b98091198da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3924679331aa6e6886a4f7314c86051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c695543de860509791e07282c03de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9fbb99bd00df397914646cacd32a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7701b32f850717f2d9f1676381c81554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a3f68919534f21e60dc1254b7f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467660a68a78686018e7f862ebb0ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012437f9c9a4ad63e18b9b7a2ce2e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b7236c41eab6b1cfd163b9e9856cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a66f9a13c8f8e2233718efe5408c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9aad1a99142f6cf96a9ee763314360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d87c1d83b5f5903afd1730ab407cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444a12087db0497eb81649ee309e6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750408c61db2ead33d6d807b865d41f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962af9dee7a7ae57ae43082b4dd5cd9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd34587e56087fc6975464a1f55fd8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc864722f3e4838544cd7ff14613366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74cc50fc9835bf5450f053346d5d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f91a59fec1f8fb4a8f0cb4b905cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf624b546116aa01e2950544f6ed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57526a14d21a9bd6b3920d3d6bc9eca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70481e1bd94333bc780c7d6d179a12a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d7e554bbe1cc9066191da8e69b4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a55095d50a8af5e56476faaaac97873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304950c78c4b87efbdd462703fba9c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd52bed5753b24f3f88e18754f0b12975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce693aac5d1bf82efc05a1af7618ccac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5784ae7975e4829b863fde8392ac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bcddb34b5f0776d96947d0fa6330578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dae228679117f8baa4d83f0f2fb8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8cc283e289378c8e10a8fea4d6d9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6abb96912560394a624d1af0377f0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036facd93947ddcb7948e4e5329542e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735ec6d75a47a833303ed28229d4a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22a8fa95f7aa22ebcc672bd8acd6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3489d7c171a77479e434f6fe3ed89ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c0c83d774d1fb8cff7add9095f1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aae58900bd2eacac087bb2db7964f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710117b869a5261900ef817d6d0fba2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187d5d1c61a8d6da9f49d2af20e3bc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623dff999370bbb39b6c09245a9011790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca5e289d50a75d6e5ff4c55b6692491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad20734bfb7ac18bfab291333967e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b69a888fa2453afe75abe62fa2c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9743f30609aa4614b7922b865dc6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77481de27b0fb6e2b5a8e346a4b4fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f7b19b4c39c2fca1257f229558eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca9a13364fc494b8785505b14a88a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1270754cba88404a2622b95f6df3b9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54948a26c72de9f71bd4ae1aad645b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713aca7920942327fa1440a2377705d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb05369799c4e930bebc2d4a2e7c73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1596f9f5be59db5f38d465ae22324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d7c8fe640fe2a42604b87cccabd27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea963150fe938628ccc018632512d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac563a603f6edbff229811f01bae199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c938a963c03f4711aefda1fe6488ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1a83db140317558167bc1a2c377b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddfb7b26a2f28f4b4fa6833e7a01b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9dee8d86809e2761682313480c94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824424f7a067797da9d4bf321914668110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d8a1d5b2a48fc38fa5226abf3b5f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39feb9ec1a8df1f5bef1eb8894a3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef844b9eaaefd15e67f20bab7f461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece0d1c29ac6e1021cccf67ace918f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e699ae7098e1786c247e51f7d1dbf4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557aae807ce39e576d2fc1cb7e1fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616cc7d31467a84a695bfe4dc511956117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83a7a4b596d124bed8c6633ec303d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2002fca559c861efd4dc0e4926c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3aec225667caa68b1c62e1c86fd15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043528bc3d4a0320f6205740925ddb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1de7f359d4fc21acb97811503489d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae4ba311277d15c0357c01e31a9d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb449f63953206d4971a1b65163fbfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc20a1527ed6214f6e601feee1be7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98c4cbbec4d36e2021cc061f3b526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e793cde973c71af5901e0a18824adca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224c091ac4ce94c7a42b854a6e08f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a221adefd26dd262524f1db8384978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb612b1c72844665e13d1cc7d3d042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912dcece2e3b0323ea0fb48491780c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196cf81ff4c94eb7973b79d5a06e1dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b996f12094f5660a1ed4f7d5cf89f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946bd3c3b0712666c671bba93ff971c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc4de7f625765cc81f9d39adc14d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c7e6310e61651b10d60890c6d2559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd62e1c856fb33f8ba5ad314da73d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e150905896e5552580e47fd63232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c274b52410364d740718379bd865e3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b10288b00d2b1d3888f51739a677a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea6cc94a0a1cdc39b9d0f906d7369141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3fe0aa26d35cf1a5fcd0970b994e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d9d23197780cc8d99ccd95f26302143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006125900f49d41d49f4ca395bb064fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf2b3991bc8fb79ec7f77549d24b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db9c2fad54b5dbecb6cc76d77e735146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83082048cc07f679a46813cd3c06e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2e9babe0da33a97acd166385ffda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea0123dc90f4c6964c46909411751f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa247cb860d0e43f3ca372ddb8e1191150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85f2e29a1c58d437fcea00dcf3af6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833cf8cb2d2a824e359bc52886175e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b991189689145373bf7e5646d30d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa26bb9d6908c51e36fcaef763466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58389600a31b8c355beb92cf5a351d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511367a6bdf8d2890d8dd739766214b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a15b7586a04b064540288fde5b6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de25efcc8df15487162d527dd0e09d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd72643e206e326340ac8bada39dd54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d5e44f82d9a47cffc5bba368d16f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba57a25bb74db6fe88f1819e30da0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffddab2163c9f2855a96d68e59ada3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e459f30d966c3a1dc5a8e3c64f60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299a8c26e854f5baacfa7e30be4977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb9f794d69896416f395453c303be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264943f95f69d528bd36411cfccc9119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930e09ee4baf56139a89d161c7668b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb1e390023db50d86ca139acf47d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826c6c4944a5a0d5c698fb0f803885169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38d1a4f582aa4a1d5798604d193bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b5680b6f3b3c611f3230dd7c81a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741b2e798914a81353ce82b395b70f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939aa43e9f088d7cb09bb3eda22b94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8aa34a204147095f71ce5e654f26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce236d5c0424683f26938a712cf59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bf3b4b06773af02dce1c9d1b8c381176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fa7abc74ed2675172f6c0a03ec8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5c277e7aaded7b148703f54eece7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac01968ca1e93ec7a2bd21006111e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0b8d2094d49082f3157f155d87c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369552815380a4435bf2d681b435a587181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a406b1ef0d5565049448da743210b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12239d0afa26afa55304615760986ba9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da895fabdb6dc2bc4de479587b038ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8652b31529fba7f1ec64de4dd42476f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad2f860612bb009cc2b4dd4952953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd43f875be62ba3d251c81a63230c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d50a4d2404c9318f8bd4c7a910da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108786a5a5568a7ccb71bb3197d8880189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1d6933104645e54e808189e71b2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc94e08e2d0fd0401bbc01c558d55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c59fb2299729453f505edf514420192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b57ef8efea262c9fd9eeb584b910b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7967f644fe2e1f82dc07c64424cc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49bac86ba7e4b6852f328d6ffec8e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f50f023af8208681ea68ea2068f37f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975c18da556b94b398d2c48bca7fd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb77663dedcfba0065b5909f02108a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c639ceef66dce895e07b807285c111199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab9b1286cfcc639e0bf6cc2ffb87b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f706f548877928e8a26b22ef1b79c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f83daed78451e3c0f9dad20a28f6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a28462aef8a14058d80aa98ef0ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd45f9d15610f5167b35b8663836d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda0ae14bf5bde87fa6cde88ab53577205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16a5ed13a3a88c99df3316b58edd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb330c17a9e1908a7f001b862458d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6835078189736ba554b39ef0b0d122c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb590d9ecff20913b0840c9a362fd1f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4cbc00b548cd938fa428951687cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b544c1299141b1b1fd6c70c27f3bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f2bd563a69c2802d2019342cc73f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db896c85c9ca2d4a611fa0107be5ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1642003179dce00f5acfcdee0bc0f46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18e3828fbe2b966f4be6444076fce0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c1b74950e563a84bf97244860e87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263be672e5d831745f281ca9f29710a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687617e84ee3345dee044748a3a4f37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dd24fe9cfe1873e0145e2e1129e97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784feca1db34bf6a2868d7b21d06cefd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536975cb1beb7540ab07b403a8e4d93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d37915bdbed590d9ac5939b2c997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa15e7a79280807d30e62184ddf01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb571ecb66176ed14184dee863d5f4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b46dcd132db6cd5b5b4adc3034717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2452ae4ed3410ea431b408b90cd1f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c77fabfaa5ec9ac4562ad05aa828227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d562d613e20722a6e0de82a39af455228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb10cd8fc5d548b2794ab6fc478b98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857d0a6ec5f73b1b955f3c1ed43ede0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f24eb3fe4d462f64544542b001574231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1ebe99906ae419ad9c4b6e1d113f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8cca5f695c2efcd80e95b703292fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80affc578e17fb3c705b9ec8a89dc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d30ad0fe637a34840cfbb31b28642235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899c37ebd141bf85521f7614a5bd6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40db3e6f8d25db44344649ca3502e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61ee3f4dfe338e49fbceb4a7a6a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cb496b68f851f08662677d3298a5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93af225fc038c0bf218dc41030578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a1ec244cbd399b985ebc18ac0d8cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca3542d3c01a558093056e855b76e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667b348ce5ce0106d32b05a64f0211c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6914c5068d3eb0c0ac7f27f79217244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611d158b13de708174279c2d9ef45e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa2262ac577ff68eb33651f2fe088246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c6a9e9f04a44044c9a432220cd88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41327849e228c3884b5cc3c8cd1b94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a3d22dbe6b24f3ae1aa19053977f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd67d81a05bde633ac952294e5eeed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef1c8099aa616604fc8e394a070333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690718ae4e13c96a56868eafd6bed6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ef5e86b2b18788777c42a66ec35f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55486a4350e99a965afdd74d8ab5c5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fbb944106e109ccce9bfe910880f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651e673aa3e4cc3658df419de887e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528e78da82805d42cb5c8553103baa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82ef05eab837bd68fca241eee107e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1fd710da8bf7d95ba63a363670c2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf679675f376292b7a0bc5206e861a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8db51e3192a32fffd33cfa2f1b5453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40fc30c4ae8d297975a9b7c50d9ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1e05cdba02a4e0bb8aab3dc909690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a261c9ded5ecb850c6bc843fd90222264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70c8542e92c49568f9bcc753803fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c5e064090d3598f28bf69806693b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d78e63e6b6c1e3f672095317862bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983dbc3420a7850c308668529e4bc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444fdbf1d8f889301b7a788a97def08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ae6a6cb7b6964f77f68f6366d595e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ab85de220e2e7d09ae53a3da2302271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50992e0d588c70d751dc458d6582b89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b80a498cc9b111e192855f5338f12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08440ae17a8b2cc3be19ddbdbd1b192274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb9353d09e910f0b28aa0ff4ba122275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4131772dd8458315ef8425b759102276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831ef624bc14fff813092757adc253277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743620b9c2637bf78ce1db37a89448278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649138a682ca22c68c4ecf83aea837ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a26b1f9a1c693fd54b5d9fd85b02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c737507e85f8bcddb0d69ac2cb45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fadace838106ffaf93ec5bd22c0b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4376d0e95f056019b913592e6ad6bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec478498036b706cdbb5101b340bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93bc896d04c721124f9c261d354c17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d5501af51d1520919139f6deb1de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31c86f02fc413d8977ae0f0a99c793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc45b3d434633037eb8d5da89dbacc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76236ef760996ba126a885d1804ef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caa97f48a34181dc9d4e911a049177290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884af481bb200a28ae0445caa7a080291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690915a502c98eafe33cb6137c2d91a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569aa551882738c640bff24ebaab0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d83961771c904c93d55dca28fa7e32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e3bc5bd1690b7ea3e728e6ddaaf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb67cf86058275f37a3086fa01729d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5638f0567cb221fda0724c07c7f2427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c65e2496a33548083ae6df67356c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e00a34b6d95f470e193c6414d4f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccdb17c8dfe3a6ea51b8354a7b27f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bfddc94de6177fd574b2dfbf70d90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca9242fce3ef0dff214ace87c7dd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414fede93b7d2dad306c4fa9757fb63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53874a29f6a85290cdda5c2312cf47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cee33c6fd29002bfcd0d0c7512cc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3284e7482bcd32aaa3853d68798e42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbbf04f10e63ea6dd5525827472cb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b568d7b1dd876080f37150814552308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8af8b0d2443e03f873ecadbc39ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445f7992b1d6f11dbe89449ff7f718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b463dea078fdae286ca70e2a78c63a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d987d4ccee105efca064df75a927312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903acf6af22b419739d2f5aad6d7240313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde483028374516fdf72b1127caed9da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360589f284d515869402a4092fde5e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d8a4c2fd27ddcd86b17c6e4025c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4bea7892a33cb11acb0874cbda059317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb6e94abdd0bc1448f9309df927fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd69060dfce731dba8bb5b0d72bd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edee62a28728c9719b570b1743b69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d11612b28878a28db25ab0e454bb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc7c22559cea540584e2df1400024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ea55c91184d6da68c5c62e69c180323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678230d01e2a6a8562c457d7f6bfc1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723981e68d6f32c45272ed67851434fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509e6ffd48c2a9f4bb5c69941bedf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872246d7c47125308abae7969266e78f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd668adb5cc8080ed0d889f285e1060328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e0d82dff3d02d3d905ed5fec6baa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ed1abfade96c0e292901c7f60a936330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f1ef99b73ee44200561dde1b59a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d2739e0c39bb2abda881a91a2f4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5b2ef13084ed34bba0fbdfe6d9eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a525ff968506764250a1693f74a92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010b10a42f4d95a2223e2701251e71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa517b24229019f15723b92c71d40f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa606d41b36901d37176fc6b6c3b92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfbc120f1268e7c2eb0192ec274103338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037cc5a2093fe6ea4b2e4af6f9da0db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc95945707e24fc90b30d65b7f6aba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf0c4a414da36750553652a50cb7fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09670f6358c866fe786e09e41571e88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af33040385079ff4da00e3c5ecc4df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5cdca64439d98456d11f79ec5703344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8fa40c9decc409503d9451d21267345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de4f6d22321ce01938a24459d58de8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956bb3c6b430241515257d80ac1fd21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483346542dbd676b1fcb56104290f298348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7eafa1e323daf5f5b97b9430a92f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeddd3bad39dc278748a18e2f6d0fdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcee47603286ebfc92c38ae00495a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745cf065d198e81a7817b2a2fa09f9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276157592b3fd701ae143e45cc246d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540deff4f0c679652d90e9993f0ccb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d750795c5f1d9aa45ca8ab626065ff7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbb445faca3824392ab3db9c91acb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346b98153855398dedec5db06537f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb179464982399263224e0ff512b8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a2d9238163554f73be4137520729359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1985dc044d8716ca925077c415dcc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa14e090476c2d3f1083979f4ebe5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1319c1d6f8e37446ae9e085a345339362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9027c5b550d0ef0495783b6ea793363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593be3b674187f9e051c3cda7351a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ccbed44158166a9d151c58e49a8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1de93ee179a8787c4ea138352ce36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150280c4c1a87554c530211742eee5d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139a30ab529d940ed6761b196885a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac331d185ea306315e01e966ec1aedef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425b76ec34a6e1a37441e6d785e17a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac755ab075b0336118ff6a415f26a6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d98d79f7019c6bd24295532161c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550a62984c6343fda59d497361ff59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480e7d0d8c080fd4e77514dd424f40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac7b36e3d1f976d133336e873eb86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742682d031aedca7a86197dce424e92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b36c6fec023ba7541ccf5d0a549bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1e35a9667c49c79f39e2dd4b9430378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a41d9a30b4e96a5d9d5dc31554ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331b41017f87be439850df94a84328380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0769e792fe7ea0070456fc88c5cdd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479ab123d90a49e5ebf1a14b7407657382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b3dea1c603d535c885d20dd72127383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8eca35406757d449335ec29c7484384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232914d19e0201b5f85636344c734e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bfae076f73824fd962d44ad6de2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf001cdcad1f39f72873676e19aa7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e068a0b5680397d2cff2565f202ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38414e11a3b1b8ba15046282f4a2ff93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c93680c414bdb2d208727d8be0ced390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e599738d145b82dfc11c3cca6e897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78541a8e0cdd4f82a1019e6c9b2c00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598aa4399bf2096bba04cac6bc8d5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974f92525c829d993bcb8be02239a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a5f7dd6a9e452552fe01c12804f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68da3c9f45c794cd611afef62da53d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4d682d0c60cbe43151b8bf18f796397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8bcd75477f5128007bd21adf7e202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ea6fe7e0ea4d02375d4cdf0c1f34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe29aab477388ea5e8e0a5979dbda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e71f7e8e78c25dde02134f2fec86e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d47759f199a5d566242e26103a0a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0bc346b30d9d6581783b5e1e3c367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21f73dabcd007405f432dc57927240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62b9572e2f07a622e98fa712d1345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44a122dde52761cc0e2949d41d8a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5ffbd9e01d7b2d0df9f57f2fdd5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4bd7adfc50dd2deabce255fda152408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b99d9879213f0d635992c8389cf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434be3e941d75664518d61c7bcdacf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015aaddf0ecceb26be89d234074513e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771625c2f8eb338befa2d2dcfb697384412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec322506b7638cd2009497e8a9795a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73a2b862ff6bfaad7e903b1418c05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ac1383eb2569eb5770a7a823d2d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e681f550e419d4323e4cac1ef50d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb8635468a07ac428115f5a6cf228417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c20a12c2ac04ca861da437b557b9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa78e0b1f7879fb3ecd126a08cfcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f3edc7fa50ba9dab6beb63ad4ff7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13da38eabcbf17e4593a3cda10ade2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dda51bc75618872c40d558945b5110422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45e897aaa63590c78cfb357976ef4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05e2e16efab91fe9f3d046da98980424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c436b9a7b12978fab2a91217f68ccc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdeb69474e958c32a42f6fe215ff4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281dda726555b26ce945d9a3ea576ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9414f36ce387b56866eb184b71aee3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce85ce5985e37ddefca1a0f9d92dbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4fcfc853f0f59b2d88f16a9172f65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca004b40bf4ef3f8da60d3f4f2a33d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67997af3a3f359d3c57eb68fe576c92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7a58b00dcb2fa74e5f1c6fe81545433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e49499c9e42e4e79fbca96b6a3a60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68399028f9090a3b40ed84860b42f20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e196010a3d279ccefe417074048c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075c72f12d09e8913ce96e41fe4e10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862c2fa2dd4cfda264fcb682c3776ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f03e4bbb1b03e05973e2138ef446d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f199b8caaf550f3d7b6d58b920e5b70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b91a3036ada142e57f3ea8a942033c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374f885a3839a8b1eb22d49f474383442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764324bb517acd804dcb75eb928decc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65d180288573d93db5cdc73535d54f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3dbbf244603d1de798a37cb8c85f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d66dbccf4c34af763659970b781963446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bbc13548dfd5b8fe3ba58a472d5b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086f587536f94dd87cf8c021e8ce28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5845303ae685ff97d245eea5a675f51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f09d6266877fc6ed8c394966d0240450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcce38b382e1a5ed21c54b05bcab8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c6ac4b2a27ed385490e8ac302850452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521ddf1ff2228d9aff8a39210391f52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397795f04e17eb2894cb3c458d1384454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de396402ce8c2eb54cb7ebc34251ada455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91996ca6cc9f29a504621bdd4cddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8f3e222aca95f2ee025d5d0107da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ef1f40aa08c9721968279c9a63b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560aca5b16a7cae81ba4e6f7d566bd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3356afdf51c6fe3af18adc59cb09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f73523f05cef7266db249ebedea6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593d02536c52cd37ca583b746a6e5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24227836cf53033af5e5cb978fa9d9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe0c388372b660e0748bb3d2bc917464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587857a12a7e5177db779274e1739e36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004f09951ccafe0ee4038b6f4aba9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1624ce725031bd702ba2eb10c9abe3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e3b22d1e49f4394fc68fb21a30da2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504bbc4886e40f2cef1e13ed6560a64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcd4efb1d7e6c2f9f46fef347fa5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69702e6217d65a03f336e958920f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c372873eb8fe92631932c765dc391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79d6687e86553e249b63bc2b00b7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dd5b76941c600c36764383253b61b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b56e3a58a7e46e3ad7b307bd03e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f959b64229dacb4971f027f3efcdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0915f326967c64494f1dc3f24bb61c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064e41add603b3d1ffabef02831bbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d5e1105476490620cdd54ee207c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0378592122328c8918d1cf6bb9d2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1eff3f3655d5fd972546f7ab73ad2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91a226f7fba8c5160c1d5f5c97a410482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5237ec4e49b828bd1f3a7c68222c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c07395a49672d2a708ce038b383e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b6887e3e72fa7fdbc8233fc6d0c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a5498203fa6826fa0c814b6e3bd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9bca7212fd662d2d606e70280e37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb68555927ea379de67190a62361a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8e2d46249bb57af32e73d2b84960b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd18892747488a777540643e21a111490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f700ae9ce21b062adf6317c27ab9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733052078b8bb3ba45af893d2f35f302492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8d570dfecb09b100b52c68b1874e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f2fe223e2ff9ca2ef17258e141312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b4ad35faa3fa4ce1f08815aaeab9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5263dffdd75e5bdf4944a26048fc28f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf3714586282abfdb1433597e929f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8e9543e2fef65fc32cc27be0f0f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7848332a7d1d6a78051b5cd58d452499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534dc1c50f8fb2dc7a02177886d341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2852041a59481ee863a69cadd1f0502501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c2e4a428d836d55e7b4cab4484ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3c0f0c0948093bd391c20bf8bce3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21c8f88da83b183aeae193bc92da8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff7582fc65885ae4d9531e8ca1225505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381caa3ba5e5a20ffcd4d9543a8f9e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab1f2ada19fefe5b03ade48e43018507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5593880b14a0d72b3896214b2a2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc884a14dc66daffb40b2bb828e9a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16344bc1bb2b820ab1666a4c8095cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c4bc9219b412f05cac8ebac0df47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff2e990da5ed9adf38616310bc126f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92f0e59630042fe2ef29695ba5ef40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f41471d7c261cea928a3924b294ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71aa499ac4e183d8bbcc154d1de45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ac74b02071f56acde5612fb44a02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7a16969be17c47afcdc01ad0564b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cdd7df90634dcd3c92b5e03473433518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63cc693e9d9e33547e45fc59fb2c6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50286d2c1e1a9aca1fabee76dd1db7f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada9735d2097e1848f3d391cee8896521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c17057f7c3cc953bbe5367b310ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0fbd7ad99dbd008c7c66f17e6f9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183391cb198280f9b040304322dc6ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fd197fa06a22831bbd5d5f3abd42e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c98ec182ae7f34170bcfd2ab9eca7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af69baee3c68badf7720c1523d6d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065498732c7affd6a44baeb13a3e07cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fb91a75812c4e62544e7d52187d01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23ff51c3cbb68d77c466650034b76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e37c65f54245677e8a4693ba05844531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059492ec7d93e7312114d69df258126f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244220af580e0698e9cd3478733afa39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e44164519bb5f6a9a657de7814b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566397b22006708f1e2af4b4aec245a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7ada970bf85b9efa38a56c3da2b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc7e4c6b7c1650e20248246f3007c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51efb65a25f8d90809c1bd77f7dda7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd9f1f5576287badefbcc06662e36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13d5cb0b5853f7791bb43ba4d0558540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf456b2230fa75122779df0b67bde5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e07bd58130691b0e34b5513a2b975b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13305a24aec3ae8c2447d266ebfdb3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d13149da4ad7ba34170e8fedef534544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b90793a05591aedd557b45a775e9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7e930e1c12ff12a591687547b91f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663deb8f204a97e9100be6ad4ac31e1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d587c89a095cb2efe923adbd149674548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885199997565db0bccf8a6abd40bd0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1ac1ca8ee2861d89c270450755cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebc02b980a054d24dafaf98b777b49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ebeb8e3e9c2ec12ab07a25aea544552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e7774adca89ce9dc5d0446fc8f05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb394b6cd866f13f1a3d5a9428082ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219e887a643c284bc0ad6e9af232e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2533f12bcb7d1387dcc3f5e78609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45af726a9b93b0749ce73fe1f78189557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d9884bef178b35fe35f09d67d4db9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad6375b51478925754f6027dcc97b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b29349e0774047ae03c965ad61438560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee18503d96ba6ceca0916ea934923e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf85146d31cb09ed3c24f1de760d2eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2a5a1e442e1ed46caea137bdb9f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6770d8235d7f9d6b8f57b198146c4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d0a15a30ce59147b08ea6668d2a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0aa3f1f69f102f87b503bc99d300566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fdb189daf2192ea45d6915fb63678567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a4ab9f0bdde5a71027b74a9aa21e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c825b88551133970790d33b760c2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6277facb3455ce1aeb602c8b1583b1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa428997f59777e1ab8039ca1fccf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a6abfa3ff860faad409fd69222c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a0c11b43486b375854a148df6b76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b00cb3ae9eb46b318e67a99349563574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee0740237660c9e9094c6d00323d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd281d07e09a07d30fea9414cea410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625929b59463225d46945dabee2fbb55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01383b8948ba1cdc1637cc7596ba6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47e725a1a16c7a7d303e82797700e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a831dfd114c92c84cec5d9c2cc5e2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688edde4e95c23d2a884a0b4e892488581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96602f2aa299faa17dc22a2782af789d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef14c4aee58b24ce7fc50010bde8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a0c813d997d75a0bd4e8e8eac648a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3833ed43905a05a6cd539b814683585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab46ff5edf5aa177cf54bc340cb066586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4178e8a75610743dcdab96db26f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258073e0509190886b1ac25b2f6254be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febaf0407c21083a7f7f1787c407a1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dccfb4c19d32f7f40982f9efdc5a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2982d5fd3439568ed4564d6127eef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17fa543dc94ffceab4045df0b7de8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d3c3c0435aa7d6c1db6c85f4f35e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067eb67eedde1bb11d5c5a8de6dbf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1d50ca6ecebfc5dc9f3fb5f11c83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fa28f760a3e8c7c1dbfbbd029421f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadda7e0283e3ccf61b2ccbcfb1d1c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009077406c3601f485aa9b12c8bb0c9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543b8fdc5f7c97a95016cf59078b027599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816ea31e18f4f57c7bfda779aa55670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15c2b64c7840cd98b30562cc91bf65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d817d43c613838d77eee1c0010840602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d477bf0056a50be29726c7e210a951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4595460dc6344de0885db79fa3919604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b498a424ba04789c7c18c7b1f641b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fd96b1493b5a4d3ac47426d8674b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f1ff73ac757a6a3ccba6f1ab64a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1a70f5b3d94429867aee02d624c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f776a8c33b58bee8b7a0d39a618bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac1accc6095e59434061508f8cfd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf2c639e28f2c5dc9cf34dd39d3f66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a8f0fcfbde30a68e7817da416cb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af26eb694c4595b0c4f84782325775613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c137510adcb8986644558a7e092588614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc1c180039c381ca54139b7be6a13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8942700b3a9d7fae5a16fa7410f5de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c3f2c91e37b368f7068452e9e41f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd4bccb5922a2c71bb07a62837d25a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556831ea947cc1d1939f5063bf2678b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00bbb53823d89f598fa3754d88ca1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f914794e7accb9c810a3744ac368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1661d482921fc64bd5c6919810031622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4144270bc516c04cc820108786f73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886504cb2c673c19d16110dc1e35b29b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700335d0d6f9498c351034dc46017eaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a48f111cbef5609db803f4d1b3daa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f351a0fe40fa79af217aadb36752b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30ed0cb4bbf957442a5587b81c293628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1106c6064d9d3cc248f5f30e435498629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b70adaf7ab893ffaa382b0f7a53bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c332f964b38a70ce57bf8ab1e17741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c048b79a86986968a232ec8a2330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ad752e663eb45872808a413c9fe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f0748b9038c1245f6318c06c3684c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204841c309a0e9d92485f04b3e2f827635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316f0e1d568d0d42cac60081774268636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83474b8224204dbaaa3f15194d77d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f751c85137b9fa8ee38f3bebcd5de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd8b0ed827200c19d62057f9c827ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b235909118b249baea1f90a59dbea0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fcd7156afed675cd49a048243d043641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd45e9d888256ee2c02de4d68ab9e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af056c2af5330d182932b79417cbf669643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1ff37ad6f59e3e2da5ddc1e9500c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de639391bd016dc67c82f87a62d20b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd2a503f2fb62939d5278271af3bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d33e3ba31e5272b03cff284322285647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50955819800dd0d4d2b17db01432c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206fc82dcb3b74dd1b5851a19d7700649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283229b28697eca9a18a50b1452a71d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e764898dc537536621c5b65d90079b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17bb27f9bb251222e4b4b73516ecb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eddcbdd49aacaf7bf1a0ac0694a59f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3da52f049602b64b35adfd3505652654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b57226968ecf1c6a0c19ce70fbd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4d6d30bd79cddd92411bfcc13308656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f2d6b370751b65b88adc6537a38a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c1a8f9e02eb06ff5c08bf07a4b20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081c270b2f52d97b26a74e88626fa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59632fdbf27716a4566a697d9325d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd598e541ffb461eb4a1f7e320420e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8d150660930480623473d812d0e42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d56d493db70c39ef00d5acebf9e4f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1174e39090d5111d7eec8c77afb8da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23c0aa55700934bace21db74254a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb1d31476d281fb0b85bb169ad20ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929b1e7854b2f3c165f9b0d3ba1af87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423084f67941b2c4b9a3974a2dd7a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd4965f35f2f6d11ccce879af224e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b962f56cfcd975604e00cdb72fd920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3bcf8a76c9ff6f6f48bec91802842671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6caa5b87d9eff2aa06886833a5d803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eded8bb2e4558d8e8035b9398548dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a095c130046e5205c555398e8961e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb899362c43cb8e9266649024cb7c21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ddc3f62e2a331369573e265ad1c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60461f19e2f09ed0e7467701471f1f90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f51451bd0f76f4aa45690f3555078678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc057c65c55e74abe3794cd247fe3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e419ffe126f152726433a5a8452e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>